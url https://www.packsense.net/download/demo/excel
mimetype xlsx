--- v1 (2026-03-17)
+++ v2 (2026-05-01)
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q370"/>
+  <dimension ref="A1:Q712"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Reviewer Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Review Date</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Rating</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -524,24147 +524,44389 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Review Images</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Helpful Votes</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Total Votes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>VM</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 27, 2026</t>
+          <t>Reviewed in the United States on October 12, 2025</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>LOVE</t>
+          <t>A Reliable Choice for Sensitive Skin</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Love this body wash! helps with my psoriasis, makes me feel clean, and I love the smell of the tea tree oil!</t>
+          <t>I made the switch to this detergent because of recurring skin sensitivity in my family, and it has made a significant difference. My main priority was finding a product without the dyes and perfumes that are common irritants, and this Tide formula fits the bill perfectly. It is completely fragrance-free and clear, which gives me confidence that we’re not exposing our skin to unnecessary chemicals. After several weeks of use, any issues with skin irritation have completely disappeared.
+I was initially a bit concerned that a "gentle" detergent might not have the same cleaning power as traditional formulas, but those worries were unfounded. This detergent handles all of our regular laundry loads with ease, from everyday clothes to more soiled items. It works effectively in both warm and cold water washes and rinses out completely. I haven’t noticed any residue left on the fabrics, and our clothes come out feeling soft and genuinely clean.
+This has become our household's standard detergent. It delivers a thorough clean without compromising on being gentle for those with sensitive skin. It simply does its job very well, providing peace of mind and clean laundry without any problems. It’s a straightforward and effective product that lives up to its name.</t>
         </is>
       </c>
       <c r="F2" t="b">
         <v>1</v>
       </c>
       <c r="G2" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J2" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K2" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K2" t="n">
+        <v>0</v>
+      </c>
       <c r="L2" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Kindle Customer</t>
+          <t>Nicholas Duncan.</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 15, 2026</t>
+          <t>Reviewed in the United States on January 28, 2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>I am sensitive</t>
+          <t>Good quality, comparable price to original, great for skin allergies</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Ease of use. Light foam and it has a pleasant scent, not overly perfumed. No leakage. I like it's mildness. A great product to use and cleanse sensitive skin. I have no complaints with this product.</t>
+          <t>I have used tide most of my life and have lived the clean I get from the product and the over all smell is good as well, this product while eliminating all smell offers the same clean otherwise and I believe it is a little cheaper than the regular for people with skin allergies would recommend hands down, for people who do not have allergies that appreciate good smelling clothes I would stick to the original tide detergent</t>
         </is>
       </c>
       <c r="F3" t="b">
         <v>1</v>
       </c>
       <c r="G3" t="b">
         <v>1</v>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J3" t="n">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="K3" t="n">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="n">
         <v>0</v>
       </c>
       <c r="Q3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Carol</t>
+          <t>N. Obbards</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 10, 2026</t>
+          <t>Reviewed in the United States on December 31, 2025</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>VERY DIFFICULT TO OPEN PACKAGING &amp; PUMP</t>
+          <t>Great product, terrible packaging</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Fragrance is not as strong plaine Coconut as I'd hoped. ALSO - Getting into packaging And releasing the pump head is EXTREMELY DIFFICULT!!</t>
+          <t>The product works and is great for sensitive skin and people with scent allergies it sensitivity.
+On the other hand, the packaging and delivery be Amazon is atrocious. I came home to a leaking box that managed to get everywhere. When I opened it, I discovered an inch and a half of liquid and absolutely no packaging at all in the box, just the product with a broken lid. After a far too difficult exchange process where I was originally told to ship it back, I managwd to contact a representative that took 20 minutes for a 2 minute resolution and a new one was sent out the following day. The second package had some brown butcher paper for packaging, but was also damaged in transit and I discovered a small crack on the bottom, causing it to slowly leak. I do not recommend buying this from Amazon.</t>
         </is>
       </c>
       <c r="F4" t="b">
         <v>1</v>
       </c>
       <c r="G4" t="b">
         <v>1</v>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J4" t="n">
-        <v>-1</v>
+        <v>-0.9207</v>
       </c>
       <c r="K4" t="n">
-        <v>-1</v>
-[...1 lines deleted...]
-      <c r="L4" t="inlineStr"/>
+        <v>-0.71</v>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
       <c r="M4" t="inlineStr"/>
-      <c r="N4" t="inlineStr"/>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/N_Obbards_review2_img1.jpg%2C%20N_Obbards_review2_img2.jpg%2C%20N_Obbards_review2_img3.jpg</t>
+        </is>
+      </c>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="n">
         <v>0</v>
       </c>
       <c r="Q4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Lauryn</t>
+          <t>Seth H.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 23, 2026</t>
+          <t>Reviewed in the United States on November 3, 2025</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>In Love!</t>
+          <t>Cleansing without cruelty, softening without artifice.</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Such a refreshing smell and feels SO clean! Not harsh and not overpowering at all, but definitely makes me feel nice and fresh every shower!</t>
+          <t>Amidst the ceaseless rhythm of life’s labors, where garments bear the dust of toil and the scent of passing days, I discovered a quiet deliverance in Tide Free &amp; Gentle. It is not a brash cleanser, perfumed with false gaiety or sharp intent, but a tender spirit—pure, uncolored, and kind to both fabric and flesh. Its touch upon the linen is like that of a clear brook running through an untouched glen, cleansing without cruelty, softening without artifice.
+When poured, it flows with a serene consistency, neither frothing nor stinging the senses. Within the wash, it performs its work unseen yet certain, drawing forth the soil and sorrow of use until each thread breathes again with a modest freshness. There is no harsh perfume to betray its hand—only the quiet honesty of clean cloth, cool and unburdened.
+For the skin that recoils from lesser brews, this detergent is a balm: gentle as the morning mist, faithful as the tide from which it takes its name. One might almost call it maternal in its benevolence—protecting, purifying, restoring.
+And when the laundry, once sullied, emerges pale and renewed, I feel a hush of gratitude—small, perhaps, yet sincere. For in this unassuming bottle lies a lesson the world forgets too easily: that true strength may dwell in gentleness, and that the purest kind of cleanliness is that which soothes as it redeems.</t>
         </is>
       </c>
       <c r="F5" t="b">
         <v>1</v>
       </c>
       <c r="G5" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J5" t="n">
-        <v>-0.432</v>
-[...1 lines deleted...]
-      <c r="K5" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K5" t="n">
+        <v>0</v>
+      </c>
       <c r="L5" t="inlineStr">
         <is>
           <t>freshness_integrity</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="n">
         <v>0</v>
       </c>
       <c r="Q5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Watch band</t>
+          <t>Debbie Lee Wesselmann</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 11, 2026</t>
+          <t>Reviewed in the United States on March 16, 2026</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>A must</t>
+          <t>Effective Laundry Detergent</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Value for your money, durable, easy to use, smells great, you’re able to shave your legs with it and great for sensitive skin.</t>
+          <t>I love that this Tide Free &amp; Gentle has in unscented and free of dyes, making it perfect for my grandson's and my sensitive skin. Previously, I had been using All's version, but, while I find All to be just as good for sensitive skin, Tide is slightly more effective when it comes to tough stains. Whites and colors both come out bright. Cold water washing is just as effective as warm.
+My washing machine takes HE detergent only, and this Tide is indeed concentrated. Especially since I have a septic system, I need a detergent that is gentle. This checks all the boxes.</t>
         </is>
       </c>
       <c r="F6" t="b">
         <v>1</v>
       </c>
       <c r="G6" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I6" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J6" t="n">
-        <v>1</v>
-[...6 lines deleted...]
-      </c>
+        <v>-0.2926</v>
+      </c>
+      <c r="K6" t="n">
+        <v>0</v>
+      </c>
+      <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="n">
         <v>0</v>
       </c>
       <c r="Q6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Uggie</t>
+          <t>Kurt Ishee</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 17, 2025</t>
+          <t>Reviewed in the United States on February 24, 2026</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Good product, disappointing size</t>
+          <t>Great detergent</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>I like the product itself so far but I was a bit disappointed by the sizing, usually would confirm the oz but somehow I didn’t think time and when I got the package the bottle was small compared to the photo. I think they need to set more realistic expectation with the images.
-[...1 lines deleted...]
-If you don’t like strong mint scent then this would not be for you.</t>
+          <t>The problem is several items in box, Amazon agent only used six sheets of toilet paper to stabilize the multiple items. Fortunately none damaged.</t>
         </is>
       </c>
       <c r="F7" t="b">
         <v>1</v>
       </c>
       <c r="G7" t="b">
         <v>1</v>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>frustration</t>
         </is>
       </c>
       <c r="J7" t="n">
-        <v>-0.8495</v>
+        <v>-1</v>
       </c>
       <c r="K7" t="n">
         <v>-1</v>
       </c>
-      <c r="L7" t="inlineStr"/>
+      <c r="L7" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr"/>
       <c r="P7" t="n">
         <v>0</v>
       </c>
       <c r="Q7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Curly Q15</t>
+          <t>Matthews</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 14, 2025</t>
+          <t>Reviewed in the United States on February 10, 2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>A must have! Give as a gift? Just get it ASAP.</t>
+          <t>Gentle on Skin — Great for Eczema</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Outstanding beyond words! While I was taking a shower, I kept saying out loud, "This smells great, it's unbelievable." I have this company's spray mist in the same coffee and spray it every time someone is coming over. I also use it as a hair mist and it lingers for a long time...</t>
+          <t>I have eczema, so scented detergents can really irritate my skin, especially with delicate clothing. Tide Free &amp; Gentle works perfectly — no strong smells, no irritation, and my clothes come out clean.
+I also love that it’s nationally recognized as safe for eczema-prone skin. Feels reassuring knowing I can wash my clothes without worrying about flare-ups. Highly recommend for anyone with sensitive skin!</t>
         </is>
       </c>
       <c r="F8" t="b">
         <v>1</v>
       </c>
       <c r="G8" t="b">
         <v>1</v>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I8" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>1</v>
       </c>
       <c r="K8" t="n">
         <v>0</v>
       </c>
-      <c r="L8" t="inlineStr"/>
+      <c r="L8" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Caity</t>
+          <t>Atomica Dagger</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 9, 2026</t>
+          <t>Reviewed in the United States on March 9, 2026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Don't ever change the recipe</t>
+          <t>Great value and cleans efficiently</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Please don't ever change the recipe of this product!
-I've had plack psoriasis for over 10 years and have tried everything to heal my skin. I'm not even joking I've done medication, all kinds of lotions, oils, home remedies nothing has worked. Over the years I've only been able to maintain my skin and keep my spots from spreading mine you about 40% of my body is covered in patches. After using the shampoo, conditioner, and body wash for 1 1/2 months my skin is nearly healed. I literally cried last week because I have actual normal skin on my elbows for the first time in 10years. Highly recommend if you suffer from psoriasis.</t>
+          <t>Cleans well. Dissolves easily. No scent. Great value</t>
         </is>
       </c>
       <c r="F9" t="b">
         <v>1</v>
       </c>
       <c r="G9" t="b">
         <v>0</v>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="inlineStr"/>
       <c r="L9" t="inlineStr"/>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Great product</t>
+          <t>JS</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 17, 2026</t>
+          <t>Reviewed in the United States on March 15, 2026</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Love it</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Leaves skin feeling clean and refreshed. The scent is noticeable but not overpowering. Gentle on skin and lathers nicely, pump can be a little tricky. Results vary by skin type, you need to try it and see how it works for you.</t>
+          <t>Only detergent i use. Also use the sports laundry sanitizer by clorox. Haven't needed any other products but a stain remover that duplicates as a cleaning aid and a gentle detergent for delicate or special items. Very light scent. Good value and big bottle. Dissolves well in the water and doesn't stick to clothes. Easy to use.</t>
         </is>
       </c>
       <c r="F10" t="b">
         <v>1</v>
       </c>
       <c r="G10" t="b">
         <v>1</v>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I10" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J10" t="n">
-        <v>-1</v>
+        <v>-0.7004</v>
       </c>
       <c r="K10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
       <c r="P10" t="n">
         <v>0</v>
       </c>
       <c r="Q10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Malachi Truax</t>
+          <t>Mom of Four Towes</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 11, 2026</t>
+          <t>Reviewed in the United States on February 23, 2026</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Good product, I use it on a daily basis</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Really good product, it cleans very well after practices at makes you feel fresh and minty. It also has a very well minty smells. But, it didn’t show up the same size as the photo. But its overall a good product.</t>
+          <t>I use this detergent faithfully. I have four kids and a UPS driving husband, I am washing frequently. I have good luck with stain removal - I always throw a little Borox and Arm and Hammer in every load to ensure good results. The bottle this comes in is easy to handle and a good size, I can easily handle the weight (I wouldn't want to at 70/80 years old). The detergent dissolves nicely and I never have any remains on my clothes.</t>
         </is>
       </c>
       <c r="F11" t="b">
         <v>1</v>
       </c>
       <c r="G11" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J11" t="n">
-        <v>-0.0741</v>
-[...1 lines deleted...]
-      <c r="K11" t="inlineStr"/>
+        <v>0.4085</v>
+      </c>
+      <c r="K11" t="n">
+        <v>1</v>
+      </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr"/>
       <c r="P11" t="n">
         <v>0</v>
       </c>
       <c r="Q11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A12" t="inlineStr"/>
+      <c r="B12" t="inlineStr"/>
       <c r="C12" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
-[...11 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr"/>
+      <c r="E12" t="inlineStr"/>
       <c r="F12" t="b">
         <v>1</v>
       </c>
       <c r="G12" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I12" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J12" t="n">
-        <v>-0.7079</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K12" t="inlineStr"/>
       <c r="L12" t="inlineStr"/>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" t="n">
         <v>0</v>
       </c>
       <c r="Q12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>MB Scott</t>
+          <t>Steve Fink</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 29, 2026</t>
+          <t>Reviewed in the United States on March 8, 2026</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Pull the camera back</t>
+          <t>Great laundry detergent for people with allergies</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Disappointed by the actual size of the bottle</t>
+          <t>My favorite laundry detergent! Great for people with allergies- no dyes or perfumes. Clothes look and feel soft after washing. Doesn't cause colors to bleed like other detergents. Very pleased</t>
         </is>
       </c>
       <c r="F13" t="b">
         <v>1</v>
       </c>
       <c r="G13" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J13" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K13" t="inlineStr"/>
       <c r="L13" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>aesthetics_branding</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr"/>
       <c r="P13" t="n">
         <v>0</v>
       </c>
       <c r="Q13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Nice- mwt expectations.</t>
+          <t>Kindle Customer</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 11, 2026</t>
+          <t>Reviewed in the United States on March 25, 2026</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Botanic Hearth</t>
+          <t>Cleans well without added scent</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Nice grageance and lather..so far so good.</t>
+          <t>Like the free and clear. Cleans well.</t>
         </is>
       </c>
       <c r="F14" t="b">
         <v>1</v>
       </c>
       <c r="G14" t="b">
         <v>0</v>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I14" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" t="n">
         <v>0</v>
       </c>
       <c r="Q14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>vburch4</t>
+          <t>RLH</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 31, 2026</t>
+          <t>Reviewed in the United States on March 21, 2026</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Lather up</t>
+          <t>Delivered!</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>I like the aroma</t>
+          <t>My best laundry detergent right at my door</t>
         </is>
       </c>
       <c r="F15" t="b">
         <v>1</v>
       </c>
       <c r="G15" t="b">
         <v>0</v>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K15" t="inlineStr"/>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr"/>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr"/>
       <c r="P15" t="n">
         <v>0</v>
       </c>
       <c r="Q15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>J. Porter</t>
+          <t>Valerie Rafferty</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 13, 2025</t>
+          <t>Reviewed in the United States on March 20, 2026</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Dessert and soap, together at last!</t>
+          <t>Always on time and great quality</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Have you ever wanted to dive into a vat of tiramisu or swim in a pool of coffee?! Were you worried about coming out sticky and gross? Then have I got the product for you! This stuff cleans like your grandma's steel wool on her cast iron pan. Nothing left behind but wafts of Italy. You'll come out of the shower smelling like after dinner treats and espresso. You'll have to avoid coffee and chocolate lovers lest they turn cannibal (still waiting for that chunk of my arm to grow back Aeris...).</t>
+          <t>Always one of the best for sensitive skin</t>
         </is>
       </c>
       <c r="F16" t="b">
         <v>1</v>
       </c>
       <c r="G16" t="b">
         <v>0</v>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I16" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J16" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" t="n">
         <v>0</v>
       </c>
       <c r="Q16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Kate</t>
+          <t>Donald H.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 8, 2025</t>
+          <t>Reviewed in the United States on March 13, 2026</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Needs a packaging renovation</t>
+          <t>Works great!!</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Product itself is lovely, smells very nice, but I had to remove a star because the packaging is terrible. Pump was broken and didn’t work, so I sent it back and requested a replacement. The pump on the replacement also didn’t work. 👎🏻</t>
+          <t>Works good and no stinky perfume. Also cheaper than stores</t>
         </is>
       </c>
       <c r="F17" t="b">
         <v>1</v>
       </c>
       <c r="G17" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J17" t="n">
-        <v>-1</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K17" t="inlineStr"/>
+      <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" t="n">
         <v>0</v>
       </c>
       <c r="Q17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>ReviewGal</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 15, 2026</t>
+          <t>Reviewed in the United States on March 13, 2026</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Best body wash</t>
+          <t>Cleans great and easy on sensitive skin.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>This wash makes me feel extremely clean. Make me feel Cleaner than my typical bar soap and other body washes I've used!</t>
+          <t>Love my Tide, easy on your skin. Cleans great</t>
         </is>
       </c>
       <c r="F18" t="b">
         <v>1</v>
       </c>
       <c r="G18" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I18" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J18" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K18" t="inlineStr"/>
       <c r="L18" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" t="n">
         <v>0</v>
       </c>
       <c r="Q18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Jermaine Simmons</t>
+          <t>Never received it</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 11, 2025</t>
+          <t>Reviewed in the United States on March 7, 2026</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>⭐️ A Miracle Worker for Acne and Discoloration — Life-Changing</t>
+          <t>Tide free &amp; gentle Liquid laundry detergent</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>I can’t believe I’m finally writing this. I’m not even the type to write reviews but this one deserves it and I wish I could share it with everyone who has been in the trenches of skin care like me for too long. After over ten years of struggling with acne and stubborn skin discoloration, I’ve finally found something that actually works. I’ve tried everything from drugstore brands to expensive dermatologist-recommended products, including prescription creams like tretinoin. Nothing made a real difference… until this body wash.
-[...1 lines deleted...]
-This body wash works better and faster than any treatment I’ve ever tried. I genuinely wish I could thank the creator in person — this product has truly changed my life. If you’ve been struggling for years like I have, don’t hesitate to give this a try. It’s nothing short of a miracle.</t>
+          <t>Tide is great on clothes for washing and smell good too. The price is great on Amazon</t>
         </is>
       </c>
       <c r="F19" t="b">
         <v>1</v>
       </c>
       <c r="G19" t="b">
         <v>0</v>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J19" t="n">
-        <v>-0.0076</v>
+        <v>1</v>
       </c>
       <c r="K19" t="inlineStr"/>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr"/>
       <c r="P19" t="n">
         <v>0</v>
       </c>
       <c r="Q19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Max Schwepps</t>
+          <t>JKK</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 15, 2026</t>
+          <t>Reviewed in the United States on March 18, 2026</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>This bodywash is SO GOOD</t>
+          <t>Used before</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>This stuff works so well! Best bodywash i’ve had for a long time. Truly felt clean after using.</t>
+          <t>Liked</t>
         </is>
       </c>
       <c r="F20" t="b">
         <v>1</v>
       </c>
       <c r="G20" t="b">
         <v>0</v>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I20" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K20" t="inlineStr"/>
-      <c r="L20" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L20" t="inlineStr"/>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" t="n">
         <v>0</v>
       </c>
       <c r="Q20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Dennis Omar Benitez</t>
+          <t>Alexis A.</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 22, 2025</t>
+          <t>Reviewed in the United States on January 31, 2026</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Nice alternative to regular body wash</t>
+          <t>Good product</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Doesn't leave a film or residue on one's skin while not having one feeling dry or rough. Did wonders for my feet when I felt the beginning of Athletes Foot developing and after a day all signs were gone. Single 16 oz bottle lasted a considerable time, so didn't mind paying the price for each.</t>
+          <t>We have to use detergent that is free of stuff, due to allergic reactions. This does not have a scent, and does not irritate our skin. We prefer Tide, because it still gets the stains out while also providing the free &amp; clear that we need. We never have issues with leakage, the product always arrives sealed and leak free. The convenience of this just arriving at our door rather than having to go get it, is great!!</t>
         </is>
       </c>
       <c r="F21" t="b">
         <v>1</v>
       </c>
       <c r="G21" t="b">
         <v>1</v>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J21" t="n">
-        <v>0</v>
+        <v>0.96</v>
       </c>
       <c r="K21" t="n">
         <v>0</v>
       </c>
-      <c r="L21" t="inlineStr"/>
+      <c r="L21" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr"/>
       <c r="P21" t="n">
         <v>0</v>
       </c>
       <c r="Q21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Maria Victoria Algeciras</t>
+          <t>Kindle Customer</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 17, 2026</t>
+          <t>Reviewed in the United States on March 5, 2026</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Cálidad y precio</t>
+          <t>Just as good</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Es muy bueno</t>
+          <t>Works excellent no difference than the regular with all the perfumes</t>
         </is>
       </c>
       <c r="F22" t="b">
         <v>1</v>
       </c>
       <c r="G22" t="b">
         <v>0</v>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I22" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K22" t="inlineStr"/>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr"/>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" t="n">
         <v>0</v>
       </c>
       <c r="Q22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Cindy Ugarph</t>
+          <t>Arg</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 6, 2026</t>
+          <t>Reviewed in the United States on January 21, 2026</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Very effective.</t>
+          <t>Cleans just as good as regular Tide</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>This is amazing! It addressed an issue I was having with my feet. Highly recommend.</t>
+          <t>I never noticed how much fragrance bothered me until I consciously tried to get away from it. Everything from my sheets to my clothing has been overly perfumed and I have found that sleeping without unnecessary scents is actually more relaxing. This tide replaced my previous tide, and I have not noticed any difference in cleanliness, only that it does not affect the feel and cleanliness of my laundry. So far I'm really happy with this product and intend to continue to purchase it.</t>
         </is>
       </c>
       <c r="F23" t="b">
         <v>1</v>
       </c>
       <c r="G23" t="b">
         <v>0</v>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J23" t="n">
         <v>1</v>
       </c>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" t="n">
         <v>0</v>
       </c>
       <c r="Q23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Juan</t>
+          <t>Trinity Banks</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 13, 2026</t>
+          <t>Reviewed in the United States on February 9, 2026</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Espectacular</t>
+          <t>Great laundry soap that works best &amp; is very gentle.</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Huele muy bien, es demasiado fresco.</t>
+          <t>We really like this Tide detergent. We all have sensitive skin, and thos soap causes no reaction on our skin. Also nice to use a more pure product.
+Tide gets clothes cleaner than any other free &amp; gentle laundry soap we use.</t>
         </is>
       </c>
       <c r="F24" t="b">
         <v>1</v>
       </c>
       <c r="G24" t="b">
         <v>0</v>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I24" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J24" t="n">
         <v>0</v>
       </c>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr"/>
-      <c r="N24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
       <c r="P24" t="n">
         <v>0</v>
       </c>
       <c r="Q24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>W. Thomas</t>
+          <t>Brian</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 21, 2025</t>
+          <t>Reviewed in the United States on February 11, 2026</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>What a luxurious feel!</t>
+          <t>This is my new go to!</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>This body wash made my skin feel clean and moisturized. The feeling after you being used the product will make you wonder why you didn't use this product earlier. A great addition to my bathroom routine.</t>
+          <t>Works really well, seems to work better than regular Tide. Clothes still smell good, and I feel better about using it for the whole family.</t>
         </is>
       </c>
       <c r="F25" t="b">
         <v>1</v>
       </c>
       <c r="G25" t="b">
         <v>0</v>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J25" t="n">
         <v>1</v>
       </c>
       <c r="K25" t="inlineStr"/>
-      <c r="L25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
       <c r="P25" t="n">
         <v>0</v>
       </c>
       <c r="Q25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Who</t>
+          <t>Suzy</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 10, 2026</t>
+          <t>Reviewed in the United States on February 12, 2026</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Good Product</t>
+          <t>Great laundry detergent!’</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Great lather says what it does!</t>
+          <t>Easy to use no drip spout,’eco friendly! Laundry comes out smelling fresh and clean! I recommend.. good value for the money</t>
         </is>
       </c>
       <c r="F26" t="b">
         <v>1</v>
       </c>
       <c r="G26" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I26" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J26" t="n">
         <v>1</v>
       </c>
-      <c r="K26" t="inlineStr"/>
-      <c r="L26" t="inlineStr"/>
+      <c r="K26" t="n">
+        <v>0</v>
+      </c>
+      <c r="L26" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
       <c r="P26" t="n">
         <v>0</v>
       </c>
       <c r="Q26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Ebony</t>
+          <t>Ikky</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 8, 2026</t>
+          <t>Reviewed in the United States on February 25, 2026</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>FYI- Must Read</t>
+          <t>👍</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>2 important things… First thing is I really like the Tea Tree Body Wash. You can definitely smell the tea tree, but nothing crazy loud. The wash is invigorating, easily suds, and the body feels soft. BUT…(and this is the second thing) Why are the pictures misleading? Every single picture the company advertises on the page the bottles look like they’re fat sized bottles.. Like those huge matching shampoo and conditioner bottles.. Its actually the opposite. They are skinny bottles. The description says 16 oz so that part is accurate, but it makes the company look not untrustworthy when exaggerated pictures are used(my personal opinion). For that very reason, 3 stars are given. I would give 3 1/2 stars if I could.</t>
+          <t>Pretty good price</t>
         </is>
       </c>
       <c r="F27" t="b">
         <v>1</v>
       </c>
       <c r="G27" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J27" t="n">
-        <v>-1</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K27" t="inlineStr"/>
+      <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" t="n">
         <v>0</v>
       </c>
       <c r="Q27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Gardenergirl</t>
+          <t>Donna F. McCullough</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 7, 2026</t>
+          <t>Reviewed in the United States on February 17, 2026</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>I use all three the shampoo conditioner and bath it's a great combination</t>
+          <t>It’s what I need</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Leaves my hair and scalp feeling very clean.</t>
+          <t>This is an easy order for me. I’m glad it was delivered cause it’s heavy.</t>
         </is>
       </c>
       <c r="F28" t="b">
         <v>1</v>
       </c>
       <c r="G28" t="b">
         <v>0</v>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I28" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="J28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K28" t="inlineStr"/>
       <c r="L28" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M28" t="inlineStr"/>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr"/>
       <c r="P28" t="n">
         <v>0</v>
       </c>
       <c r="Q28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Miguel</t>
+          <t>J</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 13, 2026</t>
+          <t>Reviewed in the United States on February 17, 2026</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Excelente producto</t>
+          <t>Not leaking</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Excelente producto</t>
+          <t>I'm happy, detergent came leak free.</t>
         </is>
       </c>
       <c r="F29" t="b">
         <v>1</v>
       </c>
       <c r="G29" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J29" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L29" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="K29" t="n">
+        <v>1</v>
+      </c>
+      <c r="L29" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" t="n">
         <v>0</v>
       </c>
       <c r="Q29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>linda</t>
+          <t>UtahRecluse</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 13, 2025</t>
+          <t>Reviewed in the United States on January 26, 2026</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>long lasting.</t>
+          <t>It's heavy but worth the effort</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>i love washing with tea tree oil body wash. its all i use. its a great cleanser and leaves skin soft. the pump makes it easy to use and a little goes a long way. it will last a long time.</t>
+          <t>For one person, this item has lasted almost a year. Very satisfied with cleaning capacity. I pour into smaller bottle because I do not have a spot to set it up and place it near washer.</t>
         </is>
       </c>
       <c r="F30" t="b">
         <v>1</v>
       </c>
       <c r="G30" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I30" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J30" t="n">
         <v>1</v>
       </c>
-      <c r="K30" t="inlineStr"/>
+      <c r="K30" t="n">
+        <v>0.5</v>
+      </c>
       <c r="L30" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" t="n">
         <v>0</v>
       </c>
       <c r="Q30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>TryggR</t>
+          <t>Pfw</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 31, 2025</t>
+          <t>Reviewed in the United States on February 17, 2026</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Excellent solutions for problem dry patches</t>
+          <t>No dyes</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Great for helping itchy skin and dry patches</t>
+          <t>Cleans well. Free and clear.</t>
         </is>
       </c>
       <c r="F31" t="b">
         <v>1</v>
       </c>
       <c r="G31" t="b">
         <v>0</v>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K31" t="inlineStr"/>
       <c r="L31" t="inlineStr"/>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" t="n">
         <v>0</v>
       </c>
       <c r="Q31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>marielacepeda</t>
+          <t>Demi</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 12, 2025</t>
+          <t>Reviewed in the United States on January 26, 2026</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Pelo</t>
+          <t>Great for sensitive skin.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>No. Es tan concentrado. Como debe de ser.</t>
+          <t>I was worried that the "scent-free" detergent wouldn't get my husband's work clothes to actually smell clean, but it did! It made hus clothes smell fresh, go minor stains out, and kept his clothes feeling soft.</t>
         </is>
       </c>
       <c r="F32" t="b">
         <v>1</v>
       </c>
       <c r="G32" t="b">
         <v>0</v>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I32" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J32" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K32" t="inlineStr"/>
-      <c r="L32" t="inlineStr"/>
+      <c r="L32" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" t="n">
         <v>0</v>
       </c>
       <c r="Q32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Gary K.</t>
+          <t>Mike Appignani</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 22, 2025</t>
+          <t>Reviewed in the United States on February 4, 2026</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Great whole body wash controls odor</t>
+          <t>It really cleans your Laundry and is good on the skin</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Does a great job for me as a whole body wash. I have bought this several times.</t>
+          <t>Free and clear are good for people with sensitive 🥺 skin good product</t>
         </is>
       </c>
       <c r="F33" t="b">
         <v>1</v>
       </c>
       <c r="G33" t="b">
         <v>0</v>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>1</v>
       </c>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr"/>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr"/>
       <c r="P33" t="n">
         <v>0</v>
       </c>
       <c r="Q33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Product tester</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 14, 2025</t>
+          <t>Reviewed in the United States on February 19, 2026</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Good product</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>It was great while it lasted,
-I loved the smell of tea tree oil and it was good. Felt cleansed every day I used it.</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="F34" t="b">
         <v>1</v>
       </c>
       <c r="G34" t="b">
         <v>0</v>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I34" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>1</v>
       </c>
       <c r="K34" t="inlineStr"/>
       <c r="L34" t="inlineStr"/>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" t="n">
         <v>0</v>
       </c>
       <c r="Q34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Patrisha Gillette</t>
+          <t>margaret pavao</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 13, 2025</t>
+          <t>Reviewed in the United States on February 17, 2026</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>For us fat folks</t>
+          <t>Cleans well</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>You know if you're fat that things can get a little...um...smelly between fat rolls, this product helps keep you smelling fresh by making bacteria and fungal infections harder to take root.</t>
+          <t>Great gentle</t>
         </is>
       </c>
       <c r="F35" t="b">
         <v>1</v>
       </c>
       <c r="G35" t="b">
         <v>0</v>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K35" t="inlineStr"/>
-      <c r="L35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L35" t="inlineStr"/>
       <c r="M35" t="inlineStr"/>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr"/>
       <c r="P35" t="n">
         <v>0</v>
       </c>
       <c r="Q35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Cheap plastic and breaks easily one got cracked during installation so be careful</t>
+          <t>Shoplifter</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 27, 2025</t>
+          <t>Reviewed in the United States on January 15, 2026</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Mild</t>
+          <t>Good!</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Good but not that minty! It definitely won’t burn ur parts lol!</t>
+          <t>I like the Tide Free &amp; Gentle line so far. I haven’t had any kind irritation to my skin or anything. It’s not too strong but still manages to get clothes good and clean.</t>
         </is>
       </c>
       <c r="F36" t="b">
         <v>1</v>
       </c>
       <c r="G36" t="b">
         <v>0</v>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I36" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J36" t="n">
-        <v>-0.09089999999999999</v>
+        <v>-0.432</v>
       </c>
       <c r="K36" t="inlineStr"/>
-      <c r="L36" t="inlineStr"/>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M36" t="inlineStr"/>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr"/>
       <c r="P36" t="n">
         <v>0</v>
       </c>
       <c r="Q36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>JohnH</t>
+          <t>Nguyen Lam</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 24, 2025</t>
+          <t>Reviewed in the United States on January 26, 2026</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>My new go-to body wash for problematic skin</t>
+          <t>Love the free-dye!</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>I bought this because I love things that are a little minty, and also because I have some skin issues. While I don't find that this body wash is 'moisturizing' per say, it isn't harsh at all, which is important. It does a great job of getting my skin clean without drying my skin out. I'm on my third bottle of this stuff, and the quality has been very consistent.
-If you are looking for something that is going to numb your skin from all the menthol, this isn't that product. But it is pleasantly minty, and left on the skin a few minutes might give a bit of a cooling sensation. This is my new go-to body wash. I've had fewer issues with seborrheic dermatitis since using this product (takes a few weeks to notice the difference). Anything that helps with that is well worth the money!</t>
+          <t>Love this tide because of free-dye. My clothes are clean and I did not produce so much dye waste into the environment so I am very happy about that.</t>
         </is>
       </c>
       <c r="F37" t="b">
         <v>1</v>
       </c>
       <c r="G37" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J37" t="n">
-        <v>-0.4709</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K37" t="inlineStr"/>
       <c r="L37" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>sustainability_materials</t>
         </is>
       </c>
       <c r="M37" t="inlineStr"/>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr"/>
       <c r="P37" t="n">
         <v>0</v>
       </c>
       <c r="Q37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Isabel</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 19, 2025</t>
+          <t>Reviewed in the United States on January 28, 2026</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Fresh smell</t>
+          <t>Excellent Cleaning and Gentle</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>This one smells always so fresh I love!</t>
+          <t>This is excellent, and doesn't trigger my eczema as others do. Cleans well, and I never need a stain remover. The only laundry detergent I use!</t>
         </is>
       </c>
       <c r="F38" t="b">
         <v>1</v>
       </c>
       <c r="G38" t="b">
         <v>0</v>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I38" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J38" t="n">
-        <v>1</v>
+        <v>0.4706</v>
       </c>
       <c r="K38" t="inlineStr"/>
-      <c r="L38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr"/>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr"/>
       <c r="P38" t="n">
         <v>0</v>
       </c>
       <c r="Q38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Anglespur</t>
+          <t>Jerome P. Lukas</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 14, 2023</t>
+          <t>Reviewed in the United States on February 13, 2026</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>GREAT BODY WASH</t>
+          <t>Always good and reliable</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>I bought this on recommendation from a friend. I was having a problem with jock itch and itchy skin on my calves and shins to the point where I would scratch them to open sores. I tried all of the dry skin lotions and anti-itch lotions for my legs to no avail. I was using jock itch spray and powder also with negligible results. I also had breakouts of athlete's foot every couple of weeks. I am a general contractor in South Florida, so I'm constantly on job sites in the heat and humidity sweating profusely. I wear pull-on work boots with knee-high cotton socks, and carpenter jeans or cargo pants, which are loose fitting, but they are often wet from sweat at the end of the day.. I'm also a personal hygiene fanatic. I shower when I get up in the morning, again after I get home from work and sometimes again before I go to bed if I work up a sweat again. I tried all different types and brands of soap thinking one of them may be the issue. I was at my wits end and decided to try this body wash after it was recommended to me. I figured I had nothing to lose. Reading the label it sounded like it was what I was looking for. It says it's good for everything I was suffering with. I figured it was too good to be true, but I had nothing to lose but my purchase price. I got home from work and the package with this body wash in it was on my front porch. I took it and went straight to my bathroom for my after work shower. I used this soap with a loofah to lather it on my skin from head to toe as well as my back brush for my back. The smell is pleasant for me. I also use Nioxin shampoo and conditioner and this basically smells the same as that, so the scent is familiar to me. I used it again the next morning when I took my morning shower and got dressed for work. After those initial two uses I have not had one single incident of jock itch flaring up. My athletes foot has not appeared again and my legs stopped itching immediately with the sores completely clearing up. I've been using it now for a month and I couldn't be happier with the results. I'm not using any spray on or topical medications or lotions for anything. This body wash cleared up ALL of the skin issues I was dealing with. I'm completely satisfied with it and will continue using it.</t>
+          <t>Always good and reliable</t>
         </is>
       </c>
       <c r="F39" t="b">
         <v>1</v>
       </c>
       <c r="G39" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J39" t="n">
-        <v>-0.6442</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K39" t="inlineStr"/>
+      <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr"/>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr"/>
       <c r="P39" t="n">
         <v>0</v>
       </c>
       <c r="Q39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Rhonda J. Hunter</t>
+          <t>L Rush</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 6, 2025</t>
+          <t>Reviewed in the United States on January 28, 2026</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>GOOD AND NOT SO GOOD</t>
+          <t>I love this and that it is odorless</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Great for body, left hair feeling greasy, so not for hair unless you have very dry hair.</t>
+          <t>I love this! It is odorless, cleans well, great size and price. I received it promptly and it was packaged well. Thanks!</t>
         </is>
       </c>
       <c r="F40" t="b">
         <v>1</v>
       </c>
       <c r="G40" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I40" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J40" t="n">
         <v>1</v>
       </c>
-      <c r="K40" t="inlineStr"/>
-      <c r="L40" t="inlineStr"/>
+      <c r="K40" t="n">
+        <v>0</v>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" t="n">
         <v>0</v>
       </c>
       <c r="Q40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>El</t>
+          <t>Dan N</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 18, 2025</t>
+          <t>Reviewed in the United States on December 26, 2025</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Sports moms must get</t>
+          <t>Gentle on Sensitive Skin – A Winter Essential</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>So far my son loves it</t>
+          <t>During the winter, my skin gets especially dry, and I often struggle with eczema and contact dermatitis. Since switching to Tide Free &amp; Gentle Liquid Laundry Detergent, I’ve noticed a big difference. My clothes and bedding feel very soft without irritating my skin, and I’ve experienced fewer flare-ups even in the dry winter heat. It cleans well, smells neutral, and gives me peace of mind knowing it’s free of dyes and perfumes. I plan to continue using this year-round—it’s become a winter essential for my sensitive skin.</t>
         </is>
       </c>
       <c r="F41" t="b">
         <v>1</v>
       </c>
       <c r="G41" t="b">
         <v>0</v>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J41" t="n">
         <v>0</v>
       </c>
       <c r="K41" t="inlineStr"/>
       <c r="L41" t="inlineStr"/>
       <c r="M41" t="inlineStr"/>
       <c r="N41" t="inlineStr"/>
       <c r="O41" t="inlineStr"/>
       <c r="P41" t="n">
         <v>0</v>
       </c>
       <c r="Q41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 3, 2025</t>
+          <t>Reviewed in the United States on February 9, 2026</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>TEaTree Body Wash !!</t>
+          <t>Tide Free and Gentle Laundry Detergent</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>The body wash smells nice. Best use for nice nite time shower before bed, very relaxing !!</t>
+          <t>Great for customers with eczema</t>
         </is>
       </c>
       <c r="F42" t="b">
         <v>1</v>
       </c>
       <c r="G42" t="b">
         <v>0</v>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I42" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J42" t="n">
         <v>1</v>
       </c>
       <c r="K42" t="inlineStr"/>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr"/>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr"/>
       <c r="P42" t="n">
         <v>0</v>
       </c>
       <c r="Q42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>nana morbedadze</t>
+          <t>LMK</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 21, 2025</t>
+          <t>Reviewed in the United States on January 24, 2026</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Excellent body wash!</t>
+          <t>Subscription worthy</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>I buy Botanical Hearth Tea Tree Body Wash several times. I am very satisfied with with the quality of this wash. It makes a kind of healing effect on my body skin! The skin also remains moisture for all day. Wonderful body wash!</t>
+          <t>Consistent product that cleans well (unlike many other free and clear brands) and is good for children with sensitive skin. Worth the money. Highly recommend.</t>
         </is>
       </c>
       <c r="F43" t="b">
         <v>1</v>
       </c>
       <c r="G43" t="b">
         <v>0</v>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J43" t="n">
         <v>1</v>
       </c>
       <c r="K43" t="inlineStr"/>
-      <c r="L43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr"/>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr"/>
       <c r="P43" t="n">
         <v>0</v>
       </c>
       <c r="Q43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Penny H Reese</t>
+          <t>doreen</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 14, 2025</t>
+          <t>Reviewed in the United States on February 3, 2026</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Price</t>
+          <t>Gets The Job Done!!!</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Smells good, works well</t>
+          <t>Excellent product , cleans well, fragrance free &amp; cost effective!</t>
         </is>
       </c>
       <c r="F44" t="b">
         <v>1</v>
       </c>
       <c r="G44" t="b">
         <v>0</v>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I44" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J44" t="n">
         <v>1</v>
       </c>
       <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr"/>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr"/>
       <c r="P44" t="n">
         <v>0</v>
       </c>
       <c r="Q44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Anthony</t>
+          <t>Tyree McDuff</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 26, 2025</t>
+          <t>Reviewed in the United States on February 3, 2026</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Refreshing scent, clean feeling and helped clear my back breakouts up.</t>
+          <t>Great stuff</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>I bought this to try because my back has been breaking out and I couldn’t figure out why, as nothing I’ve done in my routine has changed. I was using dove unscented sensitive skin body wash. I switched to this and after a few weeks, my back is about 99% cleared up. I also switched to a tea tree and lemongrass shampoo. I wish the body washed foamed up more, but it’ll do since it worked for what I wanted. I love the clean fresh scent of tea tree oil and the added mint is a nice addition. My skin feels cleaner with this than the former bath and body works I used and then the Dove body wash. It came with a screw on cap and a pump cap so I saved the other for when it gets close to being gone, I can put the screw on cap on and store it upside down in the shower.</t>
+          <t>Doesn’t make me itch, keeps the clothes clean and fresh 10/10</t>
         </is>
       </c>
       <c r="F45" t="b">
         <v>1</v>
       </c>
       <c r="G45" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J45" t="n">
-        <v>-0.5046</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K45" t="inlineStr"/>
       <c r="L45" t="inlineStr">
         <is>
           <t>freshness_integrity</t>
         </is>
       </c>
       <c r="M45" t="inlineStr"/>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr"/>
       <c r="P45" t="n">
         <v>0</v>
       </c>
       <c r="Q45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Love the earrings. Great replica of the Cartier earrings</t>
+          <t>Chris Ball</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 28, 2025</t>
+          <t>Reviewed in the United States on February 2, 2026</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Tea tree body wash</t>
+          <t>Tide laundry soap</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>The body wash is amazing and refreshing. The body wash does not have a strong tea tree smell, but work wonders. Will be buying again. 10 out of 10 body wash</t>
+          <t>Really like this product. Cleans well does not irritate my sensitive skin.</t>
         </is>
       </c>
       <c r="F46" t="b">
         <v>1</v>
       </c>
       <c r="G46" t="b">
         <v>0</v>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I46" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J46" t="n">
-        <v>0.5068</v>
+        <v>0</v>
       </c>
       <c r="K46" t="inlineStr"/>
       <c r="L46" t="inlineStr"/>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
       <c r="P46" t="n">
         <v>0</v>
       </c>
       <c r="Q46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Elizabeth Faleri</t>
+          <t>shopper</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 20, 2025</t>
+          <t>Reviewed in the United States on January 22, 2026</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Not as big as I was hoping</t>
+          <t>clean and non-irritating</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>It’s my own fault for not paying attention to the ounces, but the picture they show of it makes it seem so much bigger than what it really is… I was disappointed I thought I was getting a great deal</t>
+          <t>Cleans well and does not irritate my fickle skin. Generally, my laundry is never dirty . . . it just needs washing for freshness.</t>
         </is>
       </c>
       <c r="F47" t="b">
         <v>1</v>
       </c>
       <c r="G47" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J47" t="n">
-        <v>-0.8188</v>
-[...2 lines deleted...]
-      <c r="L47" t="inlineStr"/>
+        <v>-0.432</v>
+      </c>
+      <c r="K47" t="n">
+        <v>0</v>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr"/>
       <c r="P47" t="n">
         <v>0</v>
       </c>
       <c r="Q47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>tony</t>
+          <t>Amanda</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 12, 2025</t>
+          <t>Reviewed in the United States on January 17, 2026</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Good but Pumps never work</t>
+          <t>Product is great, Amazon shipping sucks</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>The product itself is amazing. However, this is the second bottle that I have ordered and both of the pumps never work.</t>
+          <t>Item is fine but it was shipped in a box and arrived damaged and spilled detergent all over my porch, then I still had to go to Whole Foods to return it.</t>
         </is>
       </c>
       <c r="F48" t="b">
         <v>1</v>
       </c>
       <c r="G48" t="b">
         <v>1</v>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I48" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J48" t="n">
-        <v>-0.6833</v>
+        <v>-1</v>
       </c>
       <c r="K48" t="n">
         <v>-1</v>
       </c>
-      <c r="L48" t="inlineStr"/>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
       <c r="M48" t="inlineStr"/>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr"/>
       <c r="P48" t="n">
         <v>0</v>
       </c>
       <c r="Q48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>RalphieSays</t>
+          <t>Maria G</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 27, 2025</t>
+          <t>Reviewed in the United States on January 27, 2026</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Seems Good Overall. No Problems 2 Speak Of</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>I use it 2-3x a week in the shower.  Rotating between several different body washes.  Using this body wash for specific areas. 
-[...9 lines deleted...]
-I have used multiple brands of tea tree oil body wash over the last few decades. This product seems to be is roughly the same deal as everything else.</t>
+          <t>It’s a good size. I love the quality very easy to use. Smells amazing.</t>
         </is>
       </c>
       <c r="F49" t="b">
         <v>1</v>
       </c>
       <c r="G49" t="b">
         <v>1</v>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J49" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K49" t="n">
-        <v>-0.25</v>
+        <v>0</v>
       </c>
       <c r="L49" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr"/>
       <c r="P49" t="n">
         <v>0</v>
       </c>
       <c r="Q49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Keena Alfinito</t>
+          <t>Sabrina P</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 5, 2025</t>
+          <t>Reviewed in the United States on January 26, 2026</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Great smell. Feels good on skin</t>
+          <t>Does the job</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Love this. Feels so good on my psoriasis during flares. Love the smell.</t>
+          <t>This size detergent lasts a long time and works really well. And has a great price</t>
         </is>
       </c>
       <c r="F50" t="b">
         <v>1</v>
       </c>
       <c r="G50" t="b">
         <v>0</v>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I50" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J50" t="n">
         <v>1</v>
       </c>
       <c r="K50" t="inlineStr"/>
-      <c r="L50" t="inlineStr"/>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M50" t="inlineStr"/>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr"/>
       <c r="P50" t="n">
         <v>0</v>
       </c>
       <c r="Q50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>brightlite11</t>
+          <t>John M.</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 13, 2025</t>
+          <t>Reviewed in the United States on January 1, 2026</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>All good! nice scent and good price!</t>
+          <t>Much better on skin than scented detergent</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Decided to keep this item! Nice smell and wouldbuy again soon!</t>
+          <t>I have eczema and my doctor recommended a laundry detergent that didn't have any fragrance.
+I read the reviews on this product and decided to buy it.
+It was a pleasant surprise when my eczema subsided.
+I recommend it and will buy it again when my current bottle runs low.</t>
         </is>
       </c>
       <c r="F51" t="b">
         <v>1</v>
       </c>
       <c r="G51" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J51" t="n">
         <v>0</v>
       </c>
-      <c r="K51" t="inlineStr"/>
+      <c r="K51" t="n">
+        <v>0</v>
+      </c>
       <c r="L51" t="inlineStr"/>
       <c r="M51" t="inlineStr"/>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr"/>
       <c r="P51" t="n">
         <v>0</v>
       </c>
       <c r="Q51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Scott R. Gerber</t>
+          <t>Lost in NJ</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 16, 2025</t>
+          <t>Reviewed in the United States on January 23, 2026</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Decent product that seems to work</t>
+          <t>Great product</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>I have used both the blue and green of this product and prefer the blue for its better smell. The product seems to be effective but not real crazy about the smell of it.</t>
+          <t>Love this stuff. My family has sensitive skin and it his is what I use</t>
         </is>
       </c>
       <c r="F52" t="b">
         <v>1</v>
       </c>
       <c r="G52" t="b">
         <v>0</v>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I52" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J52" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K52" t="inlineStr"/>
-      <c r="L52" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L52" t="inlineStr"/>
       <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr"/>
       <c r="P52" t="n">
         <v>0</v>
       </c>
       <c r="Q52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Sherri J.</t>
+          <t>Erika B.</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 23, 2025</t>
+          <t>Reviewed in the United States on January 9, 2026</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Does What it is Supposed to do - Listerine Smell</t>
+          <t>Perfect</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>It’s a body wash so it does what it is supposed to do. That said the scent reminds me of the brown Listerine. Very medicinal. I was hoping for a spa like vibe. Trader Joe’s has something similar for $4.99 maybe a little more. Smells a little better than this product, in my opinion.</t>
+          <t>Has been helpful for my sensitive skin. There is no scent, I do miss having good scent but I know it helps keep the irritants away so it's understandable. Clothes come out fresh and clean!</t>
         </is>
       </c>
       <c r="F53" t="b">
         <v>1</v>
       </c>
       <c r="G53" t="b">
         <v>0</v>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J53" t="n">
-        <v>0</v>
+        <v>-0.432</v>
       </c>
       <c r="K53" t="inlineStr"/>
-      <c r="L53" t="inlineStr"/>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M53" t="inlineStr"/>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr"/>
       <c r="P53" t="n">
         <v>0</v>
       </c>
       <c r="Q53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Dawaylon Barnes</t>
+          <t>Rachel Carrithers</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 5, 2025</t>
+          <t>Reviewed in the United States on January 26, 2026</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Just love it!</t>
+          <t>Rachel Carrithers</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Love this. My wife was on the fence. Does not lather. For me, that's geeat! None of that bad stuff sliding in there. She added android of her favoritebdailbdmforblather and uses up all of my soap! She saysbit makesbherbsk8n soft. I agree. Just love it</t>
+          <t>It’s good . Just what I wanted !.</t>
         </is>
       </c>
       <c r="F54" t="b">
         <v>1</v>
       </c>
       <c r="G54" t="b">
         <v>0</v>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I54" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J54" t="n">
         <v>1</v>
       </c>
       <c r="K54" t="inlineStr"/>
       <c r="L54" t="inlineStr"/>
       <c r="M54" t="inlineStr"/>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr"/>
       <c r="P54" t="n">
         <v>0</v>
       </c>
       <c r="Q54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Noelani</t>
+          <t>YC</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 17, 2024</t>
+          <t>Reviewed in the United States on January 25, 2026</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Could be better; but not bad</t>
+          <t>Quality brand I depend on, like larger size container</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>I purchased this product for a few reasons which are all tea tree related. Repelling mosquitoes (they have a habit of biting me before others), soothing bites, skin health and can be helpful for fighting bacteria if need be. Knowing that yes tree oil does this I looked for a body wash that had tea tree in it and “wahla” here we are. I can’t say it works undoubtedly but it does feel like I’m getting bit less often and that when I do have bug bites they arnt as itchy or inflamed as usual. It also smells very good. True to the earthy/menthol smell that tea tree gives. When washing with it, it gives that classic minty or tingling sensation which is nice but leads me to my first complaint - not keen on using it for the private parts. I’m just not wanting or needing that sensation. So for me this means using an additional body wash in addition to this one for the nooks and crannies. My second and probably most important complaint is that it isn’t very frothy when lathered. I find that I use a lot of it (3-5 pumps) because it’s not giving me that frothy feel like my normal body wash. All in all I think it’s gets the job done for what I want but definitely not something I can see myself using long term.</t>
+          <t>Quality brand as always, dependable product, will continue to purchase.</t>
         </is>
       </c>
       <c r="F55" t="b">
         <v>1</v>
       </c>
       <c r="G55" t="b">
         <v>1</v>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J55" t="n">
-        <v>-0.8597</v>
+        <v>1</v>
       </c>
       <c r="K55" t="n">
-        <v>-0.5</v>
-[...1 lines deleted...]
-      <c r="L55" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr"/>
       <c r="P55" t="n">
         <v>0</v>
       </c>
       <c r="Q55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>AndyJ</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 26, 2019</t>
+          <t>Reviewed in the United States on December 30, 2025</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>A compliment from someone in pain</t>
+          <t>Hopefully it’s not news that Tide is laundry detergent</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>I was rather surprised by this product. I'm not a person who generally likes strong scents since I've been prone to severe migraines that developed into seizures. But considering anyone like me who has an autoimmune disorder they've got skin isssues. Mine I've had since childhood.
-[...4 lines deleted...]
-My skin is getting better now.. Slowly.. I know part of it is switching products to this body wash. I plan on trying more products in the future.</t>
+          <t>Surely you know what Tide is. We started getting the free and clear so we could wash all the clothes, even newborn clothes, and for those adults who are certain that they will break into hives because of all the “chemicals,” but are fine if you don’t say anything about it.</t>
         </is>
       </c>
       <c r="F56" t="b">
         <v>1</v>
       </c>
       <c r="G56" t="b">
         <v>1</v>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I56" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J56" t="n">
-        <v>-0.6747</v>
+        <v>-1</v>
       </c>
       <c r="K56" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="L56" t="inlineStr"/>
       <c r="M56" t="inlineStr"/>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr"/>
       <c r="P56" t="n">
         <v>0</v>
       </c>
       <c r="Q56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Amanda Sullivan</t>
+          <t>Carolyn Toering</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 12, 2025</t>
+          <t>Reviewed in the United States on January 24, 2026</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Soap is great if you can get it out of the bottle</t>
+          <t>Soft and gental</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>It smells great and leaves my skin feeling clean but the pump that comes with it does not work well at all.</t>
+          <t>Cleans clothing very well in the washer. It is also soft</t>
         </is>
       </c>
       <c r="F57" t="b">
         <v>1</v>
       </c>
       <c r="G57" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J57" t="n">
-        <v>-0.6415999999999999</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K57" t="inlineStr"/>
+      <c r="L57" t="inlineStr"/>
       <c r="M57" t="inlineStr"/>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr"/>
       <c r="P57" t="n">
         <v>0</v>
       </c>
       <c r="Q57" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Ilo</t>
+          <t>Vincent F Zabbo</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 13, 2025</t>
+          <t>Reviewed in the United States on January 3, 2026</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Drying</t>
+          <t>More for less!</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Bought this as I’ve used tea tree oil for years to wash my face. Unfortunately for me this formula is way too drying.</t>
+          <t>$7.00 price jump! Goodbye!
+Better deal @ " All" sensitive skin! More for less!</t>
         </is>
       </c>
       <c r="F58" t="b">
         <v>1</v>
       </c>
       <c r="G58" t="b">
         <v>0</v>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I58" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J58" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr"/>
       <c r="P58" t="n">
         <v>0</v>
       </c>
       <c r="Q58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Dannis Cole</t>
+          <t>Libby e berman</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 30, 2024</t>
+          <t>Reviewed in the United States on January 8, 2026</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Wonderful for itchy skin</t>
+          <t>A better option.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Love the eucalyptus scent! My skin is combination and I get very flaky skin on my forearms and forehead but my nose and cheeks are oily. My back is the same, with some parts oily and some, extremely dry, and my shins are really dry. It's hard to find a skin care product that works for me. This one does. Some complain that it doesn't lather well. My verdict is that it does lather a bit, but it cleans really well. Not as much lather as my last product, but the last one did nothing for itch and wasn't very good for the oily skin. This stuff helps with the dryness and itching and cleans well so the oily parts get clean, too. I love smelling good when I get out. The other product didn't leave a smell. I feel cleaner and my skin has a tingle so I don't itch for hours. That's huge! I have not had any problems with the pump. In the first picture I had a strong light on it so you can see it's down about an inch after two months. I bathe once a week because getting in the tub wears me out. So, it's really important to me that my bath product cleans well. I've tried several other body washes over the years. This is the first one that didn't dry my dry skin out yet cleaned the oily parts well and leaves that wonderful tingle that stops the itch. I am sold on this product and on the shampoo made by the same folks! Thank you, Botanic Hearth!</t>
+          <t>I love the unscented laundry detergent, heavily suggested by my GP. Most charities only have scented. To insure no scent, I will continue to pay for a saner option. Good value.</t>
         </is>
       </c>
       <c r="F59" t="b">
         <v>1</v>
       </c>
       <c r="G59" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J59" t="n">
-        <v>-0.5475</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K59" t="inlineStr"/>
+      <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr"/>
-      <c r="N59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr"/>
       <c r="P59" t="n">
         <v>0</v>
       </c>
       <c r="Q59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Ted</t>
+          <t>doris</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 8, 2025</t>
+          <t>Reviewed in the United States on March 1, 2026</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Buy it</t>
+          <t>Did not leak as much.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>It’s a good product and works</t>
+          <t>Click to play video
+132oz and it seems like it leaked but not too much compared to others.</t>
         </is>
       </c>
       <c r="F60" t="b">
         <v>1</v>
       </c>
       <c r="G60" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I60" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J60" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L60" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K60" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr"/>
       <c r="P60" t="n">
         <v>0</v>
       </c>
       <c r="Q60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Angel</t>
+          <t>Patricia W.</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 5, 2025</t>
+          <t>Reviewed in the United States on January 26, 2026</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Deep cleaning skin</t>
+          <t>Great scent</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>I love it</t>
+          <t>Smells refreshing</t>
         </is>
       </c>
       <c r="F61" t="b">
         <v>1</v>
       </c>
       <c r="G61" t="b">
         <v>0</v>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J61" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K61" t="inlineStr"/>
       <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" t="n">
         <v>0</v>
       </c>
       <c r="Q61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" t="inlineStr"/>
-      <c r="B62" t="inlineStr"/>
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>Linda</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 17, 2026</t>
+        </is>
+      </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
-[...3 lines deleted...]
-      <c r="E62" t="inlineStr"/>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Good product</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>I like it a lot. It cleans well and no extra scent.</t>
+        </is>
+      </c>
       <c r="F62" t="b">
         <v>1</v>
       </c>
       <c r="G62" t="b">
         <v>0</v>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I62" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J62" t="n">
         <v>0</v>
       </c>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr"/>
       <c r="P62" t="n">
         <v>0</v>
       </c>
       <c r="Q62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Heiko Ganzer</t>
+          <t>he</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 22, 2025</t>
+          <t>Reviewed in the United States on January 22, 2026</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Its Great</t>
+          <t>Good product.</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>This is a great product for skin. Ive been using it and no fungus no weird rash</t>
+          <t>Top of the line gentle cleaner.</t>
         </is>
       </c>
       <c r="F63" t="b">
         <v>1</v>
       </c>
       <c r="G63" t="b">
         <v>0</v>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J63" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K63" t="inlineStr"/>
       <c r="L63" t="inlineStr"/>
       <c r="M63" t="inlineStr"/>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr"/>
       <c r="P63" t="n">
         <v>0</v>
       </c>
       <c r="Q63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Sha</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 28, 2025</t>
+          <t>Reviewed in the United States on March 21, 2026</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>3 out of 5</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Great lathering</t>
+          <t>Too much plastic</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Great value. Smells great and lathered well.</t>
+          <t>Formula is effective, packaging is completely over the top unnecessary. Can we just have a plastic pouch refill-style? I’m not a huge plastic avoidant person but I don’t understand why this much plastic is needed for this item.</t>
         </is>
       </c>
       <c r="F64" t="b">
         <v>1</v>
       </c>
       <c r="G64" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I64" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J64" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L64" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K64" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L64" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
       <c r="M64" t="inlineStr"/>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr"/>
       <c r="P64" t="n">
         <v>0</v>
       </c>
       <c r="Q64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Gameinatrix</t>
+          <t>Dana Campbell</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 19, 2025</t>
+          <t>Reviewed in the United States on January 22, 2026</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Cannot Use Pump</t>
+          <t>Tide soap is the best</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Cannot use pump, will not unlock and expand, but product is okay</t>
+          <t>Excellent soap</t>
         </is>
       </c>
       <c r="F65" t="b">
         <v>1</v>
       </c>
       <c r="G65" t="b">
         <v>0</v>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I65" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J65" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K65" t="inlineStr"/>
       <c r="L65" t="inlineStr"/>
       <c r="M65" t="inlineStr"/>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr"/>
       <c r="P65" t="n">
         <v>0</v>
       </c>
       <c r="Q65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>M.L</t>
+          <t>G. M. FIRESTONE</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 6, 2025</t>
+          <t>Reviewed in the United States on December 28, 2025</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>It works!</t>
+          <t>Not as good as the regular Tide</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>I bought this for my son, because he was having recurrent skin issues behind his ears. I felt it was possibly fungal, but no creams seemed to work, antifungal or otherwise. He has been using this on his whole body for two weeks and his skin issues are GONE! He loves the smell and said it's his preferred soap.</t>
+          <t>Tide's regular soap works better.</t>
         </is>
       </c>
       <c r="F66" t="b">
         <v>1</v>
       </c>
       <c r="G66" t="b">
         <v>0</v>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I66" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J66" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K66" t="inlineStr"/>
       <c r="L66" t="inlineStr"/>
       <c r="M66" t="inlineStr"/>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr"/>
       <c r="P66" t="n">
         <v>0</v>
       </c>
       <c r="Q66" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Noyam</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 20, 2025</t>
+          <t>Reviewed in the United States on December 31, 2025</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>It's fine</t>
+          <t>Great detergent</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>I think it's the tea tree, it smells like ammonia (cat wee)? It is likely just a me problem but it definitely shouldn't be the mint 🫤</t>
+          <t>Great detergent! Use this for my newborn and now the whole family! Gets stains out great and leaves clothes feeling clean and fresh without the harmful chemicals!!</t>
         </is>
       </c>
       <c r="F67" t="b">
         <v>1</v>
       </c>
       <c r="G67" t="b">
         <v>0</v>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I67" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J67" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K67" t="inlineStr"/>
-      <c r="L67" t="inlineStr"/>
+      <c r="L67" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M67" t="inlineStr"/>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr"/>
       <c r="P67" t="n">
         <v>0</v>
       </c>
       <c r="Q67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Karen P</t>
+          <t>Philip</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 13, 2025</t>
+          <t>Reviewed in the United States on October 28, 2025</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Discovered by accident but now a household favorite!</t>
+          <t>Great Detergent, Terrible Packaging</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>This is going to sound gross, but while I had eyelash extensions, I ended up with the lovely surprise of lash mites. During that time, I was itching all over and tea tree oil came highly recommended. In my mission to get rid of those unwelcome guests ASAP, I ordered this tea tree body wash—and honestly, I’m so glad I did! I’m not sure if it was the wash, the oil, or both, but something worked, and this body wash has been a staple in our house ever since. The smell is refreshing, the lather is great, and even my husband loves it. If it weren’t for the lash mites, I may have never found this gem!</t>
+          <t>Great product that removes stains well, dissolves well, didn't leak on arrival, and seems skin safe. HOWEVER, terrible packaging. If you use the measuring cup and don't fully wash and remove all residue, then put it back it will leak all over the packaging. Who thought it was a good idea to have the measuring cup FACE DOWN was a good idea?</t>
         </is>
       </c>
       <c r="F68" t="b">
         <v>1</v>
       </c>
       <c r="G68" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I68" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J68" t="n">
-        <v>-0.6378</v>
-[...2 lines deleted...]
-      <c r="L68" t="inlineStr"/>
+        <v>-0.1143</v>
+      </c>
+      <c r="K68" t="n">
+        <v>0</v>
+      </c>
+      <c r="L68" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M68" t="inlineStr"/>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr"/>
       <c r="P68" t="n">
         <v>0</v>
       </c>
       <c r="Q68" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Kindle Customer</t>
+          <t>Jerry Blevins</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 15, 2025</t>
+          <t>Reviewed in the United States on December 23, 2025</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Botanica Hearth</t>
+          <t>Laundry detergent</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Great body wash and l don't sweat as bad too since lm a heavy sweating.</t>
+          <t>Works as advertised</t>
         </is>
       </c>
       <c r="F69" t="b">
         <v>1</v>
       </c>
       <c r="G69" t="b">
         <v>0</v>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I69" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J69" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K69" t="inlineStr"/>
-      <c r="L69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr"/>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr"/>
       <c r="P69" t="n">
         <v>0</v>
       </c>
       <c r="Q69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Helios</t>
+          <t>D</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 24, 2025</t>
+          <t>Reviewed in the United States on January 17, 2026</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Great for getting extra clean</t>
+          <t>Tide</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Exceptional product. Cleans well; smells great.</t>
+          <t>Ok</t>
         </is>
       </c>
       <c r="F70" t="b">
         <v>1</v>
       </c>
       <c r="G70" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I70" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J70" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K70" t="inlineStr"/>
       <c r="L70" t="inlineStr"/>
       <c r="M70" t="inlineStr"/>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr"/>
       <c r="P70" t="n">
         <v>0</v>
       </c>
       <c r="Q70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Brooke Anderson</t>
+          <t>Tay The Critter Mom</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 22, 2025</t>
+          <t>Reviewed in the United States on November 12, 2025</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Who knew</t>
+          <t>Salvation at last!</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>I saw this and had to try. Got it overnight and the smell, color , makes me feel so very fresh. As you can tell i have already have used it.</t>
+          <t>Can’t tell you how grateful I am for this detergent!
+1. It somehow seems to clean better than anything I’ve used
+2. It isn’t scented, but because of its thoroughness, it makes everything so fresh and clean smelling
+3. It actually makes everything softer than anything else Ive tried
+4. It protects colors very well
+5. It isn’t absurdly priced
+6. As diabolically sensitive as my skin, lungs and immune systems are, this detergent has only helped my issues!
+Thank you, Tide!</t>
         </is>
       </c>
       <c r="F71" t="b">
         <v>1</v>
       </c>
       <c r="G71" t="b">
         <v>1</v>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I71" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J71" t="n">
-        <v>0</v>
+        <v>-0.7593</v>
       </c>
       <c r="K71" t="n">
         <v>0</v>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M71" t="inlineStr"/>
       <c r="N71" t="inlineStr"/>
       <c r="O71" t="inlineStr"/>
       <c r="P71" t="n">
         <v>0</v>
       </c>
       <c r="Q71" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Tim</t>
+          <t>Joshua K.</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 4, 2025</t>
+          <t>Reviewed in the United States on October 27, 2025</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Good body wash</t>
+          <t>Good maybe-ish</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Body wash felt great just disappointed that the pump was broken upon delivery.</t>
+          <t>It's not really free...and i cannot analyze the gentleness % compared to a normal gentle baseline so the name is kinda misleading but it works. Doesn't take out stains as well as regular tide....so actually not sure why i really bought this and keep on buying it. Good self reflection I had here. Thanks Amazon!</t>
         </is>
       </c>
       <c r="F72" t="b">
         <v>1</v>
       </c>
       <c r="G72" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I72" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J72" t="n">
-        <v>-0.8416</v>
-[...8 lines deleted...]
-      </c>
+        <v>-1</v>
+      </c>
+      <c r="K72" t="inlineStr"/>
+      <c r="L72" t="inlineStr"/>
       <c r="M72" t="inlineStr"/>
       <c r="N72" t="inlineStr"/>
       <c r="O72" t="inlineStr"/>
       <c r="P72" t="n">
         <v>0</v>
       </c>
       <c r="Q72" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>KelCee</t>
+          <t>Erica J Rader</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 4, 2025</t>
+          <t>Reviewed in the United States on November 30, 2025</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Perfect body wash</t>
+          <t>Cleans Better than 7th Generation</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Moisturizing. Smells amazing. Give you a tingly feeling on your body! I love the tea tree because it has so many benefits!</t>
+          <t>I'm scent-sensitive so Free/Clear products are my go-to. For years I was using a 7th generation product but not feeling like the clothing was truly clean. After seeing this product recommended on WireCutter, I have it a try,
+Great product! Works well in both hot and cold water. You don't have to use a lot in each wash. It rinses out well.</t>
         </is>
       </c>
       <c r="F73" t="b">
         <v>1</v>
       </c>
       <c r="G73" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I73" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J73" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L73" t="inlineStr"/>
+        <v>0.25</v>
+      </c>
+      <c r="K73" t="n">
+        <v>0</v>
+      </c>
+      <c r="L73" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M73" t="inlineStr"/>
       <c r="N73" t="inlineStr"/>
       <c r="O73" t="inlineStr"/>
       <c r="P73" t="n">
         <v>0</v>
       </c>
       <c r="Q73" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>MAC</t>
+          <t>Lisa Pugh</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 13, 2025</t>
+          <t>Reviewed in the United States on January 7, 2026</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Mild smell is pretty good</t>
+          <t>Our favorite detergent</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Nice smell of tea tree.</t>
+          <t>This is our favorite detergent. Works really well.</t>
         </is>
       </c>
       <c r="F74" t="b">
         <v>1</v>
       </c>
       <c r="G74" t="b">
         <v>0</v>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I74" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J74" t="n">
         <v>0</v>
       </c>
       <c r="K74" t="inlineStr"/>
       <c r="L74" t="inlineStr"/>
       <c r="M74" t="inlineStr"/>
       <c r="N74" t="inlineStr"/>
       <c r="O74" t="inlineStr"/>
       <c r="P74" t="n">
         <v>0</v>
       </c>
       <c r="Q74" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Sylvia Faggen</t>
+          <t>Ruralusa</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 8, 2025</t>
+          <t>Reviewed in the United States on March 15, 2026</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>3 out of 5</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>It's a no from me.</t>
+          <t>Last order leaked</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>This feels like it is cheaply made. The scent and the way it leaves my skin feeling gross. Like a film on it.</t>
+          <t>Not a fan of tide, but free and gentle is nice.</t>
         </is>
       </c>
       <c r="F75" t="b">
         <v>1</v>
       </c>
       <c r="G75" t="b">
         <v>0</v>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I75" t="inlineStr">
         <is>
-          <t>disgust</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J75" t="n">
-        <v>-1</v>
+        <v>-0.432</v>
       </c>
       <c r="K75" t="inlineStr"/>
       <c r="L75" t="inlineStr"/>
       <c r="M75" t="inlineStr"/>
       <c r="N75" t="inlineStr"/>
       <c r="O75" t="inlineStr"/>
       <c r="P75" t="n">
         <v>0</v>
       </c>
       <c r="Q75" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Kalease</t>
+          <t>belen1947</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 10, 2025</t>
+          <t>Reviewed in the United States on December 23, 2025</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Smells good af</t>
+          <t>A Traditional Laundry Soap</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>I have the vanilla scent and it smells like vanilla 28 I love it</t>
+          <t>Been using for yrs. No scent and excellent combined with their fabric softener. It cleans without heavy perfume…what more can you want.</t>
         </is>
       </c>
       <c r="F76" t="b">
         <v>1</v>
       </c>
       <c r="G76" t="b">
         <v>0</v>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I76" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J76" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K76" t="inlineStr"/>
-      <c r="L76" t="inlineStr"/>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M76" t="inlineStr"/>
       <c r="N76" t="inlineStr"/>
       <c r="O76" t="inlineStr"/>
       <c r="P76" t="n">
         <v>0</v>
       </c>
       <c r="Q76" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Bargainhunterx</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 22, 2023</t>
+          <t>Reviewed in the United States on August 10, 2025</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Worked faster than expected</t>
+          <t>Amazing price</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>I thought I would give this product a try, mainly because it was on Amazon and would arrive by 7:00 AM the next morning, instead of grabbing another OTC item from my local drug store. I tried it for the first time this morning and it leaves you feeling clean and refreshed. The tea tree oil and peppermint are not overpowering. I’ve had other products, in particular tea tree oil lotions, that were much stronger than this product. However, I do recommend using this product and then using your regular body wash if you’re heading straight out; otherwise, this might clash with any cologne or perfumes you’re using. One great side effect; my entire upstairs smells like a spa.
-So it’s been 9 hours since I used the product and the primary reason I ordered it was for a rash on my hand. The rash has slightly diminished in size and I have not experienced any itching throughout the day. I will update the review if that changes. Overall, I think it’s a great value at the price. It does just as well as some of the stinky, chemical-laden OTC options for only a few dollars more. As for some of the reviews that state this is not antifungal, they may need to actually Google the term to understand what it means and what the expectations are for this product. Tea tree oil and peppermint oil are naturally antifungal, so this is an antifungal product. Will it work on everything? No. There may be some things that you have from bug bites to other types of rashes where this may not work, but the same can be said for most products.</t>
+          <t>Tide has been my go-to laundry detergent for years, and it never disappoints! It consistently delivers fresh, clean clothes, no matter how tough the stains are. Even on heavily soiled loads, it removes dirt, grease, and odors without needing extra products. The scent is fresh but not overpowering, leaving laundry smelling clean for days.
+I also appreciate how well Tide works in both hot and cold water, which saves energy without sacrificing results. It’s gentle enough on fabrics to keep them looking new, yet powerful enough to tackle stubborn stains on the first wash. The formula rinses out completely, leaving no residue behind.
+From everyday wear to delicate items, Tide keeps everything looking bright, feeling soft, and smelling great. It’s dependable, effective, and worth every penny — a true laundry essential in my home.</t>
         </is>
       </c>
       <c r="F77" t="b">
         <v>1</v>
       </c>
       <c r="G77" t="b">
         <v>1</v>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I77" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J77" t="n">
-        <v>-0.2894</v>
+        <v>0.4286</v>
       </c>
       <c r="K77" t="n">
         <v>0</v>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>freshness_integrity</t>
         </is>
       </c>
       <c r="M77" t="inlineStr"/>
       <c r="N77" t="inlineStr"/>
       <c r="O77" t="inlineStr"/>
       <c r="P77" t="n">
         <v>0</v>
       </c>
       <c r="Q77" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Aldona W.</t>
+          <t>Ryan</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 25, 2025</t>
+          <t>Reviewed in the United States on November 10, 2025</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Lovin' it</t>
+          <t>Doesn't make my skin itchy at all!</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Refreshing.</t>
+          <t>Other detergent makes my skin itchy. This one does not. I can buy one of these every month or 2, and it will get me through dozens of loads.
+The cap lines probably suggests a little more than you should actually use. But that's just a given for these high efficiency detergents.</t>
         </is>
       </c>
       <c r="F78" t="b">
         <v>1</v>
       </c>
       <c r="G78" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I78" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J78" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K78" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K78" t="n">
+        <v>0</v>
+      </c>
       <c r="L78" t="inlineStr"/>
       <c r="M78" t="inlineStr"/>
       <c r="N78" t="inlineStr"/>
       <c r="O78" t="inlineStr"/>
       <c r="P78" t="n">
         <v>0</v>
       </c>
       <c r="Q78" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Gail Douttiel</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 9, 2025</t>
+          <t>Reviewed in the United States on January 2, 2026</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Best body was to relieve itching. So glad I tried it!</t>
+          <t>Love this!</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>I cannot say enough post things about this product. I had been to the doctor and received the prescription anti-fungal cream along with the steroid cream. While they helped they just did not relieve the itching nor stop the spread of the rash. I saw this on Amazon and thought I’d give it a try. I’m so glad I did. It’s the first nights sleep I’ve had in over a week. The itching was gone! Of course I used it again this morning for my morning shower. I would recommend this to anyone who an itchy skin and not finding relief.</t>
+          <t>Love this!</t>
         </is>
       </c>
       <c r="F79" t="b">
         <v>1</v>
       </c>
       <c r="G79" t="b">
         <v>0</v>
       </c>
       <c r="H79" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I79" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J79" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K79" t="inlineStr"/>
       <c r="L79" t="inlineStr"/>
       <c r="M79" t="inlineStr"/>
       <c r="N79" t="inlineStr"/>
       <c r="O79" t="inlineStr"/>
       <c r="P79" t="n">
         <v>0</v>
       </c>
       <c r="Q79" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Renee M. Willimas</t>
+          <t>Satisfied customer</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 14, 2025</t>
+          <t>Reviewed in the United States on November 2, 2025</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Great for my "outdoor" itchy skin.</t>
+          <t>Leaky</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>I only use it after I've been in the flowers/weeds outside, takes out the itch. Not a fan of Tea Tree Oil (but I knew that going in) but the benefit against the itching I get outdoors makes it worth it. Nice pump bottle and good price for the size.</t>
+          <t>Just kind of leaky, seal up better before mailing I guess.</t>
         </is>
       </c>
       <c r="F80" t="b">
         <v>1</v>
       </c>
       <c r="G80" t="b">
         <v>1</v>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I80" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J80" t="n">
-        <v>-0.7091</v>
+        <v>0</v>
       </c>
       <c r="K80" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>freshness_integrity</t>
         </is>
       </c>
       <c r="M80" t="inlineStr"/>
       <c r="N80" t="inlineStr"/>
       <c r="O80" t="inlineStr"/>
       <c r="P80" t="n">
         <v>0</v>
       </c>
       <c r="Q80" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>ruvim zaychik</t>
+          <t>PenName</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 29, 2025</t>
+          <t>Reviewed in the United States on November 4, 2025</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Body wash that works !</t>
+          <t>Leaky shipping</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Great product !! 5 star cause it does what it says it will do . On 2nd day red spots on stomach gone. I didn’t no if it was fungus or psoriasis . Product smells like tea tree very pleasant .</t>
+          <t>Love my Tide Free, but it leaked in the box.</t>
         </is>
       </c>
       <c r="F81" t="b">
         <v>1</v>
       </c>
       <c r="G81" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I81" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J81" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L81" t="inlineStr"/>
+        <v>-0.7276</v>
+      </c>
+      <c r="K81" t="n">
+        <v>-0.7276</v>
+      </c>
+      <c r="L81" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M81" t="inlineStr"/>
       <c r="N81" t="inlineStr">
         <is>
-          <t>/static/Botanic_Hearth_Tea_Tree_Body_Wash_-16_fl_oz-_All-Natural_Antifungal_%26_Odor-Control_Shower_Gel_for_Acne%2C_Athlete%E2%80%99s_Foot%2C_Ringworm%2C_Jock_Itch_%26_Healthy_Skin%2CSulfate_%26_Paraben_Free%2C_for_Men_and_Women_2026-02-05_16-38-27_B07HHHMJ6V/review_images/ruvim_zaychik_review81_img1.jpg</t>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/PenName_review159_img1.jpg</t>
         </is>
       </c>
       <c r="O81" t="inlineStr"/>
       <c r="P81" t="n">
         <v>0</v>
       </c>
       <c r="Q81" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Tfall</t>
+          <t>Beth Latva</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 7, 2025</t>
+          <t>Reviewed in the United States on December 14, 2025</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Gentle skin cleanser</t>
+          <t>Tide free is the way to go</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Love this to wash with. Very gentle on the skin. Smells very good.</t>
+          <t>Tide free has always been the way to go for our family. It’s not very harsh and does the job well.</t>
         </is>
       </c>
       <c r="F82" t="b">
         <v>1</v>
       </c>
       <c r="G82" t="b">
         <v>0</v>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I82" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J82" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K82" t="inlineStr"/>
       <c r="L82" t="inlineStr"/>
       <c r="M82" t="inlineStr"/>
       <c r="N82" t="inlineStr"/>
       <c r="O82" t="inlineStr"/>
       <c r="P82" t="n">
         <v>0</v>
       </c>
       <c r="Q82" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>elie i aoun</t>
+          <t>Susan C</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Reviewed in the United States on November 18, 2025</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Great</t>
+          <t>Highly recommended</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Perfect everyday use</t>
+          <t>I have been using Tide for years. I especially like the Free and Clear as it has no added scents and does not bother my sensitive skin. It cleans well, and is a good price. Highly recommended.</t>
         </is>
       </c>
       <c r="F83" t="b">
         <v>1</v>
       </c>
       <c r="G83" t="b">
         <v>0</v>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J83" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K83" t="inlineStr"/>
       <c r="L83" t="inlineStr"/>
       <c r="M83" t="inlineStr"/>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr"/>
       <c r="P83" t="n">
         <v>0</v>
       </c>
       <c r="Q83" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Wayne M</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 6, 2025</t>
+          <t>Reviewed in the United States on March 2, 2026</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>3 out of 5</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>House with itching.</t>
+          <t>Packaging</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Eric, how do I use this product for a shower because of itching. It also helps with bacteria and other things as well. I like this product because it takes care of the grease and Graham and makes you tingle all over her and house with the itching like I said</t>
+          <t>The tide was fine. The fleet enemas were crused</t>
         </is>
       </c>
       <c r="F84" t="b">
         <v>1</v>
       </c>
       <c r="G84" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H84" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J84" t="n">
         <v>0</v>
       </c>
-      <c r="K84" t="inlineStr"/>
+      <c r="K84" t="n">
+        <v>0</v>
+      </c>
       <c r="L84" t="inlineStr"/>
       <c r="M84" t="inlineStr"/>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr"/>
       <c r="P84" t="n">
         <v>0</v>
       </c>
       <c r="Q84" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Caridad montero</t>
+          <t>Sean Bozarth</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 9, 2025</t>
+          <t>Reviewed in the United States on July 10, 2025</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>y. A little goes a long way, so the bottle lasts quite a while.</t>
+          <t>Great for Sensitive Skin — Cleans Just as Well as Regular Tide</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>I absolutely love this tea tree body wash! The scent is refreshing and not overpowering, leaving me feeling clean and revitalized after every shower. It has a soothing effect on my skin, especially when I feel any irritation, and I’ve noticed it helps keep my skin balanced and healthy.</t>
+          <t>I’ve always loved how well Tide works, but my skin is super sensitive, so I switched to the Free &amp; Gentle version — and it’s been perfect. It doesn’t have any strong fragrance or dyes, but it still gets my clothes just as clean as the original formula.
+I use it for everything — clothes, towels, sheets — and haven’t had any issues with residue or irritation. It’s especially great if you’re washing things for kids or anyone with allergies or eczema.
+The bottle is easy to pour, and a little goes a long way. Honestly, I don’t feel like I’m sacrificing anything by using a gentler option. Highly recommend if you want something powerful but safe on skin.</t>
         </is>
       </c>
       <c r="F85" t="b">
         <v>1</v>
       </c>
       <c r="G85" t="b">
         <v>1</v>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J85" t="n">
-        <v>1</v>
+        <v>-0.4974</v>
       </c>
       <c r="K85" t="n">
         <v>0</v>
       </c>
       <c r="L85" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
       <c r="P85" t="n">
         <v>0</v>
       </c>
       <c r="Q85" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 30, 2025</t>
+          <t>Reviewed in the United States on October 19, 2025</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>I wouldn't recommend using this product everyday.</t>
+          <t>New and Improved Hygienic Clean</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>This product dried out my skin, but it does work well at preventing body odor. I will only use it on my feet since it' is very effective at eliminating bad foot odor. This product does smell very nice though.</t>
+          <t>This has been a great detergent. I was using Tide Hygienic Clean Free &amp; Clear and when it was discontinued I reluctantly bought this. It’s the same formula with one or two added ingredients that are supposed to be an improvement. I’ve been wet gappy with it. Would recommend.</t>
         </is>
       </c>
       <c r="F86" t="b">
         <v>1</v>
       </c>
       <c r="G86" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H86" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J86" t="n">
-        <v>-1</v>
-[...2 lines deleted...]
-      <c r="L86" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="K86" t="n">
+        <v>0</v>
+      </c>
+      <c r="L86" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
       <c r="P86" t="n">
         <v>0</v>
       </c>
       <c r="Q86" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Marianne zeigler</t>
+          <t>kayla</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 9, 2025</t>
+          <t>Reviewed in the United States on July 10, 2025</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>It has worked well for me I ordered another one</t>
+          <t>Wonderful detergent for sensitive skin!</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Works great on skin irritation especially feet</t>
+          <t>This Tide has been very helpful with getting our clothes clean effectively, and efficiently while also being gentle on skin. The fragrance and dyes that are usually in detergents are absent, but all of the extra strength cleaning elements are still there. My daughter has sensitive skin, and eczema issues as well. This has been a wonderful replacement for the other Tide I was using before the skin sensitivity was as problematic as it is now. This product works well, is a great value for the money paid, and is accurate with the color/description of the product. The size of this is just right for my family and I to be able to have clean, fresh clothes for well over a month. I highly recommend this product!</t>
         </is>
       </c>
       <c r="F87" t="b">
         <v>1</v>
       </c>
       <c r="G87" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J87" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L87" t="inlineStr"/>
+        <v>-0.3703</v>
+      </c>
+      <c r="K87" t="n">
+        <v>0</v>
+      </c>
+      <c r="L87" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M87" t="inlineStr"/>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr"/>
       <c r="P87" t="n">
         <v>0</v>
       </c>
       <c r="Q87" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Violet K</t>
+          <t>Happy quilter</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 7, 2025</t>
+          <t>Reviewed in the United States on December 15, 2025</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Refreshing and reliable</t>
+          <t>All I use</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>As someone who works in healthcare, I’m constantly washing up and wanted a body wash that’s both effective and gentle. This one checks all the boxes. The tea tree and peppermint give it a refreshing, clean scent that makes you feel truly fresh after a long shift. It lathers up nicely, rinses clean, and hasn’t irritated my sensitive skin at all. I also really appreciate that it’s paraben-free and made without harsh chemicals. It feels high quality and gives a spa like vibe without the price tag. Definitely a staple in my shower routine now!</t>
+          <t>Very good cleaning without all the fragrance</t>
         </is>
       </c>
       <c r="F88" t="b">
         <v>1</v>
       </c>
       <c r="G88" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I88" t="inlineStr">
         <is>
-          <t>appreciation</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J88" t="n">
         <v>1</v>
       </c>
-      <c r="K88" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="K88" t="inlineStr"/>
+      <c r="L88" t="inlineStr"/>
       <c r="M88" t="inlineStr"/>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr"/>
       <c r="P88" t="n">
         <v>0</v>
       </c>
       <c r="Q88" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Larry McCullen</t>
+          <t>outdoor girl</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 1, 2020</t>
+          <t>Reviewed in the United States on November 16, 2025</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Works well as antibacterial soap</t>
+          <t>Free of dyes</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>I do hard physical work outside in the heat and sweat like a hog when it is hot outside. I have to use antibacterial soap in the hotter months so I don't develop armpit stench or crotch stench.
-[...15 lines deleted...]
-I highly recommend this product if you want to use a natural body wash that leaves you smelling clean for a full day after bathing.</t>
+          <t>I only purchase this Tide Free. It gets my clothes clean without leaving a smell or residue. I have a ton of allergies and never have a problem with this product</t>
         </is>
       </c>
       <c r="F89" t="b">
         <v>1</v>
       </c>
       <c r="G89" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>frustration</t>
         </is>
       </c>
       <c r="J89" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>-0.36</v>
+      </c>
+      <c r="K89" t="inlineStr"/>
       <c r="L89" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M89" t="inlineStr"/>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr"/>
       <c r="P89" t="n">
         <v>0</v>
       </c>
       <c r="Q89" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Catalina</t>
+          <t>Rosa M.</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 8, 2025</t>
+          <t>Reviewed in the United States on December 24, 2025</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Smells good and gets you clean</t>
+          <t>Calidad</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>I bought this last year because I was sweating so much at work I was getting body acne and yeast infection between my ladies up top. I would sweat right through bra liners. I got this because I read tea tree oil body wash is better at killing bacteria and there's good reviews about it smelling good. They are right it smells good and you get nice and clean to avoid skin issues. I bought another bottle before I finished my current 1 because it was on sale for prime day and I want to keep using it.</t>
+          <t>Buen producto</t>
         </is>
       </c>
       <c r="F90" t="b">
         <v>1</v>
       </c>
       <c r="G90" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J90" t="n">
-        <v>1</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K90" t="inlineStr"/>
+      <c r="L90" t="inlineStr"/>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" t="n">
         <v>0</v>
       </c>
       <c r="Q90" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Sabrina</t>
+          <t>JennaJustin</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 21, 2024</t>
+          <t>Reviewed in the United States on December 10, 2025</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Have to use about an inch worth of product for the pump to work</t>
+          <t>Clean clothes</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Pros:
-[...13 lines deleted...]
-This is great at reducing dust and dirt clogging your pores if you’re a blue collar worker. I think it smells lovely, it’s not too overpowering and you smell clean all day. As for the effects on skin; it helps reduce acne or contact dermatitis caused by sweating and dust buildup. My recommendation: unscrew the pump portion and use a fair bit then screw the pump back on. Works easiest for me that way. This product works great if you use it to double cleanse. Use it as the first step then a different body wash if you want a different smell.</t>
+          <t>Clean and good for my sensitive skin good price and no scent</t>
         </is>
       </c>
       <c r="F91" t="b">
         <v>1</v>
       </c>
       <c r="G91" t="b">
         <v>1</v>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J91" t="n">
         <v>1</v>
       </c>
       <c r="K91" t="n">
-        <v>0.5</v>
+        <v>0</v>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr"/>
       <c r="P91" t="n">
         <v>0</v>
       </c>
       <c r="Q91" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Jojo</t>
+          <t>Beware</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 26, 2025</t>
+          <t>Reviewed in the United States on November 13, 2025</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Good body wash</t>
-[...2 lines deleted...]
-      <c r="E92" t="inlineStr"/>
+          <t>Terrific laundry detergent</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>So much better than the pods. The pods would often only partially dissolve, and clumps would stick to clothing, thus requiring another cycle. No such problem exists with the liquid.</t>
+        </is>
+      </c>
       <c r="F92" t="b">
         <v>1</v>
       </c>
       <c r="G92" t="b">
         <v>0</v>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>frustration</t>
         </is>
       </c>
       <c r="J92" t="n">
-        <v>0</v>
+        <v>-0.36</v>
       </c>
       <c r="K92" t="inlineStr"/>
       <c r="L92" t="inlineStr"/>
       <c r="M92" t="inlineStr"/>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr"/>
       <c r="P92" t="n">
         <v>0</v>
       </c>
       <c r="Q92" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Lisa G</t>
+          <t>Katie</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 16, 2025</t>
+          <t>Reviewed in the United States on December 2, 2025</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Great in the shower!!</t>
+          <t>Good detergent</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>I love this stuff. I've been using for two years now, and decided to write this review. It's not foamy ar all, but it cleans great. I use it every other day so as not to dry out my skin. I like the scent, although my roommate thinks it's smells like Raid (the bug spray lol). This leaves me feeling refreshed and I'm confident that I'm clean, especially after cool showers in the sumertime,</t>
+          <t>We have sensitive skin in the household and this does not create any flare ups!</t>
         </is>
       </c>
       <c r="F93" t="b">
         <v>1</v>
       </c>
       <c r="G93" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J93" t="n">
-        <v>-0.5041</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K93" t="inlineStr"/>
+      <c r="L93" t="inlineStr"/>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
       <c r="P93" t="n">
         <v>0</v>
       </c>
       <c r="Q93" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>twinklecrush</t>
+          <t>Sean B</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 5, 2025</t>
+          <t>Reviewed in the United States on November 12, 2025</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Great product but poor packaging</t>
+          <t>Free and gentle tide</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Verified consumer and I have bought this body wash 3 times now. I love the smell and how it washes the body.
-[...1 lines deleted...]
-I still plan on using it once I finish my current bottle as the bottle itself is still intact. If the pump is broken I will transfer the contents to previous bottle. It would be 5 stars if the product had some protective bubble wrap or paper around it.</t>
+          <t>Other tides will have more of a tendency to cause sensitive skin to break out. Use this to avoid that. Works on HE machines for less bubbles and easy rinse.</t>
         </is>
       </c>
       <c r="F94" t="b">
         <v>1</v>
       </c>
       <c r="G94" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J94" t="n">
-        <v>-0.6452</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K94" t="inlineStr"/>
       <c r="L94" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M94" t="inlineStr"/>
-      <c r="N94" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr"/>
       <c r="P94" t="n">
         <v>0</v>
       </c>
       <c r="Q94" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Mayzio</t>
+          <t>Krista Ottinger</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 10, 2024</t>
+          <t>Reviewed in the United States on November 19, 2025</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Not as Best but not Bad Either 3/5</t>
+          <t>Good stuff</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>It's okay the package arrived undamaged. No issues with the pump but the get itself just isn't as good my go-to NY Biology. Which has more Tea Tree oil (smells nicer) antifungle and moisturizing properties. This might be better If you prefer a lighter scent. I would say the quality is mediocre. It's easy to use just a couple pumps on a loofah or washcloth. Skin feel &amp; quality are both average I bought this a couple time before trying different brands. Initially I wanted more tea tree oil smell but it was good enough to buy a 2nd time. But as soon as i tried NY Biology that became my brand. I would rank this 4th overall. At least of those I've tried so far. I wouldn't say this is bad but found the others I tried, provided better results. And I really like the smell of Tea Tree Oil.
-[...4 lines deleted...]
-#4 Botanic Hearth</t>
+          <t>I've tried a million more ecologically friendly detergents, but varying skin issues always send me back to Tide. Alas, I am a fan.</t>
         </is>
       </c>
       <c r="F95" t="b">
         <v>1</v>
       </c>
       <c r="G95" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J95" t="n">
-        <v>-0.4534</v>
-[...8 lines deleted...]
-      </c>
+        <v>-1</v>
+      </c>
+      <c r="K95" t="inlineStr"/>
+      <c r="L95" t="inlineStr"/>
       <c r="M95" t="inlineStr"/>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr"/>
       <c r="P95" t="n">
         <v>0</v>
       </c>
       <c r="Q95" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Latoya</t>
+          <t>AHG</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 20, 2025</t>
+          <t>Reviewed in the United States on July 5, 2025</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Not the size I expected!</t>
+          <t>Great detergent, just avoid the messy push spout container</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Excellent product; however, I was very disappointed in the size, as it was smaller than what was advertised.</t>
+          <t>This is the BEST laundry detergent. I dislike scented laundry on my clothing as it irritates my skin and the fragrances generally give me a headache. My clothes come out clean and fresh without a perfumed fragrance. I however DO NOT recommend the jumbo size with push to dispense spout; It makes an absolute mess and leaks everywhere after using. Otherwise this product is great, I’ll just stick to the classic sizes without the push button.</t>
         </is>
       </c>
       <c r="F96" t="b">
         <v>1</v>
       </c>
       <c r="G96" t="b">
         <v>1</v>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J96" t="n">
-        <v>-0.4118</v>
+        <v>-0.6532</v>
       </c>
       <c r="K96" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="L96" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr"/>
       <c r="P96" t="n">
         <v>0</v>
       </c>
       <c r="Q96" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>vv</t>
+          <t>Rosa</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 19, 2025</t>
+          <t>Reviewed in the United States on November 23, 2025</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>good smell and good price</t>
+          <t>For sensitive skin</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>good smell</t>
+          <t>No perfume and for gentle used. Great for people who have sensitive skin. Arrived without any issues and I recommend it.</t>
         </is>
       </c>
       <c r="F97" t="b">
         <v>1</v>
       </c>
       <c r="G97" t="b">
         <v>0</v>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J97" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K97" t="inlineStr"/>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
       <c r="P97" t="n">
         <v>0</v>
       </c>
       <c r="Q97" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>ANNETTE GILBERTSON</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 29, 2025</t>
+          <t>Reviewed in the United States on December 13, 2025</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>A Must Have!</t>
+          <t>works</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>This product is amazing! I ran out of tea tree body wash that I purchased from my esthetician and I needed more. I don't believe that I'll be using regular bar soap anymore. It lathers well and leaves a hydrating feel.</t>
+          <t>cleans clothes like it should</t>
         </is>
       </c>
       <c r="F98" t="b">
         <v>1</v>
       </c>
       <c r="G98" t="b">
         <v>0</v>
       </c>
       <c r="H98" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I98" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J98" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K98" t="inlineStr"/>
       <c r="L98" t="inlineStr"/>
       <c r="M98" t="inlineStr"/>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr"/>
       <c r="P98" t="n">
         <v>0</v>
       </c>
       <c r="Q98" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Roxane</t>
+          <t>Madeline</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 29, 2025</t>
+          <t>Reviewed in the United States on October 27, 2025</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Worth it</t>
+          <t>Works great for our newborn</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Smells nice I am refreshed after using doesn’t irritate my skin</t>
+          <t>We just welcomed our newborn 3 weeks ago. We started searching for clean laundry detergent and this was our winner! It works great with cleaning her clothes, getting the stains, and most importantly does not bother her skin.</t>
         </is>
       </c>
       <c r="F99" t="b">
         <v>1</v>
       </c>
       <c r="G99" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J99" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L99" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="K99" t="n">
+        <v>1</v>
+      </c>
+      <c r="L99" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" t="n">
         <v>0</v>
       </c>
       <c r="Q99" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>chris</t>
+          <t>Shops at Amazon</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 29, 2023</t>
+          <t>Reviewed in the United States on March 27, 2025</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>COUNTERFEIT PRODUCT</t>
+          <t>Makes Laundry Easy</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>I purchased this same item twice in the past and it was made in USA with pretty normal sounding ingredients. The latest order I received had a different bottle with the same logo and name, but the product is made in India and every single ingredient on the back is different than the original formula, now full of a bunch of harsh chemicals. Buyer beware.</t>
+          <t>We've been a Tide house for a long time, and switched to their Free &amp; Gentle detergents about 7 years ago as we've gravitated towards fewer fragrances in our home to accommodate migraine and other fragrance sensitivities. We've used this exclusively since and try to stock up when it is on sale.
+It cleans very well - it's worth noting though, that my spouse and I work office jobs, have very active lifestyles, no kids, four cats with a lot of beds and blankets to clean - so the most soil it is tackling is sweat, grass stains on socks from mowing the lawn or gardening, cleaning rags, and the occasional messy pet blanket.
+I love not having to pretreat, and I love that I can use this one product on ALL of our laundry. It saves me time and effort, and for where I am in life at the moment, that's ideal.</t>
         </is>
       </c>
       <c r="F100" t="b">
         <v>1</v>
       </c>
       <c r="G100" t="b">
         <v>1</v>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J100" t="n">
-        <v>-1</v>
+        <v>-0.4286</v>
       </c>
       <c r="K100" t="n">
         <v>-1</v>
       </c>
       <c r="L100" t="inlineStr">
         <is>
-          <t>aesthetics_branding</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M100" t="inlineStr"/>
+      <c r="N100" t="inlineStr"/>
       <c r="O100" t="inlineStr"/>
       <c r="P100" t="n">
         <v>0</v>
       </c>
       <c r="Q100" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Portia</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 14, 2025</t>
+          <t>21 March, 2026</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>1 out of 5</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Not good</t>
+          <t>The items that I received were smaller than the ones I order I receivec two 100 fluid ozs instead of 115 fluid ozs instead of 115 ozs. No extra 15 ozs per item. I'm disappointed.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>I was hoping to find a natural body wash that smells like tea tree oil and mint. This was NOT it. This product smells like wood chips in plastic. I wonder if my product is expired or sat in the sun too long.</t>
+          <t>1 reply from Tide team - 2 days agoWe're so sorry to hear you had this experience with the delivery of our Tide Free &amp; Gentle HE Liquid Laundry Detergent. We understand it must upsetting, Portia. Please contact the Target Customer Service team at 1-800-440-0680 so they can help and take care of you for the delivery of this wrong item.</t>
         </is>
       </c>
       <c r="F101" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G101" t="b">
         <v>1</v>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J101" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K101" t="n">
         <v>0</v>
       </c>
-      <c r="L101" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L101" t="inlineStr"/>
+      <c r="M101" t="inlineStr"/>
       <c r="N101" t="inlineStr"/>
       <c r="O101" t="inlineStr"/>
       <c r="P101" t="n">
         <v>0</v>
       </c>
       <c r="Q101" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Karishma Brahmbhatt</t>
+          <t>(no review title)</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 30, 2021</t>
+          <t>18 March, 2026</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
-          <t>I bought my first bottle on June 1 and I thought I finally found my go to body wash! The scent of the tee tree oil and peppermint was invigorating and it cleaned well without drying
-[...1 lines deleted...]
-I’m not sure what happened but if you can go back to the original formula i would love to continue buying. If not, I’ll continue searching for my go to body wash.</t>
+          <t>(no review title)Recently my skin broke out in hives all over my chest &amp; torso is there a change??</t>
         </is>
       </c>
       <c r="F102" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G102" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J102" t="n">
-        <v>-0.5638</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K102" t="inlineStr"/>
       <c r="L102" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M102" t="inlineStr"/>
       <c r="N102" t="inlineStr"/>
       <c r="O102" t="inlineStr"/>
       <c r="P102" t="n">
         <v>0</v>
       </c>
       <c r="Q102" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Mary Fishburn</t>
+          <t>Alyssa</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 2, 2024</t>
+          <t>15 March, 2026</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Botanic Hearth Tea Tree Body Wash.</t>
+          <t>Hives</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>The first bottle i had to send back due to seal being opened. A 2nd bottle had a completely different kind of seal, but this bottle had an expired date. I'm using it anyway and it does help with my itching skin.</t>
+          <t>HivesThis detergent made me break out in hives, I've never had a detergent do this before</t>
         </is>
       </c>
       <c r="F103" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G103" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J103" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K103" t="inlineStr"/>
+      <c r="L103" t="inlineStr"/>
+      <c r="M103" t="inlineStr"/>
       <c r="N103" t="inlineStr"/>
       <c r="O103" t="inlineStr"/>
       <c r="P103" t="n">
         <v>0</v>
       </c>
       <c r="Q103" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Tee</t>
+          <t>Waste of money</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 6, 2020</t>
+          <t>11 March, 2026</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Love it</t>
+          <t>Perfect</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Smells great. Feel refreshed and clean after each use. Wish it came In a larger size. Arrived quickly. Has a expiration date too.</t>
+          <t>11 March, 2026Verified purchase</t>
         </is>
       </c>
       <c r="F104" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G104" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J104" t="n">
-        <v>1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K104" t="inlineStr"/>
+      <c r="L104" t="inlineStr"/>
+      <c r="M104" t="inlineStr"/>
       <c r="N104" t="inlineStr"/>
       <c r="O104" t="inlineStr"/>
       <c r="P104" t="n">
         <v>0</v>
       </c>
       <c r="Q104" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>OneByOne</t>
+          <t>Unhappy</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 20, 2025</t>
+          <t>10 March, 2026</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Pleasant Jasmine Scent and Gentle Cleanse</t>
+          <t>New Formula Change Awful</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Botanic Hearth Jasmine Body Wash – Gentle 5-in-1 Cleansing Formula with Soothing Floral Aroma, Hydrating &amp; Sulfate Free Daily Shower Gel – 16 fl oz
-[...1 lines deleted...]
-It is made in India. I purchased this in November 2025, and the expiration date is August 2027.</t>
+          <t>New Formula Change AwfulI have been using tide free and gentle/clear for years and years and years. I noticed over the last month my clothes smell bad and I have been itchy. I had a bottle still on my shelf of the old formula and realized they switched. The new formula doesn’t work as well and gave me a reaction. WHY DID THEY CHANGE A GOOD THING??</t>
         </is>
       </c>
       <c r="F105" t="b">
         <v>0</v>
       </c>
       <c r="G105" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I105" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J105" t="n">
         <v>1</v>
       </c>
-      <c r="K105" t="inlineStr"/>
+      <c r="K105" t="n">
+        <v>0</v>
+      </c>
       <c r="L105" t="inlineStr"/>
-      <c r="M105" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M105" t="inlineStr"/>
       <c r="N105" t="inlineStr"/>
       <c r="O105" t="inlineStr"/>
       <c r="P105" t="n">
         <v>0</v>
       </c>
       <c r="Q105" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Samantha Morán</t>
+          <t>Alejandro</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 9, 2025</t>
+          <t>9 March, 2026</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Idk if it’s worth it</t>
+          <t>Deals in the store and deals in the app. App discounts are not applied to in store purchases.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Idk why there is two expiration dates … and the bottle came ripped open …</t>
+          <t>Deals in the store and deals in the app. App discounts are not applied to in store purchases.I thought I would get a 20% off due to a deal that says 20% off cleaning supplies.</t>
         </is>
       </c>
       <c r="F106" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G106" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J106" t="n">
-        <v>-1</v>
-[...18 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K106" t="inlineStr"/>
+      <c r="L106" t="inlineStr"/>
+      <c r="M106" t="inlineStr"/>
+      <c r="N106" t="inlineStr"/>
       <c r="O106" t="inlineStr"/>
       <c r="P106" t="n">
         <v>0</v>
       </c>
       <c r="Q106" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>CAOcampo</t>
+          <t>Gigi</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 13, 2024</t>
+          <t>8 March, 2026</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Expired</t>
+          <t>Trustworthy brand!</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Be sure to check the label on the bottle. It's states please use 24 months before manfactory date. I purchased March 2024. It is stamped September 2023. Too late to return.</t>
+          <t>Trustworthy brand!Effective laundry detergent; those with skin sensitivity issues benefit from this product.</t>
         </is>
       </c>
       <c r="F107" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G107" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J107" t="n">
         <v>0</v>
       </c>
-      <c r="K107" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K107" t="inlineStr"/>
       <c r="L107" t="inlineStr">
         <is>
           <t>aesthetics_branding</t>
         </is>
       </c>
-      <c r="M107" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M107" t="inlineStr"/>
       <c r="N107" t="inlineStr"/>
       <c r="O107" t="inlineStr"/>
       <c r="P107" t="n">
         <v>0</v>
       </c>
       <c r="Q107" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Michelle</t>
+          <t>IvetteP</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 1, 2024</t>
+          <t>3 March, 2026</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Received a expired one</t>
+          <t>Great!!</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Was really looking forward to use this but didn’t even get to because I was disappointed to find out that I received an expired one (9/2023). Not only that it wasn’t sealed the pump part was missing.</t>
+          <t>Great!!It’s my first time trying the pods and I’m so satisfied with the product! I’m using it especially for my kids clothes and it’s perfect because they are very sensitive and this detergent works perfectly for them!</t>
         </is>
       </c>
       <c r="F108" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G108" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J108" t="n">
-        <v>-1</v>
-[...18 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K108" t="inlineStr"/>
+      <c r="L108" t="inlineStr"/>
+      <c r="M108" t="inlineStr"/>
+      <c r="N108" t="inlineStr"/>
       <c r="O108" t="inlineStr"/>
       <c r="P108" t="n">
         <v>0</v>
       </c>
       <c r="Q108" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>JRR</t>
+          <t>Nichole</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 14, 2023</t>
+          <t>26 February, 2026</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>This date of expiration is past. I received it October 13th, 2023.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Finally a Detergent That Cleans Well Without Irritating Skin</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr"/>
       <c r="F109" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G109" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J109" t="n">
         <v>0</v>
       </c>
-      <c r="K109" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K109" t="inlineStr"/>
       <c r="L109" t="inlineStr"/>
-      <c r="M109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M109" t="inlineStr"/>
       <c r="N109" t="inlineStr"/>
       <c r="O109" t="inlineStr"/>
       <c r="P109" t="n">
         <v>0</v>
       </c>
       <c r="Q109" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Anne</t>
+          <t>Unscent Me</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 25, 2024</t>
+          <t>22 February, 2026</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>2 out of 5</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Terrible</t>
+          <t>"Free &amp; Gentle" has scent in recent purchases</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>I received this item. It is expired from 10/23. It also looks like someone has used both bottles I bought. Never again.</t>
+          <t>1 reply from Tide team - 28 days agoWe're so sorry to hear you had this experience with our Tide Free &amp; Gentle Liquid Laundry Detergent. It must upsetting that the some type of scent was present in this unscented product. We understand that scent is very subjective, and we appreciate you saying you used for years and no problem had, but this not the type of experience we want you to go through. Although fragrance or perfume is not added to the product, they will have a scent due to their natural smell. Since there's no masking fragrance added to cover this smell, you may notice it before using the product, but it should not transfer to your fabrics after use. Sometimes under unique circumstances, such as prolonged contact with strongly scented products, the product can pick up fragrance from other nearby products. Please contact us at (800) 879-8433 so we can hear more about this situation and take care of you. Your satisfaction is highly important for us at Tide.</t>
         </is>
       </c>
       <c r="F110" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G110" t="b">
         <v>1</v>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J110" t="n">
-        <v>-1</v>
+        <v>-0.6578000000000001</v>
       </c>
       <c r="K110" t="n">
         <v>0</v>
       </c>
-      <c r="L110" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L110" t="inlineStr"/>
+      <c r="M110" t="inlineStr"/>
       <c r="N110" t="inlineStr"/>
       <c r="O110" t="inlineStr"/>
       <c r="P110" t="n">
         <v>0</v>
       </c>
       <c r="Q110" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>4what-it’s-worth</t>
+          <t>Amber5</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 11, 2022</t>
+          <t>18 February, 2026</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>What a colossal mess this was received in</t>
+          <t>This really is so GENTLE!!</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>I like tea tree products for the most part, the scent not so much.
-[...8 lines deleted...]
-Lesson learned here: ALWAYS CHECK YOUR DELIVERED GOODS RIGHT AWAY, AND DONT THROW AWAY THE BOX UNTIL YOU take photos of everything!!!</t>
+          <t>I have a lot of clothing that is very delicate, made of materials like wool and silk. I always hesitate to wash these items with regular detergent because of the dyes and scents. This is the first detergent that I've felt comfortable using on my gentle clothes. I also live with a few people who have sensitivities and allergies to dyes and scents. This detergent has been a heaven sent.</t>
         </is>
       </c>
       <c r="F111" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G111" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J111" t="n">
-        <v>-0.7272</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K111" t="inlineStr"/>
+      <c r="L111" t="inlineStr"/>
+      <c r="M111" t="inlineStr"/>
       <c r="N111" t="inlineStr"/>
       <c r="O111" t="inlineStr"/>
       <c r="P111" t="n">
         <v>0</v>
       </c>
       <c r="Q111" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>KiMuneca</t>
+          <t>Jennifer</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 19, 2020</t>
+          <t>15 February, 2026</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
-          <t>I ordered this for the first time months ago, because I live in a hot climate, and had recurring jock itch while I was pregnant. I used creams, but they only worked temporarily before it was back again. Nothing worked. I saw this tea tree oil soap that claimed to help treat jock itch. GREAT. It quickly arrived, and much to my surprise, SWEET RELIEF! The rash had gone and didn’t come back. Everything was going great until alas, I ran out. Amazon was out of the Tea tree soap, so I ordered the tea tree and mint. I didn’t like the smell as much, and it didn’t give me that tea tree tingle, but it still did the job so I was fine with it. Fast forward to the next time I ran out. Ordered a new one. This time it came with a pump already inside, unlike the twist on cap with pump included in the package in case I chose to use it. Of course a bunch of soap had spilled out in the envelope because of this... yes, they sent me a fat bottle of wash in an envelope... but that wasn’t the worst of it. Before I even opened the package there was a strange odor coming from it. God.. what is that smell? ! I open my messy, soap spilled package and it gets worse. It was putrid. HORRID even. My beloved tea tree oil soap was no longer this miracle wash that I came to appreciate so much, but a fishy smelling, stinky mess! Why the hell it smelled fishy, I could not explain, but pfeeeeew. It stinks. I am so, so very disappointed that this is NOT the same product I got in previous orders. I don’t know what they did to it, but it’s bad, and it’s going in the trash. I will never buy this product again, but at least I know that tea tree oil soap is the trick. Now I just have to find one that’s consistent. I feel like this was a bait and switch.</t>
+          <t>(no review title)Great for those with sensitive skin like me!</t>
         </is>
       </c>
       <c r="F112" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G112" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J112" t="n">
-        <v>-0.8337</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K112" t="inlineStr"/>
+      <c r="L112" t="inlineStr"/>
+      <c r="M112" t="inlineStr"/>
       <c r="N112" t="inlineStr"/>
       <c r="O112" t="inlineStr"/>
       <c r="P112" t="n">
         <v>0</v>
       </c>
       <c r="Q112" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>MKM</t>
+          <t>Jezzi2</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 23, 2020</t>
+          <t>14 February, 2026</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Not Sure About It</t>
+          <t>Just like tide but sensitive</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>I got this because I have some skin issues and first off, when they packaged this they put it in an envelope so needless to say it was broken and leaking all over my porch. Second, the scent is your typical tea tree scent. Does seem strong but my skin never smells like tea tree so that's a plus in my opinion.
-As far as it working so all the things it claims....I don't see any changes with my skin and the issue I got it for. I do not think I would buy it again, esp because of the price. I can buy a bottle of 100% tea tree oil and use that vs this shower gel.</t>
+          <t>1 guest found this review helpful. Did you?</t>
         </is>
       </c>
       <c r="F113" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G113" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J113" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K113" t="inlineStr"/>
+      <c r="L113" t="inlineStr"/>
+      <c r="M113" t="inlineStr"/>
       <c r="N113" t="inlineStr"/>
       <c r="O113" t="inlineStr"/>
       <c r="P113" t="n">
         <v>0</v>
       </c>
       <c r="Q113" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>AB</t>
+          <t>Sararara4</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 29, 2021</t>
+          <t>14 February, 2026</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Change shipping procedure!</t>
+          <t>Fresh and Simple</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Okay. I love this body wash. I like the smell. It doesn’t appear to dry my skin out and it has reduced my breakouts. What I DON’T love is how Amazon chooses to ship this product. They ship it in the package envelopes and the last two ones I’ve received were leaking. Don’t ship products that can leak in a flimsy envelope, please!!</t>
+          <t>Fresh and Simple[This review was collected as part of a promotion.] I love this detergent. It works well, it smells fresh and clean and it doesn’t irritate my skin at all. My clothes always come out of the dryer smelling clean without being overwhelmingly scented. I also really enjoy the gentleness of the formula.</t>
         </is>
       </c>
       <c r="F114" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G114" t="b">
         <v>1</v>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J114" t="n">
-        <v>-0.3106</v>
+        <v>1</v>
       </c>
       <c r="K114" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L114" t="inlineStr">
         <is>
           <t>freshness_integrity</t>
         </is>
       </c>
-      <c r="M114" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M114" t="inlineStr"/>
       <c r="N114" t="inlineStr"/>
       <c r="O114" t="inlineStr"/>
       <c r="P114" t="n">
         <v>0</v>
       </c>
       <c r="Q114" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Donald Deegan</t>
+          <t>TaraB9</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 23, 2020</t>
+          <t>14 February, 2026</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Product works</t>
+          <t>Amazing Detergent!</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Product works as expected. The packaging sucked. Cap was broken, inner seal ripped, some of the soap leaked out. You'd think you would use something other than a padded envelope to shop a bottle.</t>
+          <t>Amazing Detergent![This review was collected as part of a promotion.] This is an awesome product! Gentle yet cleansing, great on clothes, sheets, towels, blankets and more. Plan to keep this in my laundry routine. Truly love this and highly recommend!!</t>
         </is>
       </c>
       <c r="F115" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G115" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I115" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J115" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K115" t="inlineStr"/>
+      <c r="L115" t="inlineStr"/>
+      <c r="M115" t="inlineStr"/>
       <c r="N115" t="inlineStr"/>
       <c r="O115" t="inlineStr"/>
       <c r="P115" t="n">
         <v>0</v>
       </c>
       <c r="Q115" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>eac</t>
+          <t>(no review title)</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 12, 2020</t>
+          <t>14 February, 2026</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
-          <t>The product came in with a broken pump and liquid soap all over and inside of the envelope.</t>
+          <t>Thumbs down graphic, would not recommendWould not recommend</t>
         </is>
       </c>
       <c r="F116" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G116" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J116" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K116" t="inlineStr"/>
       <c r="L116" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M116" t="inlineStr"/>
       <c r="N116" t="inlineStr"/>
       <c r="O116" t="inlineStr"/>
       <c r="P116" t="n">
         <v>0</v>
       </c>
       <c r="Q116" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Debra Lobley</t>
+          <t>MaiH</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 19, 2020</t>
+          <t>14 February, 2026</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Use a box please...</t>
+          <t>Tide: A must buy detergent</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Shipping was great but the product arrived broken. The pump snapped off inside the mailer envelope.</t>
+          <t>Tide: A must buy detergentI was looking for a detergent that would be able to gently clean my clothes. It really cleaned the dirt and Reminence off. It mixed with the water well in the washing machine I followed all the instructions and my clothes came out, smelling and looking fresh.</t>
         </is>
       </c>
       <c r="F117" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G117" t="b">
         <v>1</v>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J117" t="n">
-        <v>-0.7492</v>
+        <v>0</v>
       </c>
       <c r="K117" t="n">
-        <v>-0.3746</v>
+        <v>0</v>
       </c>
       <c r="L117" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M117" t="inlineStr"/>
       <c r="N117" t="inlineStr"/>
       <c r="O117" t="inlineStr"/>
       <c r="P117" t="n">
         <v>0</v>
       </c>
       <c r="Q117" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Frankie</t>
+          <t>Cw1111</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 5, 2020</t>
+          <t>14 February, 2026</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Bottle arrive broken and poured out into envelope.</t>
+          <t>Tide free and gentle</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>I’m sure the soap is great. I’ve only used it for a few days but my bottle arrived with a broken cap and more than half the bottle was poured into the plastic envelope. Which is my only reasoning for a 1 star review.</t>
+          <t>[This review was collected as part of a promotion.] Our family loves Tide Free and Gentle. We all have sensitive skin, but kiddos that are hard on clothes, so we need something gentle on skin but with the cleaning power of "regular" detergent. Tide Free and Gentle meets all of those expectations, and more. Removes stains well, but gentle on skin. !</t>
         </is>
       </c>
       <c r="F118" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G118" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J118" t="n">
-        <v>-0.8642</v>
-[...1 lines deleted...]
-      <c r="K118" t="n">
         <v>-1</v>
       </c>
-      <c r="L118" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="K118" t="inlineStr"/>
+      <c r="L118" t="inlineStr"/>
+      <c r="M118" t="inlineStr"/>
       <c r="N118" t="inlineStr"/>
       <c r="O118" t="inlineStr"/>
       <c r="P118" t="n">
         <v>0</v>
       </c>
       <c r="Q118" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>stephen</t>
+          <t>Goodreviews7</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 23, 2025</t>
+          <t>14 February, 2026</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Good product</t>
+          <t>Gentle &amp; fragance free!</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>I really like the soap. Good scent and lathers well, but it arrived with the pump broken. That seems to be a common complaint. They should fix that.</t>
+          <t>originally posted on Home Tester Club</t>
         </is>
       </c>
       <c r="F119" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G119" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J119" t="n">
-        <v>-0.8416</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K119" t="inlineStr"/>
+      <c r="L119" t="inlineStr"/>
+      <c r="M119" t="inlineStr"/>
       <c r="N119" t="inlineStr"/>
       <c r="O119" t="inlineStr"/>
       <c r="P119" t="n">
         <v>0</v>
       </c>
       <c r="Q119" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Des</t>
+          <t>LizN</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 10, 2025</t>
+          <t>13 February, 2026</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Great soap but…</t>
+          <t>Great for sensitive skin and doesn’t leave random</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Came with a broken pump 🙁</t>
+          <t>Great for sensitive skin and doesn’t leave randomI switched to Tide free and gentle a year ago. I used to get random stains on my clothes when doing laundry, and since I switched over to this brand, my clothes are nice and clean, no more random stains on clothes, and the smell is gentle, great for sensitive skin!</t>
         </is>
       </c>
       <c r="F120" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G120" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J120" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6</v>
+      </c>
+      <c r="K120" t="inlineStr"/>
       <c r="L120" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M120" t="inlineStr"/>
       <c r="N120" t="inlineStr"/>
       <c r="O120" t="inlineStr"/>
       <c r="P120" t="n">
         <v>0</v>
       </c>
       <c r="Q120" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>kevint57</t>
+          <t>Birdie7</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 24, 2024</t>
+          <t>13 February, 2026</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>I like the gel, but</t>
+          <t>Gentle yet powerful</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>I saw that someone mentioned the pump broke, was really cheap. At the time, I thought they might have been hard on it. But, I've purchased 3 bottles of it, and 2 of the pumps have broken. Haven't used the 3rd bottle yet. I'll buy again, but I purchased a good soap pump to pour it into.</t>
+          <t>Gentle yet powerful[This review was collected as part of a promotion.] Tide free &amp; gentle was a perfect solution for me and my family! It got rid of the dirt and odors in my laundry without leaving a heavy odor on my clean clothes. I’m allergic to many of the laundry detergent because of their scent and I have no issues with this product!</t>
         </is>
       </c>
       <c r="F121" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G121" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J121" t="n">
-        <v>-0.887</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K121" t="inlineStr"/>
       <c r="L121" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M121" t="inlineStr"/>
       <c r="N121" t="inlineStr"/>
       <c r="O121" t="inlineStr"/>
       <c r="P121" t="n">
         <v>0</v>
       </c>
       <c r="Q121" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>AP</t>
+          <t>bb3122</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 15, 2025</t>
+          <t>13 February, 2026</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Wash good. Bottle top broken.</t>
+          <t>Cleans well</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>The wash is good.
-The bottle is crap. I couldn’t get the top to unscrew to use the pump. I had to repurpose one from another bottle to use it.</t>
+          <t>Cleans well[This review was collected as part of a promotion.] I’ve been using Tide’s detergent for my last few washes and I like it. I find it cleans my clothes as well as my other loads, but it has no fragrance which I like for my sheets. My only downside is that the detergent smells like wet wood, but my clothes do not smell like that.</t>
         </is>
       </c>
       <c r="F122" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G122" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J122" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1</v>
+      </c>
+      <c r="K122" t="inlineStr"/>
       <c r="L122" t="inlineStr"/>
-      <c r="M122" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M122" t="inlineStr"/>
       <c r="N122" t="inlineStr"/>
       <c r="O122" t="inlineStr"/>
       <c r="P122" t="n">
         <v>0</v>
       </c>
       <c r="Q122" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>C. Carter</t>
+          <t>Stacey7</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 20, 2024</t>
+          <t>12 February, 2026</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Careless Packaging - pump a waste of plastic</t>
+          <t>Fresh and clean: a must buy!</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>I've used this product before - like the soap. Previous bottles came with a simple snap and squeeze top - easy to use, easy to seal - this is the first one with the pump. The cap wasn't tight on the bottle, and the pump itself was broken because the packaging was just a plastic wrapper. Half of the soap was in the wrapper and bag the product came in. Like the idea of sustainable packaging, but if you're going to ship individual bottles, do better.</t>
+          <t>[This review was collected as part of a promotion.] I thought this detergent was great. I’ve been looking for a lightly scented detergent for my clothes. I typically go to the gym, work out, go to the park, go to the beach, and other places. I needed a detergent that really deep cleaned my clothes while also still maintaining their structure and design.</t>
         </is>
       </c>
       <c r="F123" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G123" t="b">
         <v>1</v>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J123" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K123" t="n">
-        <v>-0.46</v>
+        <v>0</v>
       </c>
       <c r="L123" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...11 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M123" t="inlineStr"/>
+      <c r="N123" t="inlineStr"/>
       <c r="O123" t="inlineStr"/>
       <c r="P123" t="n">
         <v>0</v>
       </c>
       <c r="Q123" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Marie Willis</t>
+          <t>Savvykaye3</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 2, 2024</t>
+          <t>12 February, 2026</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Good product terrible customer service.</t>
+          <t>Gentle enough for newborn!</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>I have been ordering the body wash along with the shampoo and conditioner for several years. I have it on subscribe and save through Amazon because that’s most convenient for me. They switched their bottles over to have pumps and the pump for my body wash is completely broken - making a huge mess every time I try and use it. I contacted the company like Amazon suggest to try and get a new pump and they aren’t able to help me at all because I didn’t purchase it through THEIR website. They said it’s against their own policy, which clearly Amazon is not aware of so while the product has been good to me for years, it’s not THAT GREAT. I won’t be using it any longer.</t>
+          <t>Gentle enough for newborn![This review was collected as part of a promotion.] We have a newborn and were planning on switching to a free and gentle detergent, and we are so glad we got to try this one! We noticed he would get a rash on his face if it touched items that weren’t washed with tide free and gentle. We’re definitely making the switch!</t>
         </is>
       </c>
       <c r="F124" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G124" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="J124" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K124" t="inlineStr"/>
+      <c r="L124" t="inlineStr"/>
+      <c r="M124" t="inlineStr"/>
       <c r="N124" t="inlineStr"/>
       <c r="O124" t="inlineStr"/>
       <c r="P124" t="n">
         <v>0</v>
       </c>
       <c r="Q124" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Kris</t>
+          <t>Jimsk2</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 22, 2025</t>
+          <t>12 February, 2026</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Damaged package</t>
+          <t>Clean clothes no rash</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>I like tea tree in general.. So no t much really to say or review there. But my packaging came in ripped open, the plastic seal was halfway ripped off and the body wash was just all over the bottle. The cap/ dispenser is jammed down broken, so I have to unscrew the cap every time I wanna open it. Lame.</t>
+          <t>[This review was collected as part of a promotion.] A few years back i was told by a dermatologist that i was allergic to myself.... Regardless i had to switch to no scent and dye free detergents. I've tried multiple brands and tide free and gentle is one i use regularly. Because its free of dye's and scents the heavy rashes are no where near as bad. It cleans the clothes as it should.</t>
         </is>
       </c>
       <c r="F125" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G125" t="b">
         <v>1</v>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J125" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K125" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L125" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M125" t="inlineStr"/>
       <c r="N125" t="inlineStr"/>
       <c r="O125" t="inlineStr"/>
       <c r="P125" t="n">
         <v>0</v>
       </c>
       <c r="Q125" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Jenn Glenn</t>
+          <t>JoSt4143</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 29, 2020</t>
+          <t>12 February, 2026</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Great product - bottle was broken when unpackaged</t>
+          <t>Great for the family!</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Product smells and moisturizes great! Sadly the bottle has a huge crack in it and the inside of the shipping bag was covered in half of the bottles contents.</t>
+          <t>[This review was collected as part of a promotion.] Tide free &amp; Gentle is great for sensitive and delicate skin. As a mom of an infant, I only want the best when washing my daughter’s clothes. No irritation on her precious baby skin. I also use it when I wash our dogs blankets, because she’s also apart of the family. The only thing I will say is that it’s not the greatest on heavy stains.</t>
         </is>
       </c>
       <c r="F126" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G126" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J126" t="n">
-        <v>-0.6139</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K126" t="inlineStr"/>
       <c r="L126" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M126" t="inlineStr"/>
       <c r="N126" t="inlineStr"/>
       <c r="O126" t="inlineStr"/>
       <c r="P126" t="n">
         <v>0</v>
       </c>
       <c r="Q126" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Divyesh R.</t>
+          <t>Pepper1239</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 22, 2019</t>
+          <t>11 February, 2026</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Great product...</t>
+          <t>Great laundry detergent</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>First tile using this product and I gotta say I like it. Smells great and no irritation from it. The only negative thing was that one of the pieces was broken.</t>
+          <t>Great laundry detergent[This review was collected as part of a promotion.] I received this product for free in exchange for my honest review. This liquid detergent does a great job at cleaning my laundry effectively and leaving my laundry fresh and clean. I love that it doesn’t have added dyes and perfumes, making it gentle on sensitive skin.</t>
         </is>
       </c>
       <c r="F127" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G127" t="b">
         <v>1</v>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J127" t="n">
-        <v>-0.4894</v>
+        <v>1</v>
       </c>
       <c r="K127" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L127" t="inlineStr">
         <is>
-          <t>durability</t>
-[...11 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M127" t="inlineStr"/>
+      <c r="N127" t="inlineStr"/>
       <c r="O127" t="inlineStr"/>
       <c r="P127" t="n">
         <v>0</v>
       </c>
       <c r="Q127" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>alan banh</t>
+          <t>shawns115_455</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 23, 2021</t>
+          <t>11 February, 2026</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Packaging could be better.</t>
+          <t>Product is worth the price</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>It arrived with a semi-broken pump and a bit of leakage. Smells great, but not as soapy as I hoped.</t>
+          <t>Product is worth the priceThis product helps get all my clothes clean. Without any unwanted odors. One bottle lasts me 3 months. Using a small amount gets thr job done. This product is worth the price.</t>
         </is>
       </c>
       <c r="F128" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G128" t="b">
         <v>1</v>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J128" t="n">
-        <v>-0.7492</v>
+        <v>0</v>
       </c>
       <c r="K128" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L128" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M128" t="inlineStr"/>
       <c r="N128" t="inlineStr"/>
       <c r="O128" t="inlineStr"/>
       <c r="P128" t="n">
         <v>0</v>
       </c>
       <c r="Q128" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Jeffrey</t>
+          <t>My6349</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 31, 2020</t>
+          <t>11 February, 2026</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Good product but pump on 2nd bottle bad and actual bottle size different than pictured.</t>
+          <t>Great one</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Third bottle purchased. Pump was broken on second bottle. Fortunately I had the pump from the first bottle. Also note the picture of the product shown by the seller is misleading. See a image. It is a much small bottle. Great product otherwise.</t>
+          <t>Great one[This review was collected as part of a promotion.] I was searching for a good detergent for my sensitive skin for a long time. After using this I can definitely say this is one that I am looking for. I definitely recommend this product.</t>
         </is>
       </c>
       <c r="F129" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G129" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J129" t="n">
-        <v>-0.6676</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K129" t="inlineStr"/>
+      <c r="L129" t="inlineStr"/>
+      <c r="M129" t="inlineStr"/>
       <c r="N129" t="inlineStr"/>
       <c r="O129" t="inlineStr"/>
       <c r="P129" t="n">
         <v>0</v>
       </c>
       <c r="Q129" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>mike</t>
+          <t>Danctil156</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 10, 2020</t>
+          <t>11 February, 2026</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Nice product</t>
+          <t>Simple but effective</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Would have been five stars but the pump that came with it was broken. The bottle is big enough that the pump is needed</t>
+          <t>[This review was collected as part of a promotion.] Tide free and gentle is a great product for those with skin sensitivity, its gentle formula prevents my Skin from getting irritated but just because it’s gentle doesn’t mean it isn’t effective! I had a tomato sauce stain on a pair of pants and it completely removed it ! Tide hit it out of the ballpark with this product !</t>
         </is>
       </c>
       <c r="F130" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G130" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J130" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>-0.7654</v>
+      </c>
+      <c r="K130" t="inlineStr"/>
+      <c r="L130" t="inlineStr"/>
+      <c r="M130" t="inlineStr"/>
       <c r="N130" t="inlineStr"/>
       <c r="O130" t="inlineStr"/>
       <c r="P130" t="n">
         <v>0</v>
       </c>
       <c r="Q130" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>tim yoon</t>
+          <t>VonJMaz7</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 20, 2023</t>
+          <t>11 February, 2026</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Buyer beware - like many others, broken quality seal, leaking contents colored pink</t>
+          <t>Best laundry detergent for kids</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>My product arrived with the box and plastic wrap intact, but upon opening the bottle's cap I found the quality seal broken and oozing with pink liquid, as you can see in the photos. Also, the smell was strange. Very little tea tree oil or peppermint oil, smelling more of glue if anything.
-As many others have pointed out, it seems the quality of this product has declined sharply as of late. From the lack of response from the vendor to the many customer complaints, perhaps I should have seen it coming. Still, I didn't expect such poor quality control from a product with such high reviews. Sad to be disappointed but I guess you get what you pay for.</t>
+          <t>[This review was collected as part of a promotion.] I have always loved Tide, free and clear since my daughter has very sensitive skin. In the beginning, I was scared that it would not clean as well as the other tide products, but was shocked to find out it clears just as well if not better leaving the intensifying sit behind.</t>
         </is>
       </c>
       <c r="F131" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G131" t="b">
         <v>1</v>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J131" t="n">
-        <v>-0.5707</v>
+        <v>0.5068</v>
       </c>
       <c r="K131" t="n">
-        <v>-0.7315</v>
+        <v>0</v>
       </c>
       <c r="L131" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M131" t="inlineStr"/>
+      <c r="N131" t="inlineStr"/>
       <c r="O131" t="inlineStr"/>
       <c r="P131" t="n">
         <v>0</v>
       </c>
       <c r="Q131" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Spencer T</t>
+          <t>samp264_5567</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 13, 2020</t>
+          <t>10 February, 2026</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Bottle damaged and leaking due to shipping/bottling</t>
+          <t>Gentle and clean</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>We love this product in terms of quality smell and feel. However, there have been a few shipping issues that have left us with leaking bottles and broken caps. This time we had to transfer the body wash into another container due to the leak.</t>
+          <t>Gentle and cleanI have been using this product since it was recommended by my family. I use it to wash my kids clothes. I am glad to have a detergent that is free of perfumes and dies. It's easy to dispense. Would definitely recommend it to others.</t>
         </is>
       </c>
       <c r="F132" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G132" t="b">
         <v>1</v>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="J132" t="n">
-        <v>-0.7244</v>
+        <v>1</v>
       </c>
       <c r="K132" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L132" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M132" t="inlineStr"/>
       <c r="N132" t="inlineStr"/>
       <c r="O132" t="inlineStr"/>
       <c r="P132" t="n">
         <v>0</v>
       </c>
       <c r="Q132" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Shorty5</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 25, 2025</t>
+          <t>10 February, 2026</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Broken pump/defective</t>
+          <t>Nice laundry detergent</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>The pump came broken and the solution is not able to be accessed.</t>
+          <t>Nice laundry detergent[This review was collected as part of a promotion.] I like this liquid detergent. It made my clothes look clean and even smell clean. I also did like how it was made for sensitive skin which is a plus. It doesn’t have fragrance or any dyes which is great.</t>
         </is>
       </c>
       <c r="F133" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G133" t="b">
         <v>1</v>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J133" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K133" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L133" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M133" t="inlineStr"/>
       <c r="N133" t="inlineStr"/>
       <c r="O133" t="inlineStr"/>
       <c r="P133" t="n">
         <v>0</v>
       </c>
       <c r="Q133" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Todd</t>
+          <t>Haley7</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 13, 2025</t>
+          <t>9 February, 2026</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Broke</t>
+          <t>Decent</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Can't do a rating. I bought two of these bottles, can't get the pump to work</t>
+          <t>Decent[This review was collected as part of a promotion.] It got our clothes clean, but I think I may be allergic to something in it?? I was washing a load by hand and I noticed my hand was blotchy red and swollen. Minus that, it's a good product :)</t>
         </is>
       </c>
       <c r="F134" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G134" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J134" t="n">
-        <v>-1</v>
-[...9 lines deleted...]
-      </c>
+        <v>-0.09089999999999999</v>
+      </c>
+      <c r="K134" t="inlineStr"/>
+      <c r="L134" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M134" t="inlineStr"/>
       <c r="N134" t="inlineStr"/>
       <c r="O134" t="inlineStr"/>
       <c r="P134" t="n">
         <v>0</v>
       </c>
       <c r="Q134" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Harlee</t>
+          <t>Only detergent I buy</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 21, 2025</t>
+          <t>9 February, 2026</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Didn't work out for me</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nonirritating detergent</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr"/>
       <c r="F135" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G135" t="b">
         <v>0</v>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J135" t="n">
         <v>0</v>
       </c>
       <c r="K135" t="inlineStr"/>
-      <c r="L135" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L135" t="inlineStr"/>
+      <c r="M135" t="inlineStr"/>
       <c r="N135" t="inlineStr"/>
       <c r="O135" t="inlineStr"/>
       <c r="P135" t="n">
         <v>0</v>
       </c>
       <c r="Q135" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Iris Dozier</t>
+          <t>Mamabearof67</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 11, 2023</t>
+          <t>8 February, 2026</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Broke</t>
+          <t>Great &amp; Reassuring</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Top came broken</t>
+          <t>Great &amp; Reassuring[This review was collected as part of a promotion.] My overall opinion is this product is great. I love how it’s great and not harmful to the skin. I liked how well it cleaned the products. The only improvement I would suggest is making a mild smell option.</t>
         </is>
       </c>
       <c r="F136" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G136" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J136" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K136" t="inlineStr"/>
+      <c r="L136" t="inlineStr"/>
+      <c r="M136" t="inlineStr"/>
       <c r="N136" t="inlineStr"/>
       <c r="O136" t="inlineStr"/>
       <c r="P136" t="n">
         <v>0</v>
       </c>
       <c r="Q136" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>layomi</t>
+          <t>AANNN2</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 28, 2020</t>
+          <t>8 February, 2026</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Satisfying purchase</t>
+          <t>Same great clean with no scents or fragr</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Feels wonderful on the skin. It helps when I have a migraine. The heat of the shower mixed with the body wash relieves my headache. One tiny complaint the product leaked during shipping. My bottle was still full though. They also include an extra cap for the body wash bottle, which I think is cool. There have been lots of times where a bottle fell and the pump broke. Having an extra cap is so cool.</t>
+          <t>Same great clean with no scents or fragr[This review was collected as part of a promotion.] This is the same great Tide cleaning product but with no fragrances or scents for hypoallergenic or individuals with sensitive skin. It also does not have the typical blue Tide dye.</t>
         </is>
       </c>
       <c r="F137" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G137" t="b">
         <v>1</v>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J137" t="n">
-        <v>-0.4523</v>
+        <v>0.3514</v>
       </c>
       <c r="K137" t="n">
-        <v>-0.2</v>
+        <v>0</v>
       </c>
       <c r="L137" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M137" t="inlineStr"/>
       <c r="N137" t="inlineStr"/>
       <c r="O137" t="inlineStr"/>
       <c r="P137" t="n">
         <v>0</v>
       </c>
       <c r="Q137" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Narjis54</t>
+          <t>Lizerafs10</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 5, 2023</t>
+          <t>7 February, 2026</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Good body wash, poor lid</t>
+          <t>Got for my mother</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>I like the body wash, but the flip-top cap broke after 5 uses. It still closes but when I open it, the flip-top is hanging. I'm expecting it to fall off one of these times.</t>
+          <t>Got for my mother[This review was collected as part of a promotion.] I got this detergent for my mother. She has sensitive skin and it is very helpful to have when washing sheets or towels that she will be using. It’s easy to use and provides the quality clean despite it being free and clear. Highly recommend this product!</t>
         </is>
       </c>
       <c r="F138" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G138" t="b">
         <v>1</v>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J138" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K138" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L138" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M138" t="inlineStr"/>
       <c r="N138" t="inlineStr"/>
       <c r="O138" t="inlineStr"/>
       <c r="P138" t="n">
         <v>0</v>
       </c>
       <c r="Q138" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>JB</t>
+          <t>DrDrea7</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 8, 2019</t>
+          <t>6 February, 2026</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Refreshing</t>
+          <t>Good clean without all the extra stuff</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Product is very cleanliness to it when using. Only complaint is pump attachment was broke when delivered. Product still usable with regular cap. Will buy again down the road, just need delivery to be more careful with package.</t>
+          <t>Good clean without all the extra stuff[This review was collected as part of a promotion.] I love using this detergent especially for my kid's clothes. They have some sensitive skin issues and I can tell that Tide Free and Gently detergent helps their skin not to get irritated.</t>
         </is>
       </c>
       <c r="F139" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G139" t="b">
         <v>1</v>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J139" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K139" t="n">
-        <v>-0.3333</v>
+        <v>0</v>
       </c>
       <c r="L139" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M139" t="inlineStr"/>
       <c r="N139" t="inlineStr"/>
       <c r="O139" t="inlineStr"/>
       <c r="P139" t="n">
         <v>0</v>
       </c>
       <c r="Q139" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Shadow</t>
+          <t>Auddie9</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 24, 2020</t>
+          <t>6 February, 2026</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Staple product</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Its been working, broke out in a rash, &amp; this really helped. Ive used it on my 2 toddler boys &amp; it helped also, &amp; it didnt irritate our skin at all. Im not a fan of the scent, but compared to tea tree oil itself, its bearable, &amp; not overpowering at all.</t>
+          <t>Staple product[This review was collected as part of a promotion.] I love this detergent. Always leaves my clothing feeling fresh and clean, but it’s nice because there’s no irritants so it’s ideal for sensitive skin. I like to use it on undergarments and towels. Left my items fresh!</t>
         </is>
       </c>
       <c r="F140" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G140" t="b">
         <v>0</v>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J140" t="n">
-        <v>-1</v>
+        <v>-0.0435</v>
       </c>
       <c r="K140" t="inlineStr"/>
       <c r="L140" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M140" t="inlineStr"/>
       <c r="N140" t="inlineStr"/>
       <c r="O140" t="inlineStr"/>
       <c r="P140" t="n">
         <v>0</v>
       </c>
       <c r="Q140" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>Ramek crump</t>
+          <t>Nikki3</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 3, 2021</t>
+          <t>6 February, 2026</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Really good.</t>
+          <t>My new favorite!</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>This product is good, but broke my skin out.</t>
+          <t>[This review was collected as part of a promotion.] I’ve used this laundry detergent for a few weeks now and it’s been a total lifesaver if you have sensitive skin like I do. I love that I don’t have to choose between getting my clothes and linens clean and dealing with itchy rashes from perfumes and/or dyes. It really gets the job done!</t>
         </is>
       </c>
       <c r="F141" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G141" t="b">
         <v>0</v>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J141" t="n">
-        <v>-0.6139</v>
+        <v>1</v>
       </c>
       <c r="K141" t="inlineStr"/>
       <c r="L141" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M141" t="inlineStr"/>
       <c r="N141" t="inlineStr"/>
       <c r="O141" t="inlineStr"/>
       <c r="P141" t="n">
         <v>0</v>
       </c>
       <c r="Q141" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>K7398</t>
+          <t>Kakashigojo2</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 16, 2019</t>
+          <t>5 February, 2026</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Not for sensitive skin</t>
+          <t>Great clean</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>My bottle smelled nothing like teatree oil. I smelled the sea buckthorn and peppermint oil only. I tried this after using Purely Northwest and Remedy Tea Tree bodywashes. I will be going back to those as this one broke me out in a rash. I suffer from eczema and psoriasis - this bodywash just made my skin more irritated and itchy. It will be going back if I can remember to send it.</t>
+          <t>Great clean[This review was collected as part of a promotion.] This is an amazing laundry detergent. The clothes were squeaky clean after use. Smells good. The easy to pour spout and the markings on the cap helps a lot!!</t>
         </is>
       </c>
       <c r="F142" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G142" t="b">
         <v>1</v>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J142" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K142" t="n">
         <v>0</v>
       </c>
       <c r="L142" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M142" t="inlineStr"/>
       <c r="N142" t="inlineStr"/>
       <c r="O142" t="inlineStr"/>
       <c r="P142" t="n">
         <v>0</v>
       </c>
       <c r="Q142" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Rayna Hemphill</t>
+          <t>MikeyP39</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 17, 2025</t>
+          <t>5 February, 2026</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Broke me out badly!! Don’t use!</t>
+          <t>Reliable yet gentle on sensitive skin!</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Smells good. But it’s not for sensitive skin at all. It broke me out bad on my chest. My chest were clear before I starting using this. The ingredients are not 100% natural either. There are definitely chemicals in here. You’ve been warned.</t>
+          <t>[This review was collected as part of a promotion.] Tide Free &amp; Gentle cleans really well without any added fragrance or dyes, which is a big plus for sensitive skin. My clothes come out fresh and clean, not heavily scented, and it doesn’t cause irritation. It may not have a strong smell like regular Tide, but that’s exactly what I like about it. A dependable detergent that does its job without extras.</t>
         </is>
       </c>
       <c r="F143" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G143" t="b">
         <v>1</v>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J143" t="n">
-        <v>-0.7079</v>
+        <v>0.4706</v>
       </c>
       <c r="K143" t="n">
         <v>0</v>
       </c>
       <c r="L143" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M143" t="inlineStr"/>
       <c r="N143" t="inlineStr"/>
       <c r="O143" t="inlineStr"/>
       <c r="P143" t="n">
         <v>0</v>
       </c>
       <c r="Q143" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Katie Sedlacek</t>
+          <t>Daffodil6</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 15, 2020</t>
+          <t>5 February, 2026</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Great product!</t>
+          <t>Perfect for sensitive skin</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>The product is great! My only complaint was it broke open and spilled open in the delivery box and I lost a good bit of the product- but other than that it’s great!!</t>
+          <t>Perfect for sensitive skin[This review was collected as part of a promotion.] The Tide free and gentle liquid detergent is perfect for sensitive skin.It Does a pretty good job at cleaning clothes and gets rid of odor. My skin does not get irritated by this laundry detergent. Highly reccomend.</t>
         </is>
       </c>
       <c r="F144" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G144" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J144" t="n">
-        <v>-0.5618</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K144" t="inlineStr"/>
+      <c r="L144" t="inlineStr"/>
+      <c r="M144" t="inlineStr"/>
       <c r="N144" t="inlineStr"/>
       <c r="O144" t="inlineStr"/>
       <c r="P144" t="n">
         <v>0</v>
       </c>
       <c r="Q144" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Laura</t>
+          <t>dani359</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 20, 2023</t>
+          <t>5 February, 2026</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Received with the sealalready broke.</t>
+          <t>Tide Free and Gentle Detergent</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Seal is broke under lid . I don't know if this I OK but this is what it looked like after I took off the lid . Makes me feel uneasy using this product with the seal broke.</t>
+          <t>Tide Free and Gentle Detergent[This review was collected as part of a promotion.] I sampled Tide Free and Gentle Laundry Detergent. I liked using as it cleaned my clothes and was unscented. The clothing was soft and I did not have worry about allergens or fragrances.</t>
         </is>
       </c>
       <c r="F145" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G145" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J145" t="n">
-        <v>-1</v>
-[...18 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K145" t="inlineStr"/>
+      <c r="L145" t="inlineStr"/>
+      <c r="M145" t="inlineStr"/>
+      <c r="N145" t="inlineStr"/>
       <c r="O145" t="inlineStr"/>
       <c r="P145" t="n">
         <v>0</v>
       </c>
       <c r="Q145" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>KayH</t>
+          <t>shanshan9</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 28, 2024</t>
+          <t>4 February, 2026</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Toxic tea tree</t>
+          <t>Great for super sensitive skin</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>This chemical in a bottle is so terrible. Broke my family out in a systemic rashes. Smells do strong , just not for humans or animals . Maybe better to stop making a product like this. We all have enough to worry about without our body wash being bad for us.</t>
+          <t>Great for super sensitive skin[This review was collected as part of a promotion.] I love using Tide liquid detergent. If you have sensitive skin tide liquid, free and clear liquid detergent is definitely the way to go. It cleans everything super well without any dies or scents.</t>
         </is>
       </c>
       <c r="F146" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G146" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>anger</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J146" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K146" t="inlineStr"/>
+      <c r="L146" t="inlineStr"/>
+      <c r="M146" t="inlineStr"/>
       <c r="N146" t="inlineStr"/>
       <c r="O146" t="inlineStr"/>
       <c r="P146" t="n">
         <v>0</v>
       </c>
       <c r="Q146" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Sylvia</t>
+          <t>Dove686910</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 13, 2019</t>
+          <t>4 February, 2026</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>READ BEFORE YOU BUY</t>
+          <t>Tide Free &amp; Gentle Liquid is great!</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>I didn't read the reviews and bought it on a whim bc of the high rating. Worst mistake. This smells like LYSOL or some sort of bleach and is so HARSH and DRYING on your skin. I was looking for a natural, soothing body wash with a hint of tea-tree and this is the exact opposite. Does not even smell like tea tree, made my head hurt and I broke out in a rash. Hopefully you read my review and don't purchase.</t>
+          <t>Tide Free &amp; Gentle Liquid is great![This review was collected as part of a promotion.] I received a bottle of Tide Free &amp; Gentle liquid laundry detergent and I loved it. I always get free &amp; clear but had not tried free &amp; gentle. It’s a good product. I highly recommend it.</t>
         </is>
       </c>
       <c r="F147" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G147" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>anger</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J147" t="n">
-        <v>-1</v>
-[...11 lines deleted...]
-      </c>
+        <v>-0.6833</v>
+      </c>
+      <c r="K147" t="n">
+        <v>1</v>
+      </c>
+      <c r="L147" t="inlineStr"/>
+      <c r="M147" t="inlineStr"/>
       <c r="N147" t="inlineStr"/>
       <c r="O147" t="inlineStr"/>
       <c r="P147" t="n">
         <v>0</v>
       </c>
       <c r="Q147" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Lo</t>
+          <t>Minihorsegal8</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 31, 2021</t>
+          <t>4 February, 2026</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Is there tea tree oil in there?</t>
+          <t>Great detergent</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>The pump broke. The soap seems to be watered down. Not sure how much tea tree oil is actually in there. Not very soapy</t>
+          <t>[This review was collected as part of a promotion.] Love this detergent. Leaves my clothes clean and is gentle on my skin. Love that it is free of strong fragrance. Like the measuring show you how much to use for different sized loads or for he appliance. Using for bed sheets is great as I have sensitive skin and detergent leaves my sheets clean and save.</t>
         </is>
       </c>
       <c r="F148" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G148" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J148" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K148" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="K148" t="n">
+        <v>0</v>
+      </c>
       <c r="L148" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M148" t="inlineStr"/>
       <c r="N148" t="inlineStr"/>
       <c r="O148" t="inlineStr"/>
       <c r="P148" t="n">
         <v>0</v>
       </c>
       <c r="Q148" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Tiffany Markewich</t>
+          <t>dkkoning10</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 25, 2020</t>
+          <t>4 February, 2026</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Quality issue with bottle</t>
+          <t>Excellent Power yet Gentle!</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Product smells nice however the pump broke on the very first time I used it.</t>
+          <t>[This review was collected as part of a promotion.] I absolutely love this Free and Gentle Detergent! It is very gentle on the clothes and results in a soft and SCENT FREE (which is huge for my family who is sensitive to scents), yet it still is powerful like Tide usually is. It is still fully capable of taking out stains of all kinds. Also appreciate the HE factor that allows less to be used.</t>
         </is>
       </c>
       <c r="F149" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G149" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J149" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K149" t="inlineStr"/>
+      <c r="L149" t="inlineStr"/>
+      <c r="M149" t="inlineStr"/>
       <c r="N149" t="inlineStr"/>
       <c r="O149" t="inlineStr"/>
       <c r="P149" t="n">
         <v>0</v>
       </c>
       <c r="Q149" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>bill</t>
+          <t>Summi5</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 29, 2021</t>
+          <t>4 February, 2026</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>PUMP BROKE ON FIRST USE</t>
+          <t>Best detergent for baby's clothes</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>PUMP BROKE ON FIRST USE</t>
+          <t>Best detergent for baby's clothes[This review was collected as part of a promotion.] I really like this dye free perfume free for my baby's and toddler clothes. It cleans their clothes and takes off all dirt. I also don't have to worry about their allergic to dyes and fragrances because this is dye free and fragrance free.</t>
         </is>
       </c>
       <c r="F150" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G150" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J150" t="n">
-        <v>0</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K150" t="inlineStr"/>
+      <c r="L150" t="inlineStr"/>
+      <c r="M150" t="inlineStr"/>
       <c r="N150" t="inlineStr"/>
       <c r="O150" t="inlineStr"/>
       <c r="P150" t="n">
         <v>0</v>
       </c>
       <c r="Q150" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Donald T.</t>
+          <t>Ekmom3</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 29, 2020</t>
+          <t>4 February, 2026</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Wouldn’t buy again</t>
+          <t>Great for babies clothing !!</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>The bottle was broke and part of product leaked out in package smell good is container but seems like you have to use a lot for it to smell or Lather up on ur body</t>
+          <t>Great for babies clothing !![This review was collected as part of a promotion.] I have 2 smaller children and only wash their clothes in scent free detergent! This is by far the best scent free and dye free detergent that I have Used that also removes the stains from their clothes! I  this 1000 times over if I could !</t>
         </is>
       </c>
       <c r="F151" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G151" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J151" t="n">
-        <v>-0.7197</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K151" t="inlineStr"/>
+      <c r="L151" t="inlineStr"/>
+      <c r="M151" t="inlineStr"/>
       <c r="N151" t="inlineStr"/>
       <c r="O151" t="inlineStr"/>
       <c r="P151" t="n">
         <v>0</v>
       </c>
       <c r="Q151" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Buyer</t>
+          <t>Rosangela P</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 18, 2020</t>
+          <t>4 February, 2026</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Good but broke</t>
+          <t>“Powerful cleaning with no fragrance, perfect for</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Product came broken</t>
+          <t>“I really like Tide Free and Gentle Liquid Laundry Detergent because it cleans clothes very well without causing irritation. It has no strong scent, which is perfect for sensitive skin. My clothes come out fresh, soft, and clean every time. I feel confident using it for the whole family, especially for delicate fabrics.”</t>
         </is>
       </c>
       <c r="F152" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G152" t="b">
         <v>1</v>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J152" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K152" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L152" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M152" t="inlineStr"/>
       <c r="N152" t="inlineStr"/>
       <c r="O152" t="inlineStr"/>
       <c r="P152" t="n">
         <v>0</v>
       </c>
       <c r="Q152" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>HappyCat</t>
+          <t>Asphodelhazel2</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 13, 2025</t>
+          <t>4 February, 2026</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Lathers well and smells nice. Few natural ingredients and pump was not functional.</t>
+          <t>Great gentle laundry detergent</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>This body wash does contain natural vanilla, but otherwise contains few natural ingredients. The wash lathers up very well and has a light vanilla scent. It feels good going on and left my skin feeling clean and soft. The product is cruelty-free. This is a relatively large bottle, and it is priced decently. The package came well-wrapped and the pump was initially fine. However, when I attempted to turn the pump top to use the product, the top immediately broke. While I liked this product, I prefer something that contains more natural ingredients and was disappointed that the pump was not functional.</t>
+          <t>Great gentle laundry detergent[This review was collected as part of a promotion.] I am a fan of gentle laundry detergent but haven't tried the Tide version. It's great. My clothes feel soft and clean while also smelling naturally clean. I don't like strong smelling detergent so this does a great job.</t>
         </is>
       </c>
       <c r="F153" t="b">
         <v>0</v>
       </c>
       <c r="G153" t="b">
         <v>1</v>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J153" t="n">
-        <v>-0.8317</v>
+        <v>0.5385</v>
       </c>
       <c r="K153" t="n">
-        <v>-0.3333</v>
+        <v>0</v>
       </c>
       <c r="L153" t="inlineStr">
         <is>
-          <t>durability</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M153" t="inlineStr"/>
+      <c r="N153" t="inlineStr"/>
       <c r="O153" t="inlineStr"/>
       <c r="P153" t="n">
         <v>0</v>
       </c>
       <c r="Q153" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Cleo</t>
+          <t>Mday9810</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 14, 2021</t>
+          <t>3 February, 2026</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Allergic</t>
+          <t>Great for Sensitive Skin</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Both me and my boyfriend broke out in a rash after using it.</t>
+          <t>Great for Sensitive Skin[This review was collected as part of a promotion.] I struggle with some detergents. My skin is super reactive but this is one product I know I can count on to ensure that doesn’t happen. Even without a scent I can tell my clothes are cleaned and fresh after using this!</t>
         </is>
       </c>
       <c r="F154" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G154" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J154" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K154" t="inlineStr"/>
+        <v>-0.6136</v>
+      </c>
+      <c r="K154" t="n">
+        <v>0</v>
+      </c>
       <c r="L154" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M154" t="inlineStr"/>
       <c r="N154" t="inlineStr"/>
       <c r="O154" t="inlineStr"/>
       <c r="P154" t="n">
         <v>0</v>
       </c>
       <c r="Q154" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Keyanah</t>
+          <t>ASHW131</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 13, 2020</t>
+          <t>3 February, 2026</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Bad for your skin</t>
+          <t>Impressive</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>It broke me out really bad .... I mean really really bad</t>
+          <t>Impressive[This review was collected as part of a promotion.] I am happy to share my experiences with using the tide free and gentle liquid detergent! It left my clothes feeling clean without any bother or irration to my skin.</t>
         </is>
       </c>
       <c r="F155" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G155" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J155" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K155" t="inlineStr"/>
       <c r="L155" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M155" t="inlineStr"/>
       <c r="N155" t="inlineStr"/>
       <c r="O155" t="inlineStr"/>
       <c r="P155" t="n">
         <v>0</v>
       </c>
       <c r="Q155" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>florence alexander</t>
+          <t>Lala944</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 5, 2020</t>
+          <t>3 February, 2026</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Cap</t>
+          <t>Gets your clothes clean!</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Bottle top was broke.</t>
+          <t>Gets your clothes clean![This review was collected as part of a promotion.] While I don’t personally have allergies or sensitivities I know quite a few people that do. So I started to use this detergent for guest blankets and such, but I enjoyed how clean and fresh everything came out so I started to use it on all my stuff as well.</t>
         </is>
       </c>
       <c r="F156" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G156" t="b">
         <v>1</v>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J156" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K156" t="n">
         <v>0</v>
       </c>
       <c r="L156" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M156" t="inlineStr"/>
       <c r="N156" t="inlineStr"/>
       <c r="O156" t="inlineStr"/>
       <c r="P156" t="n">
         <v>0</v>
       </c>
       <c r="Q156" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>heatherr559_1770</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 19, 2021</t>
+          <t>3 February, 2026</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Sucks</t>
+          <t>Great product</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Broke out in rashes</t>
+          <t>Great productVery effective in cleaning laundry and making it smell fresh. Easy to dispense and covers all your laundry. Great pick for your laundry needs anytime.</t>
         </is>
       </c>
       <c r="F157" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G157" t="b">
         <v>0</v>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J157" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K157" t="inlineStr"/>
       <c r="L157" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M157" t="inlineStr"/>
       <c r="N157" t="inlineStr"/>
       <c r="O157" t="inlineStr"/>
       <c r="P157" t="n">
         <v>0</v>
       </c>
       <c r="Q157" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Puggin</t>
+          <t>claudiac796_5981</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 3, 2025</t>
+          <t>3 February, 2026</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Great body wash, love the rose scent</t>
+          <t>Excellent detergent</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>This body wash smells wonderful! It's definitely roses, like sweet, fresh rose petals. The bottle came with a regular cap and a pump on the side, but the packaging broke open during shipping and it damaged the pump. It still works but part of the plastic around the dispenser snapped off. Not a big deal, the body wash is amazing. It lathers like crazy and is very soothing on the skin. Seems like a good value too, it's quite a large bottle. Very happy with it so far!</t>
+          <t>Excellent detergentExcellent detergent .It cleans clothes thoroughly without irritating the skin , which is ideal for people with sensitive skin, allergies, or for baby clothes. It’s fragrance free and dye free, yet still leaves clothes feeling fresh and truly clean. It’s definitely a high quality reliable detergent and totally worth it . I highly recommend it.</t>
         </is>
       </c>
       <c r="F158" t="b">
         <v>0</v>
       </c>
       <c r="G158" t="b">
         <v>1</v>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J158" t="n">
-        <v>-0.7778</v>
+        <v>1</v>
       </c>
       <c r="K158" t="n">
-        <v>-0.3333</v>
+        <v>1</v>
       </c>
       <c r="L158" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M158" t="inlineStr"/>
       <c r="N158" t="inlineStr"/>
       <c r="O158" t="inlineStr"/>
       <c r="P158" t="n">
         <v>0</v>
       </c>
       <c r="Q158" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Post Office Guy</t>
+          <t>Ryan202610</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 19, 2022</t>
+          <t>3 February, 2026</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Didn't get the product pictured.</t>
+          <t>No smell, no residue, clean clothes!</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Item looks nothing like the picture!
-[...1 lines deleted...]
-Very disappointed!</t>
+          <t>[This review was collected as part of a promotion.] I’m really happy how this worked on my laundry. It cleaned my clothes very well without being harsh. After washing, the clothes had no smell at all and felt truly clean. There was no leftover residue or strong scent. It was gentle on fabric and worked great for everyday loads. I would definitely use this again and recommend it.</t>
         </is>
       </c>
       <c r="F159" t="b">
         <v>0</v>
       </c>
       <c r="G159" t="b">
         <v>1</v>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J159" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K159" t="n">
         <v>0</v>
       </c>
       <c r="L159" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M159" t="inlineStr"/>
       <c r="N159" t="inlineStr"/>
       <c r="O159" t="inlineStr"/>
       <c r="P159" t="n">
         <v>0</v>
       </c>
       <c r="Q159" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Kimberly P.</t>
+          <t>Katerbop7</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 8, 2022</t>
+          <t>3 February, 2026</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Love it!</t>
+          <t>Gentle on Skin</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>My bottle fell off the bath seat and it broke the push nozzle. I emailed the company so hopefully they will send me new top.</t>
+          <t>[This review was collected as part of a promotion.] I thoroughly enjoyed using this Tide Free and Gentle detergent. Although I do not experience skin sensitivity, people in my household do, and I love the peace of mind that using this hypoallergenic product gives. You get the powerful clean, with no worry that the perfumes/dyes may be causing harm.</t>
         </is>
       </c>
       <c r="F160" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G160" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J160" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K160" t="inlineStr"/>
       <c r="L160" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M160" t="inlineStr"/>
       <c r="N160" t="inlineStr"/>
       <c r="O160" t="inlineStr"/>
       <c r="P160" t="n">
         <v>0</v>
       </c>
       <c r="Q160" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Suziedavis</t>
+          <t>Lars35</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 1, 2022</t>
+          <t>2 February, 2026</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Lid is broken, pump doesn’t work. Very disappointed!!!</t>
+          <t>Works great for babies or sensitive skin</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>The lid broke and can’t put it back on and the pump doesn’t work either!!!</t>
+          <t>[This review was collected as part of a promotion.] My husband has sensitive skin, especially from laundry detergents, plus we have a baby. I am always searching for the perfect laundry detergent for them and I found it! Tide Free &amp; Gentle gets the stains out while being sensitive on their skin. The laundry always looks and feels so clean afterwards! I received this detergent in exchange for an honest review.</t>
         </is>
       </c>
       <c r="F161" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G161" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J161" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K161" t="inlineStr"/>
       <c r="L161" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M161" t="inlineStr"/>
       <c r="N161" t="inlineStr"/>
       <c r="O161" t="inlineStr"/>
       <c r="P161" t="n">
         <v>0</v>
       </c>
       <c r="Q161" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Tone</t>
+          <t>Jessica3</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 10, 2024</t>
+          <t>2 February, 2026</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Came late and pumps broke</t>
+          <t>Great detergent</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Pump doesn’t work</t>
+          <t>Great detergent[This review was collected as part of a promotion.] I’ve been using Tide for as long as I can remember but my daughter needed a more gentle detergent. This is a great option, the scent is light but it works just as well as the regular Tide.</t>
         </is>
       </c>
       <c r="F162" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G162" t="b">
         <v>0</v>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J162" t="n">
-        <v>0</v>
+        <v>-0.5339</v>
       </c>
       <c r="K162" t="inlineStr"/>
       <c r="L162" t="inlineStr"/>
-      <c r="M162" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M162" t="inlineStr"/>
       <c r="N162" t="inlineStr"/>
       <c r="O162" t="inlineStr"/>
       <c r="P162" t="n">
         <v>0</v>
       </c>
       <c r="Q162" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Chrisol</t>
+          <t>DreaB5</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on May 20, 2025</t>
+          <t>2 February, 2026</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Good product. Lousy packaging/pump.</t>
+          <t>39 oz easy to move</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Pump completely broke during delivery and is unusable. Had to pour liquid into another container. Otherwise the contents are good. 1 start down due to packaging.</t>
+          <t>[This review was collected as part of a promotion.] The 39 ounce size is great for travel or to fill up to take to the laundry mat. I usually use laundry pods and this is also easy to use. If I want to clean the cap - I just throw it in with the laundry. I like knowing that this will clean my clothes and not hurt my sons sensitive eczema skin.</t>
         </is>
       </c>
       <c r="F163" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G163" t="b">
         <v>1</v>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J163" t="n">
         <v>1</v>
       </c>
       <c r="K163" t="n">
         <v>0</v>
       </c>
       <c r="L163" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M163" t="inlineStr"/>
       <c r="N163" t="inlineStr"/>
       <c r="O163" t="inlineStr"/>
       <c r="P163" t="n">
         <v>0</v>
       </c>
       <c r="Q163" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Dav F.</t>
+          <t>Samantha7</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 4, 2020</t>
+          <t>2 February, 2026</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>I'm. Sorry, I'll find another source.</t>
+          <t>Tide Free and Clear</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>3rd review, i got a replacement for my 2nd order and they were great and helpful about it. However, I am sorry to report that even though they smell a lot better than the rotten burned plastic, I believe the storage facility has a bad batch. Some of the orders are good and some are not. I can not buy from these people anymore. I can't keep sending back bad products because they can't make sure their product is good. Star's for contact but can't give a high rating.
-[...1 lines deleted...]
-2nd review, I bought 2 bottles because the 1st was so great and they came in. I finally got to open them and the body wash smells like moldy burned plastic and mixed with something else 🤮. It is like when you get a sample and the real stuff is not as good. The second bottle makes us feel uncomfortable and tingling but not in a good way. It does NOT make me feel good and clean. It does not lather even using 10 pumps.</t>
+          <t>Tide Free and Clear[This review was collected as part of a promotion.] I love tide and I love they came out with a cleaner version. I like to use this for my baby and 2yr olds clothes since it’s fragrance free.</t>
         </is>
       </c>
       <c r="F164" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G164" t="b">
         <v>1</v>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J164" t="n">
-        <v>-0.7691</v>
+        <v>1</v>
       </c>
       <c r="K164" t="n">
-        <v>-0.4962</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L164" t="inlineStr"/>
+      <c r="M164" t="inlineStr"/>
       <c r="N164" t="inlineStr"/>
       <c r="O164" t="inlineStr"/>
       <c r="P164" t="n">
         <v>0</v>
       </c>
       <c r="Q164" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>DBarnmyer</t>
+          <t>Alexx1</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 19, 2020</t>
+          <t>2 February, 2026</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Tea Tree isn’t supposed to smell horribly moldy!</t>
+          <t>Really enjoyed it</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>I have had this exact soap before, about a year ago. However, the scent, last time may have smelled a bit unpleasant, this time the product smells moldy! Really gag worthy. After washing your hands, you feel like you need to re-wash your hands!</t>
+          <t>Really enjoyed it[This review was collected as part of a promotion.] Overall a good product, I do miss the scent of my normal detergent a bit but it’s nice to have less chemicals involved. It’s a pretty good buy.</t>
         </is>
       </c>
       <c r="F165" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G165" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J165" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0.3514</v>
+      </c>
+      <c r="K165" t="inlineStr"/>
+      <c r="L165" t="inlineStr"/>
+      <c r="M165" t="inlineStr"/>
       <c r="N165" t="inlineStr"/>
       <c r="O165" t="inlineStr"/>
       <c r="P165" t="n">
         <v>0</v>
       </c>
       <c r="Q165" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Anna</t>
+          <t>Megumi9</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 5, 2020</t>
+          <t>2 February, 2026</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>stinks</t>
+          <t>Great for my sensitive skin</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>i tried this product. it doesn't smell very minty. it smells like the woods when i was kid in summer ,very earthy, mossy. moldy.
-i see no moisterizing effect. using it but buying something else that i had tried first.</t>
+          <t>Great for my sensitive skin[This review was collected as part of a promotion.] I really enjoyed using this fragrance free detergent from Tide. It was still able to clean my clothes without the added fragrance. My skin would sometimes itch when I use a scented detergent.</t>
         </is>
       </c>
       <c r="F166" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G166" t="b">
         <v>0</v>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J166" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K166" t="inlineStr"/>
       <c r="L166" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M166" t="inlineStr"/>
       <c r="N166" t="inlineStr"/>
       <c r="O166" t="inlineStr"/>
       <c r="P166" t="n">
         <v>0</v>
       </c>
       <c r="Q166" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Steven M.</t>
+          <t>Marisol6</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 20, 2022</t>
+          <t>31 January, 2026</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Smells nothing like Eucalyptus.</t>
+          <t>Amazing for sensitive skin!</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>It smells like moldy dirt, no joke.</t>
+          <t>[This review was collected as part of a promotion.] I have suffered with sensitive for a long time, generally I just dealt with the skin issues from regular laundry detergent.. but I don’t have to suffer anymore! This laundry detergent is a must have if you have sensitive skin like mine, no more skin irritation, no more rashes, no more sensitivies!</t>
         </is>
       </c>
       <c r="F167" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G167" t="b">
         <v>0</v>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>disgust</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J167" t="n">
         <v>-1</v>
       </c>
       <c r="K167" t="inlineStr"/>
-      <c r="L167" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L167" t="inlineStr"/>
+      <c r="M167" t="inlineStr"/>
       <c r="N167" t="inlineStr"/>
       <c r="O167" t="inlineStr"/>
       <c r="P167" t="n">
         <v>0</v>
       </c>
       <c r="Q167" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Manuela Doreza</t>
+          <t>Shyshy5</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 20, 2019</t>
+          <t>31 January, 2026</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>This shipment has something terribly wrong, smells moldy and it's opaque.</t>
+          <t>Clean</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>I bought this product a few months ago and it was clear and smelled nice. But this order is opaque and not clear and mild like the previous ones I ordered. This smells moldy.</t>
+          <t>Clean[This review was collected as part of a promotion.] This detergent left my clothes fresh and clean without leaving a strong headache causing scent. Worked extremely well and didn’t cause any weird spots on my clothes or anything out of the ordinary!</t>
         </is>
       </c>
       <c r="F168" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G168" t="b">
         <v>1</v>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J168" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K168" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L168" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M168" t="inlineStr"/>
       <c r="N168" t="inlineStr"/>
       <c r="O168" t="inlineStr"/>
       <c r="P168" t="n">
         <v>0</v>
       </c>
       <c r="Q168" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Patrick A. Armstrong</t>
+          <t>Lainydoll6</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 16, 2022</t>
+          <t>31 January, 2026</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>If you like to smell like moldy shoe, this is for you</t>
+          <t>Consistent and Quality Tide Detergent</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Stinks. An awful smell. Can't imagine anyone wanting to smell like a mold shoe.</t>
+          <t>Consistent and Quality Tide Detergent[This review was collected as part of a promotion.] I have been a customer of Tide laundry products for most of my life and they have always performed very well. I am also a person with super sensitive skin and eczema and Tide Free and General detergent never breaks my skin out. I would purchase this product over and over again!</t>
         </is>
       </c>
       <c r="F169" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G169" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J169" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K169" t="inlineStr"/>
       <c r="L169" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M169" t="inlineStr"/>
       <c r="N169" t="inlineStr"/>
       <c r="O169" t="inlineStr"/>
       <c r="P169" t="n">
         <v>0</v>
       </c>
       <c r="Q169" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>John Werba</t>
+          <t>KJM209</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 11, 2022</t>
+          <t>31 January, 2026</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Smells like a moldy basement do not buy!</t>
+          <t>Efficient and doesn’t leave stains</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Moldy basement smell. Nasty</t>
+          <t>Efficient and doesn’t leave stains[This review was collected as part of a promotion.] This is a great, gentle detergent. It doesn't leave residue or stains on clothes, and cleans them efficiently. They feel and smell clean without being overly fragranced. I would definitely recommend for a gentle detergent.</t>
         </is>
       </c>
       <c r="F170" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G170" t="b">
         <v>1</v>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>disgust</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J170" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K170" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L170" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M170" t="inlineStr"/>
       <c r="N170" t="inlineStr"/>
       <c r="O170" t="inlineStr"/>
       <c r="P170" t="n">
         <v>0</v>
       </c>
       <c r="Q170" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>David OConnor</t>
+          <t>nataliiak13_7853</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 24, 2022</t>
+          <t>30 January, 2026</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Terrible smell, Smell moldy</t>
+          <t>Great detergent.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Terrible smell, Smell moldy</t>
+          <t>Great detergent.Great product. Love Tide. Very gentle with clothes. My clothes clean and smell so fresh. Good concentration of detergent clean my clothes very well. Recommended!!!</t>
         </is>
       </c>
       <c r="F171" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G171" t="b">
         <v>1</v>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>anger</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J171" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K171" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L171" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M171" t="inlineStr"/>
       <c r="N171" t="inlineStr"/>
       <c r="O171" t="inlineStr"/>
       <c r="P171" t="n">
         <v>0</v>
       </c>
       <c r="Q171" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Michael</t>
+          <t>Dano984</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 5, 2022</t>
+          <t>30 January, 2026</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Natural but Pungent Scent</t>
+          <t>I tried out the product to see if it as</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>For context for this review I have used Dr. Bronners Peppermint soap for the past 10 years as a bodywash and have been very happy but decided to experiment with other body washes just to see if I've been missing out on anything. Scent has my main priority in testing new products, and I do not care about how they make my skin feel provided that they clean it.
-[...1 lines deleted...]
-However the that it came in was nothing like what was displayed in the photos -- not transparent, no push lid, and for that deceptive marketing, I am very upset as a consumer and remove a star.</t>
+          <t>I tried out the product to see if it as[This review was collected as part of a promotion.] Product was very good Rio sent finally found a product that my wife could use and not worry about all the allergies and everything else that go along with it Thank you so much for letting me try this product</t>
         </is>
       </c>
       <c r="F172" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G172" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J172" t="n">
-        <v>-0.7565</v>
-[...18 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K172" t="inlineStr"/>
+      <c r="L172" t="inlineStr"/>
+      <c r="M172" t="inlineStr"/>
+      <c r="N172" t="inlineStr"/>
       <c r="O172" t="inlineStr"/>
       <c r="P172" t="n">
         <v>0</v>
       </c>
       <c r="Q172" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Peaches</t>
+          <t>chris10299</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 4, 2025</t>
+          <t>30 January, 2026</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>I didn’t find it anything special, not necessarily worth the money</t>
+          <t>works great</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>I was not impressed with this at all. It didn’t feel like anything special. I never could get the pump to work, so I have to find another bottle to pour it into or constantly take off the pump and squeeze it into my hand from the bottle (which is what I’m currently doing). I should’ve sent it back, but I didn’t need it right away and by the time I opened it, I was past the return window. Anyway, I just didn’t think it was worth the money.</t>
+          <t>works great[This review was collected as part of a promotion.] Works great for my two with sensitive skin. We love using tide and it has no irritation and it washes clothes perfectly. No complaints here.</t>
         </is>
       </c>
       <c r="F173" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G173" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J173" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K173" t="inlineStr"/>
+      <c r="L173" t="inlineStr"/>
+      <c r="M173" t="inlineStr"/>
       <c r="N173" t="inlineStr"/>
       <c r="O173" t="inlineStr"/>
       <c r="P173" t="n">
         <v>0</v>
       </c>
       <c r="Q173" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>GabrielWayneL</t>
+          <t>Jayyy4</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 27, 2025</t>
+          <t>29 January, 2026</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Deceptive Image</t>
+          <t>Does its job</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Text in image says 16oz. That bottle depicted is a 32oz image. The product you will receive is 16oz and is half the bottle size depicted. You will receive what you paid for but do not be deceived by the image.</t>
+          <t>Does its job[This review was collected as part of a promotion.] It works as intended! Clothes seem nice, soft and fresh. I don’t notice any scent on my clothes and haven’t had any skin sensitivity to the detergent. I would definitely recommend!</t>
         </is>
       </c>
       <c r="F174" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G174" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J174" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K174" t="inlineStr"/>
       <c r="L174" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M174" t="inlineStr"/>
       <c r="N174" t="inlineStr"/>
       <c r="O174" t="inlineStr"/>
       <c r="P174" t="n">
         <v>0</v>
       </c>
       <c r="Q174" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Jon Brown</t>
+          <t>PurpleGrapes7</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 10, 2025</t>
+          <t>29 January, 2026</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Good product, ridiculously long delivery time</t>
+          <t>Good detergent for sensitive skin</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>My wife loves this soap. The only problem is, it was supposed to be delivered in seven days. On day eight I checked the status and the new estimated delivery date was a month later.. we didn’t receive any notice this was going to be delayed, and I don’t understand why it would be delayed. We ordered another bottle from Walmart and received it three days later. Still waiting for this one to arrive. Looks like they’re now saying May 2 is the estimated delivery date. That’s almost 4 weeks from now. I’m not pleased.</t>
+          <t>Good detergent for sensitive skin[This review was collected as part of a promotion.] Great detergent for people with sensitive skin or eczema. Gentle and free of irritating dyes and chemicals. Cleans clothes well too and doesn’t ruin them. Overall solid detergent and .</t>
         </is>
       </c>
       <c r="F175" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G175" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J175" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K175" t="inlineStr"/>
+      <c r="L175" t="inlineStr"/>
+      <c r="M175" t="inlineStr"/>
       <c r="N175" t="inlineStr"/>
       <c r="O175" t="inlineStr"/>
       <c r="P175" t="n">
         <v>0</v>
       </c>
       <c r="Q175" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Sheila</t>
+          <t>alex16</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 9, 2025</t>
+          <t>29 January, 2026</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Not A Quality Review</t>
+          <t>this product is great</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>First off the bottle is different from picture. 2nd. Issue is the pump wasn't attached. The bottle looks as if its been used. So, I assume it looks used do to having to put the pump in. Nope, the pump being inserted wasn't the issue. They just doesn't fill the bottle up like they SHOULD...
-I'LL be back in 2 weeks with an update on Quality.</t>
+          <t>this product is great[This review was collected as part of a promotion.] I love this product, I am able to put some in my wash and it goes a long way. I like how it has no fragrance and its gentle and it does not make my clothes itch which sometimes can be an issue.</t>
         </is>
       </c>
       <c r="F176" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G176" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>appreciation</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J176" t="n">
-        <v>0.96</v>
-[...18 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K176" t="inlineStr"/>
+      <c r="L176" t="inlineStr"/>
+      <c r="M176" t="inlineStr"/>
+      <c r="N176" t="inlineStr"/>
       <c r="O176" t="inlineStr"/>
       <c r="P176" t="n">
         <v>0</v>
       </c>
       <c r="Q176" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Levi B.</t>
+          <t>Mike52910</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 15, 2020</t>
+          <t>29 January, 2026</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Honest Review Here - I'm on my 4th bottle</t>
+          <t>Great for sensitive skin</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>I n e v e r order something consistently from amazon. Usually I think something is "nice, but not what I wanted." This will be my fourth bottle ordered of the tea tree body wash.
-[...4 lines deleted...]
-I love this product! It deserves a high rating. No product is perfect, but this one has been incredibly helpful. Thank you!</t>
+          <t>Great for sensitive skin[This review was collected as part of a promotion.] Great detergent for people with sensitive skin like myself. Very easy to use and not really any scent. Makes my clothes clean.</t>
         </is>
       </c>
       <c r="F177" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G177" t="b">
         <v>1</v>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J177" t="n">
-        <v>-0.8366</v>
+        <v>1</v>
       </c>
       <c r="K177" t="n">
-        <v>-0.1667</v>
+        <v>0</v>
       </c>
       <c r="L177" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M177" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M177" t="inlineStr"/>
       <c r="N177" t="inlineStr"/>
       <c r="O177" t="inlineStr"/>
       <c r="P177" t="n">
         <v>0</v>
       </c>
       <c r="Q177" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>John D. Barnes</t>
+          <t>RinaJule3</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 8, 2019</t>
+          <t>29 January, 2026</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Marvelous idea, but for a more seriously potent curing, what are the options?</t>
+          <t>Lovely!</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>I started to use the soap right away,...because I caught some ferocious kind of fungus that seemed like like a rotten cade of athletes foot for 8 yrs. And nothing I tried for athletes foot would actually cure it, just kept the itch down....but recently having been some kind of 8-9 yr. Type fungus,...it has been keeping me up all night by giving me the itchy feet,(around the tops of feet and the toes), and always wears of around 4-4:30 am and started around 10:30pm which leaves me only 3 hrs. Per night to sleep...which just didn't work for me...so I was told by a roommate that she was prescribed this tea tree anti fungal and athletes foot thing,...that supposedly worked for a few friends of hers, and being of last practical option for her in attempt of curing her long term rash as well. So, desperate, I gave it a try, and bingo!! A perfect nights sleep yet again !! I'm going to marry this bottle until dead and once totally absorbed, I want the stronger version if available...4 stars cuz although it worked first few times, ...I'm left to feel that it isn't strong enough to cure my condition, but instead greatly relieves it and if used daily, keeps it under control...</t>
+          <t>Lovely![This review was collected as part of a promotion.] This is a wonderful way to clean my clothes without the worry of flaring up my eczema. I know that tide will do the job of getting my clothes clean but now I have a new found trust for them!</t>
         </is>
       </c>
       <c r="F178" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G178" t="b">
         <v>1</v>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J178" t="n">
-        <v>-0.7947</v>
+        <v>-0.2607</v>
       </c>
       <c r="K178" t="n">
-        <v>-1</v>
+        <v>-0.5634</v>
       </c>
       <c r="L178" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M178" t="inlineStr"/>
       <c r="N178" t="inlineStr"/>
       <c r="O178" t="inlineStr"/>
       <c r="P178" t="n">
         <v>0</v>
       </c>
       <c r="Q178" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Julie</t>
+          <t>ahall93116</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 15, 2023</t>
+          <t>29 January, 2026</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>It works great!</t>
+          <t>Gentle, sensitive, clean.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>I’ve had an itchy back, particularly the left upper back for 1.5 years. Before this, I’ve never had an itchy back. Weird. Tried exfoliating, numerous other soaps with tea tree oil and moisturizers for sensitive skin. I also shower with hot a$$ water, which dries my skin out too. I decided to give this body wash a try …I was skeptical. Let me tell ya people, this stopped the back itch upon first use. I was like holy sheeze balls! It works! I even noticed the skin on my feet got smoother, less scaly, flaky, after the second use. So even though the bottle isn’t as pictured and is hard to squeeze the thick gel out, I’m switching to this soap. I actually can tolerate the strong tea tree smell because there’s mint to make it better. I’m into it! I think you should try it if you can handle strong tea tree oil aroma to kick the skin itch.
-At a later date I reordered this item and the packaging was different (clear green bottles) but came with pumps that don’t work. Bummer.</t>
+          <t>[This review was collected as part of a promotion.] This laundry detergent was fantastic for me and my family, I have two kids under the age of five so I always have to be looking out for what could irritate their skin. This definitely was a home run pick and not only was it good for their skin, but the clothes smelled better than before, and they came out even cleaner them before, I would highly recommend.</t>
         </is>
       </c>
       <c r="F179" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G179" t="b">
         <v>1</v>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J179" t="n">
-        <v>-1</v>
+        <v>-0.5041</v>
       </c>
       <c r="K179" t="n">
-        <v>-0.6667</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L179" t="inlineStr"/>
+      <c r="M179" t="inlineStr"/>
       <c r="N179" t="inlineStr"/>
       <c r="O179" t="inlineStr"/>
       <c r="P179" t="n">
         <v>0</v>
       </c>
       <c r="Q179" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Crystal Hogan</t>
+          <t>Nissan2</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 7, 2025</t>
+          <t>28 January, 2026</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Body wash</t>
+          <t>Likely buy</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>The bottle is not what the picture is way smaller I am somewhat disappointed but it's ok</t>
+          <t>Likely buy[This review was collected as part of a promotion.] I like this product. I wanted a detergent that didn't have a scent in some of my clothes and this did the job. I will use it often in some loads of my clothes. I received this as a sample from Hometesterclub.com to review.</t>
         </is>
       </c>
       <c r="F180" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G180" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J180" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K180" t="inlineStr"/>
       <c r="L180" t="inlineStr"/>
-      <c r="M180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M180" t="inlineStr"/>
       <c r="N180" t="inlineStr"/>
       <c r="O180" t="inlineStr"/>
       <c r="P180" t="n">
         <v>0</v>
       </c>
       <c r="Q180" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Janet Drew</t>
+          <t>Jcrex945</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 6, 2025</t>
+          <t>28 January, 2026</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Just soap</t>
+          <t>Works great, and doesn’t irritate</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>I have ordered alot before the bottle changed. Loved it. Minty and foamy. Now nothing. No refreshing feeling. Just soap. To save it I'm adding my own tea tree and mint oil.</t>
+          <t>Works great, and doesn’t irritate[This review was collected as part of a promotion.] Tide free &amp; gentle works great. It cleans clothes &amp; linens very well and without irritation. My husband has eczema and this did not bother him. I wish it came in a powder version to reduce plastic waste, but otherwise very happy with it!</t>
         </is>
       </c>
       <c r="F181" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G181" t="b">
         <v>1</v>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J181" t="n">
-        <v>1</v>
+        <v>-0.0881</v>
       </c>
       <c r="K181" t="n">
-        <v>0</v>
-[...6 lines deleted...]
-      </c>
+        <v>-0.7079</v>
+      </c>
+      <c r="L181" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M181" t="inlineStr"/>
       <c r="N181" t="inlineStr"/>
       <c r="O181" t="inlineStr"/>
       <c r="P181" t="n">
         <v>0</v>
       </c>
       <c r="Q181" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>freedom reader</t>
+          <t>Natasha8</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 26, 2025</t>
+          <t>28 January, 2026</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Even more useless than Dr. Bronner's</t>
+          <t>Amazing!</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>The good:
-[...5 lines deleted...]
-- the pump--the dimwit who suggested this in whatever meeting should be tied to an Aeron chair and kneecapped in front of his/her coworkers. The thickness of the product, bottle shape, and soapy/wet environment virtually guarantees a frustration-filled shower at very best. They should have used one of those rocking cap lids and textured the bottle to support squeezing out the gel instead (well, maybe once they hit upon an effective formula for this stuff, for which I won't hold my breath).</t>
+          <t>Amazing![This review was collected as part of a promotion.] Amazing! Hands down my favorite ever! Free on scents and bad things! Gentle on my delicates!! This was an amazing experience! It got out the touch stains! Yes I would absolutely recommend this!!</t>
         </is>
       </c>
       <c r="F182" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G182" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J182" t="n">
-        <v>-0.7448</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K182" t="inlineStr"/>
+      <c r="L182" t="inlineStr"/>
+      <c r="M182" t="inlineStr"/>
       <c r="N182" t="inlineStr"/>
       <c r="O182" t="inlineStr"/>
       <c r="P182" t="n">
         <v>0</v>
       </c>
       <c r="Q182" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Lilia Rodriguez</t>
+          <t>GabyA7</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 5, 2026</t>
+          <t>28 January, 2026</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>I can’t make it work and my arthritis doesn’t help. 😞</t>
+          <t>Smooth skin, washed clothes</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>I’m having a hard time opening the bottle and inserting the pump.</t>
+          <t>Smooth skin, washed clothes[This review was collected as part of a promotion.] This detergent has changed my life! It is so much less of a hassle to find reliable detergent now! It is perfect for my skin and my clothes and I think this is a must try for everyone!</t>
         </is>
       </c>
       <c r="F183" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G183" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J183" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K183" t="inlineStr"/>
       <c r="L183" t="inlineStr"/>
-      <c r="M183" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M183" t="inlineStr"/>
       <c r="N183" t="inlineStr"/>
       <c r="O183" t="inlineStr"/>
       <c r="P183" t="n">
         <v>0</v>
       </c>
       <c r="Q183" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>A Little Loose for Compression Shirt</t>
+          <t>Tracyk1</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 4, 2024</t>
+          <t>27 January, 2026</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Good Stuff but give me back the Squeeze out Cap !!!</t>
+          <t>Tide Free and Gentle</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Great stuff for sensitive skin. However, I prefer the cap for squeezing out the amount of body gel on my washcloth. It may use more but it is more convenient in the shower. The pump cap just does not allow me to get what I want on a washcloth in the shower. Plus, it is very difficult to pump when the bottle gets low on gel.
-Give me the option for either or send both with shipments.</t>
+          <t>Tide Free and Gentle[This review was collected as part of a promotion.] Tide Free and Gentle made my laundry feel soft and fresh. The scent is light and pleasurable, not too strong! I would highly recommend this product even if you have sensitive skin!</t>
         </is>
       </c>
       <c r="F184" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G184" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J184" t="n">
-        <v>-0.8556</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K184" t="inlineStr"/>
       <c r="L184" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M184" t="inlineStr"/>
       <c r="N184" t="inlineStr"/>
       <c r="O184" t="inlineStr"/>
       <c r="P184" t="n">
         <v>0</v>
       </c>
       <c r="Q184" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Blairg2</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 29, 2023</t>
+          <t>27 January, 2026</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Love the idea but not the product</t>
+          <t>Clean n fresh</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Texture - 3/5 thicker than usual body wash, but doesn't spread as well.
-[...5 lines deleted...]
-Do not buy if you are looking for a minty, tea tree, or fresh scent coming out of the shower. Id only recommend this for someone looking for an all natural body wash (who can't find an alternative option).</t>
+          <t>Clean n fresh[This review was collected as part of a promotion.] This detergent is fantastic! It doesn’t have a fragrance which is great for me and my family since we don’t like fragrance. It cleans the clothes well and they smell fresh still ! Easy to use.</t>
         </is>
       </c>
       <c r="F185" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G185" t="b">
         <v>1</v>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J185" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K185" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L185" t="inlineStr">
         <is>
-          <t>aesthetics_branding</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M185" t="inlineStr"/>
       <c r="N185" t="inlineStr"/>
       <c r="O185" t="inlineStr"/>
       <c r="P185" t="n">
         <v>0</v>
       </c>
       <c r="Q185" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Al</t>
+          <t>Gchan88</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 2, 2020</t>
+          <t>27 January, 2026</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>lacks lather but still a good body wash</t>
+          <t>Sensitive skin approved!</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>This is a very mild body wash. My skin is not left dry. I figured it would be somewhat strong in terms of the aroma but it's actually a bit mild. It smells like mint chewing gum. Pleasant scent. I like that the ingredients are all natural. Price is a little high for my taste but this is a really good body wash. It cleans well and doesn't leave any film on my skin. My only complaint and it's a small one. The lather is lacking in, well lather. This body wash doesn't create a rich lather and I do prefer body washes that have a rich lather. If you're looking for something free of harsh chemicals, artificial ingredients, sulfates, parabens, etc. I would recommend this product. After using this more I need to say the lather is actually decent. For some reason the first few times it had a weak lather. I probably should have shaked the bottle. All in all, still a very good body wash.</t>
+          <t>[This review was collected as part of a promotion.] As someone with sensitive skin, I was looking forward to testing this laundry product. It cleans clothes very well without the traces of heavy fragrances or harsh dyes. Did not have any skin irritation after using it. Highly recommend this to people with sensitive skin and/or allergies.</t>
         </is>
       </c>
       <c r="F186" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G186" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J186" t="n">
-        <v>-0.6823</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K186" t="inlineStr"/>
       <c r="L186" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M186" t="inlineStr"/>
       <c r="N186" t="inlineStr"/>
       <c r="O186" t="inlineStr"/>
       <c r="P186" t="n">
         <v>0</v>
       </c>
       <c r="Q186" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>B4E1</t>
+          <t>Piepie0510</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 12, 2020</t>
+          <t>27 January, 2026</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Very pleasant scent but not overpowering</t>
+          <t>Trustworthy Tide clean without the scent</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Only used this a few times so I will update if anything changes with prolonged use. This has a really nice tea tree oil and peppermint scent to it but isn't overpowering. By the time you step out of the shower you can barely smell it anymore. The bodywash itself is a little bit tingly, probably from the peppermint. Your mileage may vary with that part. Seems to get you clean.
-[...1 lines deleted...]
-Great product and I'll definitely buy at least one more bottle before trying another brand.</t>
+          <t>Trustworthy Tide clean without the scent[This review was collected as part of a promotion.] I’m a loyal tide customer and this free and gentle option is great for anyone who is allergic to fragrance or has sensitive skin. This still removed stains and kept my clothes nice and clean even without the dye and added fragrance. Love this stuff!</t>
         </is>
       </c>
       <c r="F187" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G187" t="b">
         <v>1</v>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J187" t="n">
-        <v>-0.3308</v>
+        <v>1</v>
       </c>
       <c r="K187" t="n">
-        <v>0.25</v>
+        <v>0</v>
       </c>
       <c r="L187" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M187" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M187" t="inlineStr"/>
       <c r="N187" t="inlineStr"/>
       <c r="O187" t="inlineStr"/>
       <c r="P187" t="n">
         <v>0</v>
       </c>
       <c r="Q187" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Dominic Garcia</t>
+          <t>Swirls9</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 17, 2022</t>
+          <t>26 January, 2026</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Awesome smell, great for eczema</t>
+          <t>Tide Free &amp; Gentle Liquid Detergent</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>All in all I love the soap, hence the 5 stars. The smell is awesome, a bit of a tingle. I feel it helps with my eczema. There are a lot of soaps that irritate my skin, make me break out or dry out. This does neither, I use lotion, like a sane person, to ensure I have wonderfully moist skin.
-[...5 lines deleted...]
-Look good, feel good, seek discomfort.</t>
+          <t>Tide Free &amp; Gentle Liquid Detergent[This review was collected as part of a promotion.] I usually purchase the regular tide but wanted to try another kind of tide. This tide is truly gently, on my clothes and my skin. It made my clothes feel soft to touch. It does the same job as the regular tide but gentler.</t>
         </is>
       </c>
       <c r="F188" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G188" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J188" t="n">
-        <v>-0.2378</v>
-[...13 lines deleted...]
-      </c>
+        <v>-1</v>
+      </c>
+      <c r="K188" t="inlineStr"/>
+      <c r="L188" t="inlineStr"/>
+      <c r="M188" t="inlineStr"/>
       <c r="N188" t="inlineStr"/>
       <c r="O188" t="inlineStr"/>
       <c r="P188" t="n">
         <v>0</v>
       </c>
       <c r="Q188" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Tosha A.</t>
+          <t>AliciaNC8</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 27, 2025</t>
+          <t>26 January, 2026</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>The size of the bottle</t>
+          <t>Great</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>The bottle is ALOT smaller than pictured but it is 16 oz which is IMO misleading. It does smell good like the ocean. Felt very clean after 1 use.</t>
+          <t>Great[This review was collected as part of a promotion.] We have sensitive skin in my household. I love that this detergent was able to thoroughly clean, clothes, towel, and bedding. There is so fragrance or dye. No one in my family has had an skin reactions since using this product.</t>
         </is>
       </c>
       <c r="F189" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G189" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J189" t="n">
-        <v>-0.5393</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K189" t="inlineStr"/>
       <c r="L189" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M189" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M189" t="inlineStr"/>
       <c r="N189" t="inlineStr"/>
       <c r="O189" t="inlineStr"/>
       <c r="P189" t="n">
         <v>0</v>
       </c>
       <c r="Q189" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>jimmy</t>
+          <t>lori4726510</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 16, 2024</t>
+          <t>26 January, 2026</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>great body wash, but the pump needs a better design</t>
+          <t>Tide Free &amp; Gentle</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>This tea tree body wash has been a game changer for my sensitive skin. It hydrates wonderfully and leaves a lasting fresh scent after each shower, making it a delight to use. The body wash formula itself is gentle and effective, which is a major plus for anyone with skin sensitivities.
-However, the bottle's pump design significantly detracts from the experience. It's incredibly hard to push down, and it takes too long to return to its original position, making it quite a hassle, especially when the bottle is low on gel. This issue becomes more pronounced over time, requiring more effort to get the necessary amount of body wash. While the product inside is excellent, the pump mechanism needs a serious redesign for better functionality.</t>
+          <t>Tide Free &amp; Gentle[This review was collected as part of a promotion.] I am very pleased with the results of Tide Free &amp; Gentle. My laundry came out brighter and fluffier than I expected. While it didn't get out the entire set in grass stain, it did fade it. Overall, I am very pleased.</t>
         </is>
       </c>
       <c r="F190" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G190" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J190" t="n">
-        <v>-0.6592</v>
-[...13 lines deleted...]
-      </c>
+        <v>0.1962</v>
+      </c>
+      <c r="K190" t="inlineStr"/>
+      <c r="L190" t="inlineStr"/>
+      <c r="M190" t="inlineStr"/>
       <c r="N190" t="inlineStr"/>
       <c r="O190" t="inlineStr"/>
       <c r="P190" t="n">
         <v>0</v>
       </c>
       <c r="Q190" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Corey</t>
+          <t>Netegories7</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 6, 2025</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Non functioning bottles</t>
+          <t>What a Great Product</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>I bought two bottles of this because my other body wash was out of stock. The lids were on tight so it leaked all inside the plastic it was wrapped in. Second both of the pumps on the bottle were non functioning. Third they use the smallest most obscure mouth on their bottles so I haven’t been able to snag a squeeze top of any other body wash or shampoo in the house… not impressed and I haven’t even used it yet</t>
+          <t>[This review was collected as part of a promotion.] This is a good laundry detergent. Clean and fragrance free. Cleans Clothes and bedding well. You do not need a lot for a normal load. Clothes and bedding smell very clean. Gets clothes clean even in cold water. It does not have a bad smell. Great Product that removes stains and it dissolves great.</t>
         </is>
       </c>
       <c r="F191" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G191" t="b">
         <v>1</v>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J191" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K191" t="n">
-        <v>-0.25</v>
+        <v>0</v>
       </c>
       <c r="L191" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M191" t="inlineStr"/>
       <c r="N191" t="inlineStr"/>
       <c r="O191" t="inlineStr"/>
       <c r="P191" t="n">
         <v>0</v>
       </c>
       <c r="Q191" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>gary</t>
+          <t>Byron9</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 14, 2022</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Excellent Product</t>
+          <t>Fresh &amp; Clean Powerful Detergent</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>For all the ignorant reviewers who do not know what Tee Tree and Eucalyptus oils smell like, buy yourself a couple small 1oz bottles, and stop leaving the uneducated reviews. They both have a scent similar to Turpentine. The reason for using them in this product is not for their wonderful fragrance but for the antibacterial and healing properties of both. I work construction and am required to wear safety gear, hardhats with liners and a lot of other work related items which take a tole on my skin and scalp. This product has cleared most of my skin, scalp and nail problems with the first bottle. I just put some in a washcloth and scrub the effected areas lightly - leave it on for a few minutes and rinse it off. You can decide by using what works best for you. It is working great for me and my second bottle is on the way. if you don't like the Turpentine smell buy a 1oz bottle of your favorite smelling oil and put some in. It's not rocket science it's medicine for your scalp, skin and nails.</t>
+          <t>Fresh &amp; Clean Powerful Detergent[This review was collected as part of a promotion.] This product does exactly what it claims and I would highly recommend to friends, family, and anybody reading this. You really can’t go wrong with this awesome scent free laundry detergent!</t>
         </is>
       </c>
       <c r="F192" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G192" t="b">
         <v>1</v>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J192" t="n">
-        <v>-0.7075</v>
+        <v>0</v>
       </c>
       <c r="K192" t="n">
-        <v>0.2</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L192" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M192" t="inlineStr"/>
       <c r="N192" t="inlineStr"/>
       <c r="O192" t="inlineStr"/>
       <c r="P192" t="n">
         <v>0</v>
       </c>
       <c r="Q192" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Silas Bowman</t>
+          <t>Teezee1</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 13, 2025</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Meh</t>
+          <t>Deep gentle cleansing</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>For the price the bottle is small. The pump is sub par. Also the smell isn’t overpowering, yet in my opinion lacking. I didn’t notice any benefits from using this compared to any other run of the mill bodywash.</t>
+          <t>Deep gentle cleansing[This review was collected as part of a promotion.] This Tide is hypoallergenic and tough on stains. It leaves clothes soft and fresh. It is gentle on skin as it is free of dyes and perfumes. The cap provides easy measuring for the correct size of load. This is the perfect detergent for families with skin sensitivities.</t>
         </is>
       </c>
       <c r="F193" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G193" t="b">
         <v>1</v>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J193" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K193" t="n">
         <v>0</v>
       </c>
-      <c r="L193" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="L193" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M193" t="inlineStr"/>
       <c r="N193" t="inlineStr"/>
       <c r="O193" t="inlineStr"/>
       <c r="P193" t="n">
         <v>0</v>
       </c>
       <c r="Q193" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Ash</t>
+          <t>Jz28261</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 12, 2022</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Refreshing!</t>
+          <t>Wonderful!</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>This body wash smells amazing. It gives you a very refreshing feeling when you use it and makes you "feel" clean. I read other complaints about the bottle dispenser. It comes with a screw cap and a pump. The pump doesn't work the best at times. I've ordered this body wash and emptied the bottle twice. I don't know that I will order again though because the price is a bit steep compared to similar products. For instance, the Native Eucalyptus and Mint body wash is under 10 dollars for 18 ounces and under 15 dollars for 36 ounces. That body wash and others give the same/or similar scent and feeling for considerably less.</t>
+          <t>Wonderful![This review was collected as part of a promotion.] Wonderful detergent!! I really like how it's clear and how clean it gets my clothes. Tide is a staple in my household and I couldn't and wouldn't trust any other brands. It got my clothes clean without bothering my skin!</t>
         </is>
       </c>
       <c r="F194" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G194" t="b">
         <v>1</v>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J194" t="n">
-        <v>-0.4579</v>
+        <v>1</v>
       </c>
       <c r="K194" t="n">
         <v>0</v>
       </c>
       <c r="L194" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M194" t="inlineStr"/>
       <c r="N194" t="inlineStr"/>
       <c r="O194" t="inlineStr"/>
       <c r="P194" t="n">
         <v>0</v>
       </c>
       <c r="Q194" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>CharlieG61</t>
+          <t>BrittF4</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 27, 2023</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>PUMP SIZE.....</t>
+          <t>Great product</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>While the soap is good, the container is a joke if you're handicapped from a stroke such as myself. You have only one usable arm and hand. And for as THICK AND HEAVY the liquid, trying to handle the bottle and operating the pump WITH TOO NARROW A PICKUP TUBE to apply the soap to a washcloth just doesn't work. A normal flip top cap would be more appropriate.</t>
+          <t>Great product[This review was collected as part of a promotion.] I feel comfortable doing my family's laundry with this product. It leaves my clothes fresh and clean with a good label. I would buy it again!</t>
         </is>
       </c>
       <c r="F195" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G195" t="b">
         <v>1</v>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J195" t="n">
-        <v>-0.6512</v>
+        <v>1</v>
       </c>
       <c r="K195" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L195" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M195" t="inlineStr"/>
       <c r="N195" t="inlineStr"/>
       <c r="O195" t="inlineStr"/>
       <c r="P195" t="n">
         <v>0</v>
       </c>
       <c r="Q195" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Deborah B.</t>
+          <t>Judith</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 16, 2025</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Product is good enough, 1st use. My complaint is with the packaging. The pump to get product out of bottle was broken, even though it had a cellophane seal over the bottle. No pump to use properly.😩</t>
+          <t>1 reply from Tide team - 2 months agoHello Judith. We hope you're doing great. We are very sorry to hear that you didn't received you Tide product in your order, we understand how frustrating this can be. You can contact Target at 1-800-440-0680 so they can properly assist you.</t>
         </is>
       </c>
       <c r="F196" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G196" t="b">
         <v>1</v>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J196" t="n">
-        <v>-0.8416</v>
+        <v>-0.1667</v>
       </c>
       <c r="K196" t="n">
         <v>-1</v>
       </c>
-      <c r="L196" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L196" t="inlineStr"/>
+      <c r="M196" t="inlineStr"/>
       <c r="N196" t="inlineStr"/>
       <c r="O196" t="inlineStr"/>
       <c r="P196" t="n">
         <v>0</v>
       </c>
       <c r="Q196" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>FLAnTexas</t>
+          <t>Sydney2</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 5, 2022</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Looks are deceiving!</t>
+          <t>Fantastic!</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>I really liked this soap and it actually works well for me. Unfortunately, as of today, I will no longer buy or order it. I didn't remember that I told myself after my last purchase that I wasn't ordering this any more, and upon it's receipt today I quickly remembered why. My issue is they have a 32oz bottle pictured and if you're not paying much attention, you don't realize you're only getting the 16oz bottle for that price.
-[...3 lines deleted...]
-The fact that I'm actually buying 2 soaps to compensate for one/spending an additional $12 for Dove defeats the purpose. Needless to say, these issues (although small to some), are a downside for me as to why I'm switching.</t>
+          <t>Fantastic![This review was collected as part of a promotion.] Some scentless laundry detergents don’t do anything it seems like but this one does. I could definitely tell a difference, my clothes were clean and I could tell a difference in the scent. I looooove it! It’s also very gentle which is great</t>
         </is>
       </c>
       <c r="F197" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G197" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J197" t="n">
-        <v>-0.7393</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.2727</v>
+      </c>
+      <c r="K197" t="inlineStr"/>
       <c r="L197" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M197" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M197" t="inlineStr"/>
       <c r="N197" t="inlineStr"/>
       <c r="O197" t="inlineStr"/>
       <c r="P197" t="n">
         <v>0</v>
       </c>
       <c r="Q197" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Gil</t>
+          <t>Target Mom Life</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 29, 2024</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
-          <t>I’ve bought this before, when the bottle was a solid color with a white cap that you could pop open. Now the bottle is “clear” with a black screw-on cap. There seems to be a change in formula; the scent is less minty and smells much more “herbal.” There’s also less of the cooling effect that the previous formula had, and is very faint now. The amount of lather for the same amount of body wash has decreased too. Wish I still had the old bottle to see the ingredients. Also there’s this plastic plug that was very difficult to pry out.</t>
+          <t>(no review title)When I received this, it was below the fill line. Like maybe it had gotten spilled or something</t>
         </is>
       </c>
       <c r="F198" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G198" t="b">
         <v>1</v>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>frustration</t>
         </is>
       </c>
       <c r="J198" t="n">
         <v>-1</v>
       </c>
       <c r="K198" t="n">
-        <v>-0.25</v>
+        <v>-1</v>
       </c>
       <c r="L198" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M198" t="inlineStr"/>
       <c r="N198" t="inlineStr"/>
       <c r="O198" t="inlineStr"/>
       <c r="P198" t="n">
         <v>0</v>
       </c>
       <c r="Q198" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Angie</t>
+          <t>Catgrandma8089</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 22, 2020</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Buy It!</t>
+          <t>Cleans like normal Tide detergent</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Hands down after a stressful day or week nothing makes me more happy than using this delious product. The fact that its healthy for my skin &amp; works well on my sensitive skin is what I love the most about this product. At first I thought that it was not very lathery but I realised that its b/c its not full of all those unhealthy chemicals that I was used to. I always use it now! I'm almost done with it &amp; will be buying it again!
-[...4 lines deleted...]
-GREAT STUFF I will buy other products from this brand.. .</t>
+          <t>Cleans like normal Tide detergent[This review was collected as part of a promotion.] I found this product to clean my laundry very well. It really has no scent that bothered me. The laundry detergent wasn't too thin or thick. It had a normal viscosity and was completely clear</t>
         </is>
       </c>
       <c r="F199" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G199" t="b">
         <v>1</v>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J199" t="n">
-        <v>-0.1286</v>
+        <v>0</v>
       </c>
       <c r="K199" t="n">
         <v>0</v>
       </c>
       <c r="L199" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M199" t="inlineStr"/>
       <c r="N199" t="inlineStr"/>
       <c r="O199" t="inlineStr"/>
       <c r="P199" t="n">
         <v>0</v>
       </c>
       <c r="Q199" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Kingly2</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 27, 2026</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Beware.</t>
+          <t>Squeaky clean</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>REICED QUICKLY. NOT SURE WHAT THE MAKEUP IS FOR THE PRODUCT. SUPER PLASTICITY GELL AND NOT A VERY GOOD SMELL. WOULD NOT BUY AGAIN. DO NOT RECOMMEND TO OTHERS.</t>
+          <t>Squeaky clean[This review was collected as part of a promotion.] 1st of all no additive smells or scents, clothes come out looking very fresh and clean, its very good at taking removing dirt and grime from clothes, can even go less on the detergent than other brands and still clean just as well</t>
         </is>
       </c>
       <c r="F200" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G200" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J200" t="n">
-        <v>-1</v>
-[...7 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K200" t="n">
+        <v>0</v>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M200" t="inlineStr"/>
       <c r="N200" t="inlineStr"/>
       <c r="O200" t="inlineStr"/>
       <c r="P200" t="n">
         <v>0</v>
       </c>
       <c r="Q200" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>cheezburger101009</t>
+          <t>Missy6</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 22, 2026</t>
+          <t>25 January, 2026</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Stinky</t>
+          <t>Works great</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Doesn’t seem like it actually contains any tea tree oil. No trace of tea tree scent at all. Smells strongly of chemicals, like peppermint and burning plastic.</t>
+          <t>Works great[This review was collected as part of a promotion.] I really liked this liquid detergent. It cleaned everything really well. Everything smelled really nice when I was done. My daughter has sensitive skin and this didn't make her itch or break out. I will definitely be buying this one again and recommend it to others.</t>
         </is>
       </c>
       <c r="F201" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G201" t="b">
         <v>0</v>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J201" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K201" t="inlineStr"/>
-      <c r="L201" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L201" t="inlineStr"/>
+      <c r="M201" t="inlineStr"/>
       <c r="N201" t="inlineStr"/>
       <c r="O201" t="inlineStr"/>
       <c r="P201" t="n">
         <v>0</v>
       </c>
       <c r="Q201" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Travis R.</t>
+          <t>tom773</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 9, 2025</t>
+          <t>24 January, 2026</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Shipping</t>
+          <t>good detergent</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Low stars are strictly because when it came a lot was already spilled in plastic wrap as well as the pump was broken. Lucking have another pump but can't get back all that was wasted. Personally never had a station like this so I know it can be done.</t>
+          <t>good detergent[This review was collected as part of a promotion.] Great detergent! If you have sensitive skin this is a must! Clothes always feel clean, haven’t had any issues! No complaints!</t>
         </is>
       </c>
       <c r="F202" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G202" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J202" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K202" t="inlineStr"/>
       <c r="L202" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M202" t="inlineStr"/>
       <c r="N202" t="inlineStr"/>
       <c r="O202" t="inlineStr"/>
       <c r="P202" t="n">
         <v>0</v>
       </c>
       <c r="Q202" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Dk Design’s</t>
+          <t>Trose9</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 1, 2024</t>
+          <t>24 January, 2026</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Didn't even come with a pump.</t>
+          <t>Fantastic gentle detergent</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>My bottle didn't come with a pump like it's shown in the pictures. The plastic cap on it was broken and in pieces when I recieved it. But overall I like the body wash.</t>
+          <t>Fantastic gentle detergent[This review was collected as part of a promotion.] I use this for my gentle wash clothing and it works great. It doesn’t have a scent but gets rid of other odors without covering them up.</t>
         </is>
       </c>
       <c r="F203" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G203" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J203" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0.2727</v>
+      </c>
+      <c r="K203" t="inlineStr"/>
+      <c r="L203" t="inlineStr"/>
+      <c r="M203" t="inlineStr"/>
       <c r="N203" t="inlineStr"/>
       <c r="O203" t="inlineStr"/>
       <c r="P203" t="n">
         <v>0</v>
       </c>
       <c r="Q203" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>RC</t>
+          <t>Jennie9</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 3, 2024</t>
+          <t>24 January, 2026</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Strips Skin</t>
+          <t>Tide for the WIN</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>It effectively calmed my itching skin for about 2 minutes. This is really drying though. It’s a decent value but Tea tree oil is not the number one ingredient. This is primarily water.
-[...1 lines deleted...]
-Arrived damaged and the body wash was spilled inside the plastic. Very unhappy.</t>
+          <t>Tide for the WIN[This review was collected as part of a promotion.] Absolutely LOVED this product and a noticeable difference in my laundry. This product blows away the competition and the previous to laundry products I have used. I highly recommend this product. You must try it!</t>
         </is>
       </c>
       <c r="F204" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G204" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J204" t="n">
-        <v>-0.8866000000000001</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K204" t="inlineStr"/>
+      <c r="L204" t="inlineStr"/>
+      <c r="M204" t="inlineStr"/>
       <c r="N204" t="inlineStr"/>
       <c r="O204" t="inlineStr"/>
       <c r="P204" t="n">
         <v>0</v>
       </c>
       <c r="Q204" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Donna Thomas</t>
+          <t>Lori101010</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 3, 2025</t>
+          <t>24 January, 2026</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>No pump with product</t>
+          <t>Tide.\nFree and gentle liquid laundry detergent</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Product came damaged. Plastic torn off on priduct. No pump to use this product. False advertising. Bottle in picture makes it look bigger than it is. Not happy with product at all.</t>
+          <t>[This review was collected as part of a promotion.] I really do love this detergent.First of all, the cap is clear and when you pour the detergent in the cap , you can actually see what bar you're at , unlike so many other detergents. My clothes come out so clean and fresh. No perfumes or dyes. I highly recommend this detergent.</t>
         </is>
       </c>
       <c r="F205" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G205" t="b">
         <v>1</v>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J205" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K205" t="n">
-        <v>-0.6667</v>
+        <v>1</v>
       </c>
       <c r="L205" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M205" t="inlineStr"/>
       <c r="N205" t="inlineStr"/>
       <c r="O205" t="inlineStr"/>
       <c r="P205" t="n">
         <v>0</v>
       </c>
       <c r="Q205" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Deneen Peterson</t>
+          <t>Summergirl934</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 22, 2025</t>
+          <t>24 January, 2026</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Dissatisfied Customer</t>
+          <t>Tide Free &amp; Gentle</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>All the reviews mentioned that the packaging wasn't the best, and for some reason, I thought I would be the exception. The bottle was a mess, with the wash inside the plastic, and on top of that, the pump didn't work. Now I need to think of an alternative to use the wash.</t>
+          <t>Tide Free &amp; Gentle[This review was collected as part of a promotion.] The product works and is great for sensitive skin and people with scent allergies! Product removes stains well, dissolves well &amp; something I would highly recommend for those dealing with sensitivities</t>
         </is>
       </c>
       <c r="F206" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G206" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J206" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K206" t="inlineStr"/>
+      <c r="L206" t="inlineStr"/>
+      <c r="M206" t="inlineStr"/>
       <c r="N206" t="inlineStr"/>
       <c r="O206" t="inlineStr"/>
       <c r="P206" t="n">
         <v>0</v>
       </c>
       <c r="Q206" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>R S</t>
+          <t>Steph32310</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 9, 2020</t>
+          <t>24 January, 2026</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Love this stuff</t>
+          <t>Clothes feel clean!</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Love this stuff, Amazon shipped this bottled tea tree soap mix in a big box with another item, but there was a lot of empty space in the box, no air pocket bags or filler. The other item was plastic wrapped. These came USPS, so they have seem a lot of action.
-[...1 lines deleted...]
-Great Product!</t>
+          <t>Clothes feel clean![This review was collected as part of a promotion.] I use this product in place of Tide regular and I can't even tell the difference with the cleaning. It works just as well as the fragrance stuff and doesn't leave my skin itchy. Even works great on toddler blankets that need a wash after the night.</t>
         </is>
       </c>
       <c r="F207" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G207" t="b">
         <v>1</v>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J207" t="n">
-        <v>-0.4359</v>
+        <v>-0.728</v>
       </c>
       <c r="K207" t="n">
-        <v>-0.1708</v>
+        <v>0</v>
       </c>
       <c r="L207" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M207" t="inlineStr"/>
       <c r="N207" t="inlineStr"/>
       <c r="O207" t="inlineStr"/>
       <c r="P207" t="n">
         <v>0</v>
       </c>
       <c r="Q207" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>Sam</t>
+          <t>Sandi9</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 29, 2024</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Clearly the Formula, Package, &amp; Closure Has Changed</t>
+          <t>Fresh and gentle</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>I’ve purchased this product 8 times over the past year. The bottle that arrived in January 2024 indicates a new Manufacturer/Distributor. Clearly, the new owners didn’t appreciate the previous version of the product as, everything was changed. The viscosity is now no longer a gel. It has been changed to the consistency of water - totally garbage. The smell has changed as well, of course evidence that the ingredients have been modified. Best I can describe the new smell is something akin to an automotive cleaner. Instead of keeping the induction seal they swapped it with some insanely useless hard plastic stopper. When I squeezed the bottle to get it out I lost 10% of the contents. Hey guys - if you’re going to add a pump to the BOM make sure it utilizes a working actuator. After trying to use 1x it went directly to the garbage. Marketing folks taking liberties and destroying the brand or, a procurement decision based solely on lowering COGS. Net-net, you ruined a great product.</t>
+          <t>[This review was collected as part of a promotion.] Really good detergent for babies and adults. All clothes came out clean and fresh, and without any scent. I was using it to wash all the family clothes and everyone is happy with it, even my little baby. Bottle is really nice and easy to use, would be perfect for trips if you need to take detergent with you.</t>
         </is>
       </c>
       <c r="F208" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G208" t="b">
         <v>1</v>
       </c>
       <c r="H208" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J208" t="n">
-        <v>0.0204</v>
+        <v>1</v>
       </c>
       <c r="K208" t="n">
-        <v>-0.1667</v>
+        <v>1</v>
       </c>
       <c r="L208" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M208" t="inlineStr"/>
       <c r="N208" t="inlineStr"/>
       <c r="O208" t="inlineStr"/>
       <c r="P208" t="n">
         <v>0</v>
       </c>
       <c r="Q208" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>milkmaid5</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 2, 2021</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Better Priced Alternative Brands at Discount Stores</t>
+          <t>Better than expected</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>This item cost me 3x the price as a similar product I purchased at a discount big box store. The first thing I noticed is the fragrance wasn't to my liking. The bottle is made of such thin plastic that it has collapsed a bit from pumping. I'll pass on reordering this item and buy a different brand of Tea Tree Oil soap next time. Much too expensive for what I got and what I can get elsewhere.</t>
+          <t>[This review was collected as part of a promotion.] I was surprised how well this detergent cleans. I have used Tide free pods and Tide free and gentle liquid does a better job. Especially in cold water. I have detected a chemical odor in some unscented products. That is not the case with Tide Pure and Gentle. I have found my new favorite detergent.</t>
         </is>
       </c>
       <c r="F209" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G209" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J209" t="n">
-        <v>0</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K209" t="inlineStr"/>
+      <c r="L209" t="inlineStr"/>
+      <c r="M209" t="inlineStr"/>
       <c r="N209" t="inlineStr"/>
       <c r="O209" t="inlineStr"/>
       <c r="P209" t="n">
         <v>0</v>
       </c>
       <c r="Q209" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Michele G</t>
+          <t>Sernlol3</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 14, 2022</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Not what I hoped for!</t>
+          <t>Tide Review</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>A friend bought a tea tree body wash for me so I was hoping this was the same one but it wasn’t. Some people in the comments said the smell was too strong but mine was weak! There was no plunger and the bottle is thick plastic so it’s hard to squeeze.</t>
+          <t>Tide Review[This review was collected as part of a promotion.] This tide detergent worked so well for me and my family. There isn’t a strong scent or chemical that make my skin irritable and now it’s our go to! I highly recommend this detergent.</t>
         </is>
       </c>
       <c r="F210" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G210" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J210" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K210" t="inlineStr"/>
+      <c r="L210" t="inlineStr"/>
+      <c r="M210" t="inlineStr"/>
       <c r="N210" t="inlineStr"/>
       <c r="O210" t="inlineStr"/>
       <c r="P210" t="n">
         <v>0</v>
       </c>
       <c r="Q210" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Kimberly</t>
+          <t>Ettessil225</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 16, 2025</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Delivered with a mess</t>
+          <t>Gentleness</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Click to play video
-Received the item and it has been leaking inside the plastic wrap. It has a hole in the top of the bottle.</t>
+          <t>Gentleness[This review was collected as part of a promotion.] I really loved this detergent. Is extremely gentle and leaves the clothes feeling very soft. I specially recommend for babies and anyone with very sensitive skin. Even though its gentle ,it still cleans clothes very well.</t>
         </is>
       </c>
       <c r="F211" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G211" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J211" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K211" t="inlineStr"/>
+      <c r="L211" t="inlineStr"/>
+      <c r="M211" t="inlineStr"/>
       <c r="N211" t="inlineStr"/>
       <c r="O211" t="inlineStr"/>
       <c r="P211" t="n">
         <v>0</v>
       </c>
       <c r="Q211" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Jan</t>
+          <t>Clopez6</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 21, 2022</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>No dispensing pump or transparent bottle</t>
+          <t>The Only Detergent I’ll Use!</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>I purchased this product because of dispensing pump, bottle did not come with one I hate ordering something and when received it’s not as advertised also advertised with a transparent bottle, mine is in a plastic one. I’m done.</t>
+          <t>The Only Detergent I’ll Use![This review was collected as part of a promotion.] My husband and I both have sensitive skin and this is the only detergent we will use. I love that it’s unscented but still leaves our clothes smelling clean. Yes I absolutely recommend this product!</t>
         </is>
       </c>
       <c r="F212" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G212" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>anger</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J212" t="n">
-        <v>-0.6048</v>
-[...3 lines deleted...]
-      </c>
+        <v>-0.0435</v>
+      </c>
+      <c r="K212" t="inlineStr"/>
       <c r="L212" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M212" t="inlineStr"/>
+      <c r="N212" t="inlineStr"/>
       <c r="O212" t="inlineStr"/>
       <c r="P212" t="n">
         <v>0</v>
       </c>
       <c r="Q212" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>OCD_OBD</t>
+          <t>Alex052559</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 29, 2021</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>poor packaging still</t>
+          <t>Love this detergent</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>I can see from the older reviews that they've still not addressed the packaging issues that have been clearly identified. Mine arrived with the wash leaked all over. The problem is that the foil seal is not effective. And the cap backs off. They need a simple update with a plastic formed wrap to keep the cap in place and/ or a better adhesive to keep the foil from separating from the bottle.
-The wash itself is okay. It's not very strong. And really needs a poof to get any sort of lather going.</t>
+          <t>Love this detergent[This review was collected as part of a promotion.] I love this detergent. I have sensitive skin and this detergent is perfect. My skin doesn’t get irritated or itchy using this detergent. I will only be using this detergent going foward.</t>
         </is>
       </c>
       <c r="F213" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G213" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J213" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K213" t="inlineStr"/>
+      <c r="L213" t="inlineStr"/>
+      <c r="M213" t="inlineStr"/>
       <c r="N213" t="inlineStr"/>
       <c r="O213" t="inlineStr"/>
       <c r="P213" t="n">
         <v>0</v>
       </c>
       <c r="Q213" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>David</t>
+          <t>Dragonking18773</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 11, 2023</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>2 out of 5</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Whoever thought changing the under-lid to this should be fired</t>
+          <t>Average soap, unpleasant smell</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>This is a great bodywash, been using it for a while now.
-[...3 lines deleted...]
-The bodywash itself is great but this packaging is some of the worst design for any invention ever.</t>
+          <t>1 reply from Customer Care team - 2 months agoThank you for sharing your feedback regarding Tide Free &amp; Gentle. We appreciate your honesty and understand that scent can be a significant factor in your laundry experience. Tide Free &amp; Gentle is designed to be a hypoallergenic option that is free from dyes and perfumes, making it suitable for those with sensitive skin. However, it is important to note that some users may still detect a light scent due to the ingredients used in the formulation. While we strive to create a product that is gentle on the skin, the presence of certain components, such as alcohol as a solvent, can sometimes lead to a scent that may not be to everyone's liking. We encourage you to consider that many fragrance-free and unscented products can still have a natural scent from their ingredients, but this smell should not transfer to your laundry If you would like to share more about your experience or have any further questions, please feel free to contact us at (800) 879-8433. Your feedback is valuable to us, and we are here to help ensure you find the right product for your needs. Thank you again for your review, and we hope to assist you further.</t>
         </is>
       </c>
       <c r="F214" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G214" t="b">
         <v>1</v>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J214" t="n">
-        <v>-0.597</v>
+        <v>-0.7654</v>
       </c>
       <c r="K214" t="n">
-        <v>-0.4414</v>
+        <v>0</v>
       </c>
       <c r="L214" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M214" t="inlineStr"/>
       <c r="N214" t="inlineStr"/>
       <c r="O214" t="inlineStr"/>
       <c r="P214" t="n">
         <v>0</v>
       </c>
       <c r="Q214" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>AmazonCustomer</t>
+          <t>MNoWay8</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 18, 2024</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Could not open</t>
+          <t>Great detergent</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>I have written to you before that the plastic top under the screw off top cannot be removed even using a knife. I don’t think I should hav e to send pictures or anything else you should have just replaced it. The return window has closed while I was writing you so I will take the loss on this product but I am not happy with your customer service products sold on amazon are usually better than this.</t>
+          <t>Great detergent[This review was collected as part of a promotion.] I really enjoyed this Tide Free and Clear laundry detergent. It is very good for my hunting clothes due to the scent free aspect. For the same reasons we use it for our children's linens. I would definitely recommend.</t>
         </is>
       </c>
       <c r="F215" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G215" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J215" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K215" t="inlineStr"/>
+      <c r="L215" t="inlineStr"/>
+      <c r="M215" t="inlineStr"/>
       <c r="N215" t="inlineStr"/>
       <c r="O215" t="inlineStr"/>
       <c r="P215" t="n">
         <v>0</v>
       </c>
       <c r="Q215" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>S. Matt</t>
+          <t>Cassa10</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 8, 2023</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Smell isn't pleasant.</t>
+          <t>Nice Clean</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>I love tea tree oil, eucalyptus, and mint for body soaps. Just feel really clean, but this has a melting plastic smell out of the bottle. Obviously the smell doesn't linger on your skin for long. Just an unpleasant smell. Not that I was looking for this soap to clear any skin issues or moisturize, but every since using it, my skin feels extra dry too.</t>
+          <t>Nice Clean[This review was collected as part of a promotion.] I would highly reccommend this detergent for those with skin sensitivities. It gives a nice clean but you do have to use more than other detergents because it's not as strong. It neutralizes any odor on clothes, but it's scentless so don't expect to smell freshness after washing.</t>
         </is>
       </c>
       <c r="F216" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G216" t="b">
         <v>1</v>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J216" t="n">
-        <v>-0.8231000000000001</v>
+        <v>-1</v>
       </c>
       <c r="K216" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L216" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M216" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M216" t="inlineStr"/>
       <c r="N216" t="inlineStr"/>
       <c r="O216" t="inlineStr"/>
       <c r="P216" t="n">
         <v>0</v>
       </c>
       <c r="Q216" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>Brian &amp; Moriah</t>
+          <t>dogmom41</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 31, 2022</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Like washing yourself with potting soil</t>
+          <t>Best Laundry Detergent!</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Seriously though... this stuff smells like dirt. I've used it twice and both times, I've gone back and used my old body wash because this goo left my skin smelling funky. Don't let the product name fool you either. If you're expecting a tingle on your skin like you're using a product with tea tree oil in it... forget it. I'd pour the rest down the drain and be done with it but it seems unfair to make the sewage smell like this stuff. With any luck, the plastic bottle will contain this funky residue till long after I'm gone and the next generation will find a way to dispose of it responsibly.</t>
+          <t>Best Laundry Detergent![This review was collected as part of a promotion.] It works great and leaves no residue behind. No strong smell or dyes, so it is prefect for those with sensitive skin or allergies. It removes stains very well and can be used on all types of fabrics. It's great for everyone's clothes including baby's clothes!</t>
         </is>
       </c>
       <c r="F217" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G217" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J217" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K217" t="inlineStr"/>
+      <c r="L217" t="inlineStr"/>
+      <c r="M217" t="inlineStr"/>
       <c r="N217" t="inlineStr"/>
       <c r="O217" t="inlineStr"/>
       <c r="P217" t="n">
         <v>0</v>
       </c>
       <c r="Q217" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>Bruce Maxwell</t>
+          <t>Gigi442</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 2, 2025</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Product is good, but the package used terrible and always and seen the pump</t>
+          <t>Same great clean less junk</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>This is the second time I've ordered this product and it is not come with the pump and the plastic is always broken. I would like for you to send me a pump.</t>
+          <t>Same great clean less junk[This review was collected as part of a promotion.] I have been very happy with tide free and clear. The same clean you expect from tide without the extra junk. The liquid is clear so no extra color for the sake of color and the lack of fragrance doesnt affect the clothes and bedding still smelling clean.</t>
         </is>
       </c>
       <c r="F218" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G218" t="b">
         <v>1</v>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J218" t="n">
-        <v>-0.84</v>
+        <v>1</v>
       </c>
       <c r="K218" t="n">
-        <v>-0.84</v>
+        <v>0</v>
       </c>
       <c r="L218" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M218" t="inlineStr"/>
       <c r="N218" t="inlineStr"/>
       <c r="O218" t="inlineStr"/>
       <c r="P218" t="n">
         <v>0</v>
       </c>
       <c r="Q218" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>Keep Shopping</t>
+          <t>Tim545</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 21, 2025</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Very creamy and moisturizing but defective pump</t>
+          <t>Great sensitive detergent</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>The body wash arrived safely packaged, wrapped in protective plastic. There was a twist-off cap on the bottle and a separately included pump, I am assuming to prevent leaks in transit. The bottle arrived without damage. It is 16fl oz in size.
-[...9 lines deleted...]
-Overall, pleased with the quality but do wish the pump worked. 4/5</t>
+          <t>Great sensitive detergent[This review was collected as part of a promotion.] The detergent did a good job getting stains out. I tested it with marker, juice, and dirt. It got all the stains out no problem. It has no harsh smells, so it is great for skin sensitivity with my little kids.</t>
         </is>
       </c>
       <c r="F219" t="b">
         <v>0</v>
       </c>
       <c r="G219" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J219" t="n">
-        <v>-0.6385</v>
-[...18 lines deleted...]
-      </c>
+        <v>0.2632</v>
+      </c>
+      <c r="K219" t="inlineStr"/>
+      <c r="L219" t="inlineStr"/>
+      <c r="M219" t="inlineStr"/>
+      <c r="N219" t="inlineStr"/>
       <c r="O219" t="inlineStr"/>
       <c r="P219" t="n">
         <v>0</v>
       </c>
       <c r="Q219" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>RadiantCrescendo</t>
+          <t>coltron_2828</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 14, 2025</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Pretty good</t>
+          <t>Great for sensitivity</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>4 stars, it's pretty good but nothing about it really strikes me as excellent or outstanding. It smells good, the scent makes me think of cake batter and a light coconut note. The fragrance does not linger on my skin after my shower though, like I just used it in the shower about 10 minutes ago and I don't smell it on my skin at all now. It gets nice and foamy and cleans well, it's gentle but not especially hydrating. It mousturizes about as well as most other body washes I have tried. I strongly dislike the pump, I wish that it had a flip cap. I had a lot of trouble unlocking the nozzle part of the pump, and then when I finally got that working it took about a hundred pumps to get any soap to come out. It pumps out a small amount then takes a little too long to come back up so I can pump more out. It's also a waste of plastic. I'd rather just pour or squeeze it out. Other than the flimsy pump it's decent. I honestly probably won't buy it again in the future though, it's not my favorite body wash.</t>
+          <t>originally posted on influenster.com</t>
         </is>
       </c>
       <c r="F220" t="b">
         <v>0</v>
       </c>
       <c r="G220" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J220" t="n">
-        <v>-0.4674</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K220" t="inlineStr"/>
+      <c r="L220" t="inlineStr"/>
+      <c r="M220" t="inlineStr"/>
       <c r="N220" t="inlineStr"/>
       <c r="O220" t="inlineStr"/>
       <c r="P220" t="n">
         <v>0</v>
       </c>
       <c r="Q220" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Harnell</t>
+          <t>ayymi_3836</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 23, 2025</t>
+          <t>23 January, 2026</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Hydrating shea body wash: subtle scent, low suds, smooth skin</t>
+          <t>Very considerate labeling</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>When you remove the cap to insert the pump, you’ll find a snug plastic plug in the opening. The pump itself needs to be turned to unlock, which is easier to do before inserting it into the bottle. Each pump dispenses a small amount; while the product goes a long way, I typically need three pumps. It does pump easily and produces a consistent amount with each pump.
-[...1 lines deleted...]
-The formula combines strong and mild surfactants for cleansing, along with moisturizers such as glycerin and shea butter. After a week of use, I can confirm that my old, dry skin feels noticeably better.</t>
+          <t>Very considerate labelingNothing to dislike about it! It’s a trusted brand of detergent and this version is completely fragrance free. The ingredients are listed perfectly in the back with the fictions (solvent, saponification agents). This is perfect for those with sensitive skin who prefer not to have unknown fragrances in their products!</t>
         </is>
       </c>
       <c r="F221" t="b">
         <v>0</v>
       </c>
       <c r="G221" t="b">
         <v>1</v>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J221" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K221" t="n">
         <v>0</v>
       </c>
       <c r="L221" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
-[...11 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M221" t="inlineStr"/>
+      <c r="N221" t="inlineStr"/>
       <c r="O221" t="inlineStr"/>
       <c r="P221" t="n">
         <v>0</v>
       </c>
       <c r="Q221" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Melissa Parcel</t>
+          <t>bella3</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 12, 2025</t>
+          <t>22 January, 2026</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Great Ingredients but STRONG Smell</t>
+          <t>Simple, gentle, and reliable</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>This is a great body wash, but the scent is STRONG. If you like jasmine, you will really like this body wash. If you don't like it I would recommend you steer clear. For me it is a bit too strong and overpowering.
-[...2 lines deleted...]
-Overall, if you like the scent of jasmine you will love this as it has great ingredients and leaves out the ones that are harsh on the skin.</t>
+          <t>[This review was collected as part of a promotion.] This detergent is perfect for my sensitive skin! It cleans really well without a strong fragrance, and I use it for my whites since it is clear. My clothes come out clean, fresh, and actually clean. I've been using Tide for a long time and this gentle detergent is a gamechanger.</t>
         </is>
       </c>
       <c r="F222" t="b">
         <v>0</v>
       </c>
       <c r="G222" t="b">
         <v>1</v>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J222" t="n">
-        <v>-0.5721000000000001</v>
+        <v>1</v>
       </c>
       <c r="K222" t="n">
-        <v>-0.25</v>
+        <v>0</v>
       </c>
       <c r="L222" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M222" t="inlineStr"/>
       <c r="N222" t="inlineStr"/>
       <c r="O222" t="inlineStr"/>
       <c r="P222" t="n">
         <v>0</v>
       </c>
       <c r="Q222" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Tina</t>
+          <t>Vebby3</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 22, 2021</t>
+          <t>22 January, 2026</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Item packaging not as described</t>
+          <t>Perfect for sensitive skin!</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Actually comes in full plastic, not steel as shown in the pic</t>
+          <t>Perfect for sensitive skin![This review was collected as part of a promotion.] I think this product is great for sensitive skin &amp; kids! Keeps clothes fresh &amp; clean without harmful ingredients &amp; scents! I thought my clothes came out great after each load &amp; was not afraid I’d break out while wearing them after long a day!</t>
         </is>
       </c>
       <c r="F223" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G223" t="b">
         <v>1</v>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J223" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K223" t="n">
         <v>0</v>
       </c>
       <c r="L223" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M223" t="inlineStr"/>
       <c r="N223" t="inlineStr"/>
       <c r="O223" t="inlineStr"/>
       <c r="P223" t="n">
         <v>0</v>
       </c>
       <c r="Q223" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>JlSmith</t>
+          <t>TB</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 14, 2021</t>
+          <t>22 January, 2026</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Not this same as 1st purchase, smells like NASTY PLASTIC!</t>
+          <t>Good option for cloth diapers</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>2nd purchase. 1st purchase was great. I still have some of the 1st left, so it was easy to compare to confirm that I'm not nuts. Tea tree and peppermint are both very bold and distinct smells. This 2nd bottle has ZERO of either! Instead, it has this nasty plastic smell to it. Nor does it have any tea tree effects. Very disappointed. Returning for a refund and NEVER purchasing again!</t>
+          <t>Good option for cloth diapersUsing to wash my baby’s cloth diapers (and everything else) Never had an issue with rash. Gets the job done.</t>
         </is>
       </c>
       <c r="F224" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G224" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J224" t="n">
-        <v>-0.602</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K224" t="inlineStr"/>
+      <c r="L224" t="inlineStr"/>
+      <c r="M224" t="inlineStr"/>
       <c r="N224" t="inlineStr"/>
       <c r="O224" t="inlineStr"/>
       <c r="P224" t="n">
         <v>0</v>
       </c>
       <c r="Q224" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Andrew R.</t>
+          <t>Sabrina17</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 14, 2025</t>
+          <t>22 January, 2026</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Has micro beads</t>
+          <t>Great for newborns</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>I got the cinnamon scent is which is pleasant, but you could also smell the ginger coupled with it which I wasn't a big fan of. I appreciate the fact that they've plugged the shampoo with an air tight seal. Always check for that when buying items because some might not even have a seal which compromises the freshness of the product.
-[...1 lines deleted...]
-The body wash does have micro beads to help with exfoliating but I thought it was banned due to how it affects marine life because it isn't biodegradable. I'm not sure if these are the same plastic beads but do keep that in mind...</t>
+          <t>Great for newborns[This review was collected as part of a promotion.] I am a first time mom and wanted to find a laundry detergent that would be safe and gentle for our baby, but could be used for the whole family and this does the trick! It’s tough on stains and smells but is non-irritating and unscented. Highly recommend.</t>
         </is>
       </c>
       <c r="F225" t="b">
         <v>0</v>
       </c>
       <c r="G225" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J225" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>-0.4843</v>
+      </c>
+      <c r="K225" t="inlineStr"/>
+      <c r="L225" t="inlineStr"/>
+      <c r="M225" t="inlineStr"/>
       <c r="N225" t="inlineStr"/>
       <c r="O225" t="inlineStr"/>
       <c r="P225" t="n">
         <v>0</v>
       </c>
       <c r="Q225" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>👷🏼‍♂️ and 👷🏻</t>
+          <t>Valerie2145</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 21, 2024</t>
+          <t>22 January, 2026</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>The worst packaging I’ve seen in any body products</t>
+          <t>Great smell and freshly washed feeling</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>The packaging of this product is extremely difficult to use. The pump is not pre-installed, and the bottle is sealed shut with a plastic cap that’s glued to the bottle</t>
+          <t>Great smell and freshly washed feeling[This review was collected as part of a promotion.] I have always loved tide products a lot in general when washing my clothing for years. Tide always has a great scent, and the gentle version is nice for cleaning, and being gentle on fabrics.</t>
         </is>
       </c>
       <c r="F226" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G226" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J226" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K226" t="inlineStr"/>
+      <c r="L226" t="inlineStr"/>
+      <c r="M226" t="inlineStr"/>
       <c r="N226" t="inlineStr"/>
       <c r="O226" t="inlineStr"/>
       <c r="P226" t="n">
         <v>0</v>
       </c>
       <c r="Q226" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Melissa M</t>
+          <t>Jessicaf19</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 9, 2025</t>
+          <t>22 January, 2026</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Rose Scented Body Wash</t>
+          <t>Great for baby's clothes</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>This is a 16 ounce bottle of a rose scented liquid body wash that comes with a screw cap with an inner plastic cap (which can be a little tricky to remove without a knife or something similar) and a pump on the side. The scent is very intensely a nice rose scent without any other competing notes or smells. The label mentions shea butter, almond oil and rosemary leaf oil, and while these are in the ingredient list, they’re nearly at the end and I personally wish they were more prominent. This formula does have some small suspended red balls which seem to break apart when squished, so I hope they are something besides plastics.
-This body wash seems to work well, but I was confused about why the bottle was different than what was in the listing. The wash leaves a distinct scent on the skin long after the shower, so this should be considered. Great if your go to scent is rose/flowery.</t>
+          <t>Great for baby's clothes[This review was collected as part of a promotion.] We have been using Tide Free &amp; Gentle Liquid Detergent for our baby's clothes and it's been great - cleans well without any harsh scent and feels gentle on delicate skin.</t>
         </is>
       </c>
       <c r="F227" t="b">
         <v>0</v>
       </c>
       <c r="G227" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J227" t="n">
-        <v>-0.7079</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K227" t="inlineStr"/>
+      <c r="L227" t="inlineStr"/>
+      <c r="M227" t="inlineStr"/>
       <c r="N227" t="inlineStr"/>
       <c r="O227" t="inlineStr"/>
       <c r="P227" t="n">
         <v>0</v>
       </c>
       <c r="Q227" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>CM</t>
+          <t>Lisa338</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 15, 2025</t>
+          <t>22 January, 2026</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Missing pump</t>
+          <t>Tide free and gentle</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>This bottle of body wash came with a screw cap missing the pump piece. I was able to pop out the plastic to use it as a pour bottle, but I’m deducting a star as a pump was advertised and is an important feature for me for body wash.
-The soap sudsed up well, and cleans well as well. It’s a thicker creamy consistency. There is a sort of vanilla smell, nothing too overpowering but if you’re sensitive to smells it may not be the best.</t>
+          <t>Tide free and gentle[This review was collected as part of a promotion.] Tide free and gentle was great for anyone with sensitive skin. It has natural ingredients and has a wonderful cleaning capacity. I  this product for anyone who is dealing with skin issues and has sensitivity to fragrances.</t>
         </is>
       </c>
       <c r="F228" t="b">
         <v>0</v>
       </c>
       <c r="G228" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J228" t="n">
-        <v>-1</v>
-[...18 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K228" t="inlineStr"/>
+      <c r="L228" t="inlineStr"/>
+      <c r="M228" t="inlineStr"/>
+      <c r="N228" t="inlineStr"/>
       <c r="O228" t="inlineStr"/>
       <c r="P228" t="n">
         <v>0</v>
       </c>
       <c r="Q228" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Magnolia</t>
+          <t>willi9</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 7, 2024</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Defective product</t>
+          <t>tide</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>The plastic bottle I got was defective &amp; could not be opened. The previous tea tree brand body wash I ordered didn’t have issues.</t>
+          <t>tide[This review was collected as part of a promotion.] tide i love this so much no scent helps very much if you can’t stand sting scent i recommend i love this so much tideeeeeeeee</t>
         </is>
       </c>
       <c r="F229" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G229" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J229" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K229" t="inlineStr"/>
+      <c r="L229" t="inlineStr"/>
+      <c r="M229" t="inlineStr"/>
       <c r="N229" t="inlineStr"/>
       <c r="O229" t="inlineStr"/>
       <c r="P229" t="n">
         <v>0</v>
       </c>
       <c r="Q229" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
-          <t>Customer Review</t>
+          <t>anonymous</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 11, 2025</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Good body wash, excellent coffee tiramisu scent</t>
+          <t>Tide free and gentle</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>It is supposed to come with a pump dispenser. However, this is packaged separately next to the bottle and mine fell off during delivery to me so I had no pump dispenser when it arrived. I have to just pour it to use it. There is an inner protective plastic cap to help with storage and transportation.
-[...1 lines deleted...]
-In terms of cleaning, it lathers a light to medium amount. Good enough for ease of use with a loofah and to spread across the skin. It glides and cleans well, washes off easily. Afterwards, my skin feels clean and moisturized, without over dryness or any irritation. The coffee scent is very subtle in remaining after washing off.</t>
+          <t>[This review was collected as part of a promotion.] I received my free sample of tide free and gentle liquid laundry detergent from home tester and followed all the instructions. After using it for 2 weeks and couldn't be happier with the product. My clothes were soft and felt very clean. I would definitely recommend this product to my family and friends.</t>
         </is>
       </c>
       <c r="F230" t="b">
         <v>0</v>
       </c>
       <c r="G230" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J230" t="n">
-        <v>-0.0538</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K230" t="inlineStr"/>
       <c r="L230" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M230" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M230" t="inlineStr"/>
       <c r="N230" t="inlineStr"/>
       <c r="O230" t="inlineStr"/>
       <c r="P230" t="n">
         <v>0</v>
       </c>
       <c r="Q230" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
-          <t>Lori</t>
+          <t>Nicole2</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 10, 2022</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Bait and switch</t>
+          <t>Awesome</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>I bought this because it had a dispenser and the packaging looked good. I received a cheap ugly plastic bottle, no pump. Not cool. Sending it back.</t>
+          <t>Awesome[This review was collected as part of a promotion.] I love using this detergent for my babies clothes. I like that it’s scent and dye free for my babies sensitive skin. I love all tide products</t>
         </is>
       </c>
       <c r="F231" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G231" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J231" t="n">
-        <v>-0.2537</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K231" t="inlineStr"/>
+      <c r="L231" t="inlineStr"/>
+      <c r="M231" t="inlineStr"/>
       <c r="N231" t="inlineStr"/>
       <c r="O231" t="inlineStr"/>
       <c r="P231" t="n">
         <v>0</v>
       </c>
       <c r="Q231" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
-          <t>Paul J DeSimone</t>
+          <t>pcgirl3</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 19, 2025</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Nice Lather and Subtle After-Scent | Good Ingredients</t>
+          <t>Love the clean without the fragrances</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Good ingredients and a nice subtle cinnamon-y after-scent that doesn't stay around too long, which I like.
-[...2 lines deleted...]
-I do like the scent, strong during application and slight after showering, then dissipates pretty much to nothing after a couple of hours.</t>
+          <t>Love the clean without the fragrances[This review was collected as part of a promotion.] I enjoyed washing my laundry with Tide Free &amp; Gentle because it cleans effectively without unnecessary fragrances. Tide Free &amp; Gentle is perfect for bedding and appreciated by those in my household who are sensitive to fragrances.</t>
         </is>
       </c>
       <c r="F232" t="b">
         <v>0</v>
       </c>
       <c r="G232" t="b">
         <v>1</v>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J232" t="n">
-        <v>-0.7593</v>
+        <v>1</v>
       </c>
       <c r="K232" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L232" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M232" t="inlineStr"/>
       <c r="N232" t="inlineStr"/>
       <c r="O232" t="inlineStr"/>
       <c r="P232" t="n">
         <v>0</v>
       </c>
       <c r="Q232" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
-          <t>LeMay</t>
+          <t>Heather1</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 20, 2023</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Expired</t>
+          <t>Great product!</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>I started taking outside plastic off and looked and there it is expired. It’s being returned.</t>
+          <t>Great product![This review was collected as part of a promotion.] Very impressed with this product! It cleans great, it doesn't leave your clothes with any unwanted scents or residue. My daughter has sensitive skin and this hasn't bother her skin at all!</t>
         </is>
       </c>
       <c r="F233" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G233" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J233" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K233" t="inlineStr"/>
+      <c r="L233" t="inlineStr"/>
+      <c r="M233" t="inlineStr"/>
       <c r="N233" t="inlineStr"/>
       <c r="O233" t="inlineStr"/>
       <c r="P233" t="n">
         <v>0</v>
       </c>
       <c r="Q233" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Pablosan2311</t>
+          <t>NanJa7</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 23, 2024</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Dispenser cap not working, but the product itself highly recommended</t>
+          <t>Clean and Gently Fresh</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Excellent product, however the dispenser is not working. I Will recommend the product</t>
+          <t>[This review was collected as part of a promotion.] I used Tide Free and gentle over a 2 week span I was very pleased with. My laundry came out clean and smelling fresh even though the detergent itself has no scent.I have eczema so I need to be careful in what I use for a detergent . Pleased to say Tide Free and Gentle is truly gentle and caused no skin irritation with its use.</t>
         </is>
       </c>
       <c r="F234" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G234" t="b">
         <v>1</v>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J234" t="n">
-        <v>-0.8273</v>
+        <v>1</v>
       </c>
       <c r="K234" t="n">
         <v>0</v>
       </c>
-      <c r="L234" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="L234" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M234" t="inlineStr"/>
       <c r="N234" t="inlineStr"/>
       <c r="O234" t="inlineStr"/>
       <c r="P234" t="n">
         <v>0</v>
       </c>
       <c r="Q234" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Justin</t>
+          <t>Steph8</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 24, 2024</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Great body wash, terrible container!</t>
+          <t>Works</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>The body wash is great - genuine tee tree scent and effect and I love the deep cleansing feeling it offers.
-[...1 lines deleted...]
-Please change your container and make it more functional. I will use your body wash forever then!</t>
+          <t>Works[This review was collected as part of a promotion.] Tide free &amp; gentle liquid detergent works great. It has measuring cup in lid for easy measurements. It cleans clothes very well leaving them looking good and soft. I had no irritation and did not leave me itchy. There is no scent.</t>
         </is>
       </c>
       <c r="F235" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G235" t="b">
         <v>1</v>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J235" t="n">
-        <v>-0.4801</v>
+        <v>1</v>
       </c>
       <c r="K235" t="n">
-        <v>-0.3043</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L235" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M235" t="inlineStr"/>
       <c r="N235" t="inlineStr"/>
       <c r="O235" t="inlineStr"/>
       <c r="P235" t="n">
         <v>0</v>
       </c>
       <c r="Q235" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Chestnut</t>
+          <t>Emmmm10</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 6, 2020</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Wonderful soap</t>
+          <t>Great option for a clean detergent</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>I love the smell the mixture of tree oil, mint and peppermint makes you come alive. This is my second bottle but questioning it a little. First bottle came bubble wrapped with a cap and pump the bottle was sealed, this 2nd one I have only washed my hands with and it is not as thick, smell is different, and came with only a pump attached bottle not sealed. Wondering if it is the same. The first bottle lasted a little over 3 months but I didn’t use it everyday! Super sensitive skin and extremely hard water makes daily shower impossible</t>
+          <t>[This review was collected as part of a promotion.] This detergent is a really good option if you are looking for something with lower chemicals and free of any perfumes. It seems to wash clothes well and doesn’t leave any weird residue. I did notice that if the clothes had any sort of odor to begin with (smoke, mildew, etc) the odor was not completely removed in one wash.</t>
         </is>
       </c>
       <c r="F236" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G236" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J236" t="n">
-        <v>-0.7641</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K236" t="inlineStr"/>
+      <c r="L236" t="inlineStr"/>
+      <c r="M236" t="inlineStr"/>
       <c r="N236" t="inlineStr"/>
       <c r="O236" t="inlineStr"/>
       <c r="P236" t="n">
         <v>0</v>
       </c>
       <c r="Q236" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>CB</t>
+          <t>Leah203410</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 6, 2023</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>I’m ordering more!</t>
+          <t>Clothes so soft and smells good!</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>I love this product, especially after getting mosquito bites, showering with this helps.
-Only problem was Shawn I received this product, the cap was broken and it had leaked but not so much. Hope my next shipment, I won’t have that problem.</t>
+          <t>Clothes so soft and smells good![This review was collected as part of a promotion.] My clothes smell so good and they’re so soft. They don’t lose texture or shape after I use this detergent. I also really love the spill proof packaging. It makes using it so much easier! I really enjoyed this product— recommend to anyone looking for a new detergent.</t>
         </is>
       </c>
       <c r="F237" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G237" t="b">
         <v>1</v>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J237" t="n">
-        <v>-0.9076</v>
+        <v>1</v>
       </c>
       <c r="K237" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L237" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M237" t="inlineStr"/>
       <c r="N237" t="inlineStr"/>
       <c r="O237" t="inlineStr"/>
       <c r="P237" t="n">
         <v>0</v>
       </c>
       <c r="Q237" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
-          <t>CyberGramma</t>
+          <t>jakattak4</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 30, 2022</t>
+          <t>21 January, 2026</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Product photo misleading</t>
+          <t>detergent</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>The soap itself is useful, no strong aroma and creates a nice, sudsy foam when spreading on a cloth or brush. The main issue is that there was no pump provided as shown on the photo, just a pull-up cap. The bottle is quite sturdy, and in order to squeeze onto a cloth or brush while in the shower, I have to prop myself against the wall to balance and use two hands to squeeze the soap holding bottle upside down and get it onto the washcloth. I purchased with the idea that I could set the bottle on the built-in shelf in the shower and pump the soap with one hand while holding cloth or scrubbing brush with the other. Completely misleading photo and defeats purpose for which I purchased.</t>
+          <t>detergent[This review was collected as part of a promotion.] I really liked tide free and gentle liquid detergent. I would definitely recommend this product to friends and family to purchase in the future. I liked how my clothes came out.</t>
         </is>
       </c>
       <c r="F238" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G238" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>appreciation</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J238" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K238" t="inlineStr"/>
       <c r="L238" t="inlineStr"/>
-      <c r="M238" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M238" t="inlineStr"/>
       <c r="N238" t="inlineStr"/>
       <c r="O238" t="inlineStr"/>
       <c r="P238" t="n">
         <v>0</v>
       </c>
       <c r="Q238" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
-          <t>Dennis H.</t>
+          <t>purplin7</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 4, 2022</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Pump Problems Resolved Here!</t>
+          <t>keep clothes clean and fresh</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Allowing For A Few Of you Who Received Damaged Pumps, Contact Seller. The Rest Follow These Two Steps. 1) Remove Cap From Bottle. 2) Insert Long End Of Pump Into Bottle, And Tighten Completely. Then Hold The Cap You Just Tightened With Your Left Hand, And With Your Right Hand Turn The Entire Pump Spout COUNTER CLOCKWISE Till It Pops Up. Your Pump Will Now Operate Properly! This Is Standard For All Of These Pumps, Even If They Are Pre-Installed From The Manufacturer! They Do It To Lower Shipping Cost By Using Smaller Packaging! Enjoy Your Purchase And Your Welcome!</t>
+          <t>keep clothes clean and fresh[This review was collected as part of a promotion.] This detergent is gentle on my clothes. I use it on delicates for intimates and clothes that need extra care, and it helps wash out the dirt and leave a nice scent behind.</t>
         </is>
       </c>
       <c r="F239" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G239" t="b">
         <v>1</v>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J239" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K239" t="n">
-        <v>-0.2</v>
+        <v>0</v>
       </c>
       <c r="L239" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M239" t="inlineStr"/>
       <c r="N239" t="inlineStr"/>
       <c r="O239" t="inlineStr"/>
       <c r="P239" t="n">
         <v>0</v>
       </c>
       <c r="Q239" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
-          <t>pedro Cash</t>
+          <t>Floridagal6</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 30, 2022</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Poor Quality, Inneffective formulation, New packaging doesn't reflect what's being shown on Amazon</t>
+          <t>Good for sensitive skin</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>I've been a long time user of Botanic Hearth Tea Tree soap, and I'm going to say this, when I first started using the soap it was exactly what the majority of the ratings stated, it had a great scent, and the tea tree formulation helped with fungal issues, sensitive skin etc. Prior to using Botanic Hearth, I used a variety of small label or micro-niche label soaps that are commonly referred to as "fight" soaps because they are typically used by MMA fighters or those who are in close physical contact where skin abrasions, and fungal infections are common. Those types of soaps are specifically what I use, one of the prime ingredients is Tea tree oil, with this BH soap, the effectiveness of the soap has deteriorated quite a bit over the last year, and as of yesterday when I opened the last refill order, the bottle wasn't even the same that I normally receive. It's smaller, a different color, no pump or dispenser cap. The labeling is the same, and states that it holds the same amount. I poured it into another container to verify it's 16 oz, it isn't. With the current economy, and the ever increasing price of this product, the lower effectiveness of the soap, which i surmise is most likely from lowering the amounts of active ingredients in the soap in an effort to cut costs, plus the packaging and volume issue, I strongly recommend against buying this product.</t>
+          <t>Good for sensitive skin[This review was collected as part of a promotion.] This laundry soap works great for sensitive skin. My boyfriend broke out using scented laundry soap so we tried this one. It works great without any irritating scents or colors while still making clothes feels fresh and clean.</t>
         </is>
       </c>
       <c r="F240" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G240" t="b">
         <v>1</v>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J240" t="n">
-        <v>0.96</v>
+        <v>1</v>
       </c>
       <c r="K240" t="n">
-        <v>0.1371</v>
+        <v>0.5</v>
       </c>
       <c r="L240" t="inlineStr">
         <is>
-          <t>aesthetics_branding</t>
-[...6 lines deleted...]
-      </c>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M240" t="inlineStr"/>
       <c r="N240" t="inlineStr"/>
       <c r="O240" t="inlineStr"/>
       <c r="P240" t="n">
         <v>0</v>
       </c>
       <c r="Q240" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
-          <t>Bluebomb</t>
+          <t>mbrook306</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 29, 2023</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Smells amazing</t>
+          <t>Cleans Great</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Exactly what I was looking for in a tea tree body wash. Bottle arrived with broken cap but I’ll probably still buy again.</t>
+          <t>Cleans Great[This review was collected as part of a promotion.] This is a great product that leaves clothes feeling clean. I love the easy-to-use packaging. I am trying to use fewer dyes where I can, and this product helps.</t>
         </is>
       </c>
       <c r="F241" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G241" t="b">
         <v>1</v>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J241" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K241" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="L241" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M241" t="inlineStr"/>
       <c r="N241" t="inlineStr"/>
       <c r="O241" t="inlineStr"/>
       <c r="P241" t="n">
         <v>0</v>
       </c>
       <c r="Q241" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
-          <t>ERICKA JS</t>
+          <t>cjfriend5</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 31, 2023</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>I simply love this product. This time cracked cap.</t>
+          <t>great product</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>This is my 3rd time ordering the Tea Tree body wash. It really works on body acne and helps with teenage funk. This time the bottle came cracked. At first I was like "whatever". Then I opened the packaging and saw pink under the cracked cap. I think it might be mold. I'm returning it asap</t>
+          <t>great product[This review was collected as part of a promotion.] when first added to my laundry i felt it was already working. when the load finished i loved the way my clothes looked and the aroma was wonderful,too.i  this product to anyone.</t>
         </is>
       </c>
       <c r="F242" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G242" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J242" t="n">
-        <v>-1</v>
-[...18 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K242" t="inlineStr"/>
+      <c r="L242" t="inlineStr"/>
+      <c r="M242" t="inlineStr"/>
+      <c r="N242" t="inlineStr"/>
       <c r="O242" t="inlineStr"/>
       <c r="P242" t="n">
         <v>0</v>
       </c>
       <c r="Q242" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
-          <t>09joneser</t>
+          <t>kaydtrendz10</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 9, 2020</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Not sure</t>
+          <t>Tide Free &amp; Gentle is a must</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>I got this brand because of the pump instead of a cap lid. I like the product overall but I wish it was more effervescent and tingly! To me it kind of smells more like chocolate mint smell like the toothpaste from when you were a little kid at the dentist</t>
+          <t>Tide Free &amp; Gentle is a must[This review was collected as part of a promotion.] When you want Tide quality and results but with a gentler formula that is free of dyes and perfumes. So its much gentler and safer for those who need their detergent to be free from irritants or who just want to use a gentler formula overall..</t>
         </is>
       </c>
       <c r="F243" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G243" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J243" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>-0.09089999999999999</v>
+      </c>
+      <c r="K243" t="inlineStr"/>
       <c r="L243" t="inlineStr">
         <is>
           <t>aesthetics_branding</t>
         </is>
       </c>
-      <c r="M243" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M243" t="inlineStr"/>
       <c r="N243" t="inlineStr"/>
       <c r="O243" t="inlineStr"/>
       <c r="P243" t="n">
         <v>0</v>
       </c>
       <c r="Q243" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
-          <t>Robert Tramonte</t>
+          <t>TracyC3</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 14, 2024</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Soap is good but cap is broken</t>
+          <t>Good detergent</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Received the bottle like this</t>
+          <t>[This review was collected as part of a promotion.] The Tide Free and Gentle liquid detergent was easy to use. Just pour into the cap and into the detergent drawer. I liked the design of the lid. None of the detergent leaks down the bottle after use. The detergent worked well and left my laundry nice and clean. I wish the usage instructions were listed on the bottle.</t>
         </is>
       </c>
       <c r="F244" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G244" t="b">
         <v>1</v>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J244" t="n">
         <v>0</v>
       </c>
       <c r="K244" t="n">
         <v>0</v>
       </c>
-      <c r="L244" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="L244" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M244" t="inlineStr"/>
       <c r="N244" t="inlineStr"/>
       <c r="O244" t="inlineStr"/>
       <c r="P244" t="n">
         <v>0</v>
       </c>
       <c r="Q244" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Kristin Waldron</t>
+          <t>MerryMary3</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 1, 2021</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Would recommend</t>
+          <t>Tide Free &amp; Gentle</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Product smells nice. They send a couple caps with it so you can either pump soap out or pour it out. Unfortunately the pump they sent me doesn't work, which is how I tried using the product.</t>
+          <t>Tide Free &amp; Gentle[This review was collected as part of a promotion.] Awesome! Love that there is no scent. Free of dyes and scent. Gentle yo wash all clothes not just delicates. Got them just as clean as scented Tide if not better. Will definitely continue to use.</t>
         </is>
       </c>
       <c r="F245" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G245" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J245" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K245" t="inlineStr"/>
       <c r="L245" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M245" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M245" t="inlineStr"/>
       <c r="N245" t="inlineStr"/>
       <c r="O245" t="inlineStr"/>
       <c r="P245" t="n">
         <v>0</v>
       </c>
       <c r="Q245" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Beatriz</t>
+          <t>Amica6</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 20, 2020</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Great Lather &amp; Smell!</t>
+          <t>Tide Free And Gentle</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Love this product! First thing I loved was the fact that it came with a pump and a cap option. I loved the texture of the body wash, it wasn’t super jelly like where you pump it out and just falls out of your hands or off your sponge. Amazing lather action and the smell was excellent without being over powering. Will definitely buy again!</t>
+          <t>Tide Free And Gentle[This review was collected as part of a promotion.] Free and Gentle Tide is part of the family. No perfume in the detergent. Clothes do not have residue. Clothing is soft. Fragrance free is for me.</t>
         </is>
       </c>
       <c r="F246" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G246" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J246" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K246" t="inlineStr"/>
       <c r="L246" t="inlineStr"/>
-      <c r="M246" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M246" t="inlineStr"/>
       <c r="N246" t="inlineStr"/>
       <c r="O246" t="inlineStr"/>
       <c r="P246" t="n">
         <v>0</v>
       </c>
       <c r="Q246" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Nancy5</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 24, 2023</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Good product, arrived with broken cap</t>
+          <t>This detergent made my clothes clean</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>I mix this with regular soap and found it effective. Poorly packed for shipping and it arrived with broken push cap dispenser.</t>
+          <t>This detergent made my clothes clean[This review was collected as part of a promotion.] This detergent works great, which made my clothes clean and smells nice after using it. The texture is light and clear which easy to absorb without leaving anything on the clothes. It’s gentle for kids clothes.</t>
         </is>
       </c>
       <c r="F247" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G247" t="b">
         <v>1</v>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J247" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K247" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L247" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M247" t="inlineStr"/>
       <c r="N247" t="inlineStr"/>
       <c r="O247" t="inlineStr"/>
       <c r="P247" t="n">
         <v>0</v>
       </c>
       <c r="Q247" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Agnyte2</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 10, 2020</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>All natural oils.</t>
+          <t>Does it job</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>I’ve been using this tea tree body wash for a couple years now. And I love it. All natural oils. Plus I haven’t had foot odor or athletes foot issues in a long time. I even bought the shampoo and conditioner. I’ve never felt so clean. Comes with pump or pour top caps for your choice of applications. Just try it. You won’t be disappointed</t>
+          <t>Does it job[This review was collected as part of a promotion.] Tide is my go to laundry detergent brand. I am always satisfied with the results this brand products provide. This liquid detergent wasn’t exception. My laundry is clean, have no complaints.</t>
         </is>
       </c>
       <c r="F248" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G248" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J248" t="n">
-        <v>-0.3125</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K248" t="inlineStr"/>
       <c r="L248" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M248" t="inlineStr"/>
       <c r="N248" t="inlineStr"/>
       <c r="O248" t="inlineStr"/>
       <c r="P248" t="n">
         <v>0</v>
       </c>
       <c r="Q248" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>SkyLab 4004</t>
+          <t>Deb</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 31, 2021</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
-          <t>It has a light pine scent with a faint tea tree aroma. The consistency is thick and rich not watery. Only disappointed the bottle shipped has just a screw cap, not a pump as pictured on Amazon.
-Hopefully, Amazon or Botanic Hearth with ship a pump so it is easier to use, I will update my review.</t>
+          <t>(no review title)Great product especially if you have dry skin</t>
         </is>
       </c>
       <c r="F249" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G249" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J249" t="n">
-        <v>-0.6048</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K249" t="inlineStr"/>
       <c r="L249" t="inlineStr"/>
-      <c r="M249" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M249" t="inlineStr"/>
       <c r="N249" t="inlineStr"/>
       <c r="O249" t="inlineStr"/>
       <c r="P249" t="n">
         <v>0</v>
       </c>
       <c r="Q249" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>K</t>
+          <t>Geetas2</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 1, 2021</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Leaky but clean</t>
+          <t>No more itchy</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Soap leaked inside the bubble wrap bag. The nozzle must have gotten turned to open, or the cap wasn't screwed on tight enough. Smells great, suds up, washes out nice and clean.</t>
+          <t>No more itchy[This review was collected as part of a promotion.] My kids have some itchy dry skin during the winter. Using the tide gentle laundry detergent helps with their skin. I love that it is made with clean ingredients that I trust</t>
         </is>
       </c>
       <c r="F250" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G250" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J250" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K250" t="inlineStr"/>
       <c r="L250" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M250" t="inlineStr"/>
+      <c r="N250" t="inlineStr"/>
       <c r="O250" t="inlineStr"/>
       <c r="P250" t="n">
         <v>0</v>
       </c>
       <c r="Q250" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Morgan Gorecki</t>
+          <t>TiffS9</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 22, 2023</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Bottle Cap Damaged Upon Delivery</t>
+          <t>Great Product!</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>I was and still am very excited to try this product given the positive reviews but was pretty disappointed to see the bottle was damaged upon arrival…</t>
+          <t>Great Product![This review was collected as part of a promotion.] This laundry detergent is great and really gentle on your clothes! Other detergents have left oil stains on our clothes, but this Tide detergent left our clothes smelling fresh and actually felt clean and didn't have any stains.</t>
         </is>
       </c>
       <c r="F251" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G251" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J251" t="n">
-        <v>-0.8516</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.3514</v>
+      </c>
+      <c r="K251" t="inlineStr"/>
       <c r="L251" t="inlineStr">
         <is>
-          <t>durability</t>
-[...11 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M251" t="inlineStr"/>
+      <c r="N251" t="inlineStr"/>
       <c r="O251" t="inlineStr"/>
       <c r="P251" t="n">
         <v>0</v>
       </c>
       <c r="Q251" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
-          <t>Erik</t>
+          <t>Katie2</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 23, 2021</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Good product bad container</t>
+          <t>Perfect product</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Love the actual product itself but getting it out of the bottle is a hassle. hand pump is too small and narrow for the thick soapy gel inside. Still gets a 5 star review since i just take off the cap and cant downgrade a 1st world problem.</t>
+          <t>Perfect product[This review was collected as part of a promotion.] I love this product. Especially with sensitive skin this time of the year. It doesn’t hurt my skin or make my skin breakout. Leaves laundry feeling nice and clean.</t>
         </is>
       </c>
       <c r="F252" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G252" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J252" t="n">
-        <v>-0.8057</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K252" t="inlineStr"/>
       <c r="L252" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M252" t="inlineStr"/>
       <c r="N252" t="inlineStr"/>
       <c r="O252" t="inlineStr"/>
       <c r="P252" t="n">
         <v>0</v>
       </c>
       <c r="Q252" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
-          <t>Enrique Arteaga</t>
+          <t>Boots5</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 7, 2020</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Great product</t>
+          <t>For lightly/everday soiled clothes</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Purchased many brands and this one seems to be the best . The only issue is the pump, but you can easily replace that with a shampoo cap that flips up to release more gel. However, I’m concerned that I don’t see the blue bottle anymore on the supplier’s webpage . Hopefully, they will continue to produce.</t>
+          <t>[This review was collected as part of a promotion.] Only reason I gave this four stars is because when I washed a dog blanket that smelled like pee, it did not get the scent completely out. I think for some clothes you do need the scented liquid tide for heavy odors. It was easy to pour and open nothing else wrong with it at all.</t>
         </is>
       </c>
       <c r="F253" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G253" t="b">
         <v>1</v>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J253" t="n">
-        <v>-0.843</v>
+        <v>0</v>
       </c>
       <c r="K253" t="n">
-        <v>-0.6667</v>
-[...6 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L253" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M253" t="inlineStr"/>
       <c r="N253" t="inlineStr"/>
       <c r="O253" t="inlineStr"/>
       <c r="P253" t="n">
         <v>0</v>
       </c>
       <c r="Q253" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
-          <t>Rocco T</t>
+          <t>grams1brat9</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 10, 2020</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Runny liquid and received opened</t>
+          <t>Tide Free and Gentle</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Bottle was received with contents spilled out over the bottle and packaging. It appeared to have been used. The protective cap was off and the pump was attached to the bottle. The liquid is not creamy, but rather watery. There was very little refreshing smell as with other tea tree products. Would not buy again.</t>
+          <t>Tide Free and Gentle[This review was collected as part of a promotion.] This product was easy to use and easy to measure with the cup provided and made the laundry smell nice and clean no residue feel after and  this item for sure was a great item and cleans clothes very nice</t>
         </is>
       </c>
       <c r="F254" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G254" t="b">
         <v>1</v>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J254" t="n">
-        <v>-0.7501</v>
+        <v>0</v>
       </c>
       <c r="K254" t="n">
         <v>0</v>
       </c>
       <c r="L254" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M254" t="inlineStr"/>
       <c r="N254" t="inlineStr"/>
       <c r="O254" t="inlineStr"/>
       <c r="P254" t="n">
         <v>0</v>
       </c>
       <c r="Q254" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
-          <t>Barb Bjornsson</t>
+          <t>oooppz10</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 15, 2025</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>This product lies about its ingredients and is damaged - delivered w/ a broken cap &amp; no pump.</t>
+          <t>Love it</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>RETURNED - This product is misrepresented - having advertised that it has certain healing ingredients when in fact it has completely different harmful chemical ingredients. AND the top was cracked with NO pump applicator! It's as if some company had a bunch of damaged goods and they're unloading them on us through Amazon.</t>
+          <t>Love it[This review was collected as part of a promotion.] My family loves Tide! We have been using their products for many years. I like the way the clothes come out clean and free of stains.</t>
         </is>
       </c>
       <c r="F255" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G255" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J255" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K255" t="inlineStr"/>
       <c r="L255" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M255" t="inlineStr"/>
       <c r="N255" t="inlineStr"/>
       <c r="O255" t="inlineStr"/>
       <c r="P255" t="n">
         <v>0</v>
       </c>
       <c r="Q255" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Earthmidget</t>
+          <t>Dougfa2</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 1, 2020</t>
+          <t>20 January, 2026</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>great product</t>
+          <t>I like unscented Tide Free &amp; Gentle</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>great product. I gave it a 3 star because the pump does not work. I wish the seller/mfr would put their product in a container like all the other body washes! I seem to be wasting a lot of soap opening the cap &amp; getting the soap out.</t>
+          <t>I like unscented Tide Free &amp; Gentle[This review was collected as part of a promotion.] I like that Tide Free and Gentle is unscented and cleans our clothes well. We used 1 to 2 bars of the product in our front load HE washing machine and had good results so I  this Tide product.</t>
         </is>
       </c>
       <c r="F256" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G256" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J256" t="n">
-        <v>-0.1667</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K256" t="inlineStr"/>
       <c r="L256" t="inlineStr"/>
-      <c r="M256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M256" t="inlineStr"/>
       <c r="N256" t="inlineStr"/>
       <c r="O256" t="inlineStr"/>
       <c r="P256" t="n">
         <v>0</v>
       </c>
       <c r="Q256" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Terri Miller</t>
+          <t>anonymous</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 24, 2022</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Picture is misleading</t>
+          <t>grat deterging</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>I purchased the product because it had a pump dispenser on the top. I received the product and it has no pump just flip cap.</t>
+          <t>grat deterging[This review was collected as part of a promotion.] I love this detergent and it works so well without all the harmful chemicals. i like the smell and how it feels on the skin. It does not ruin my clothing and it cleans very deeply.</t>
         </is>
       </c>
       <c r="F257" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G257" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J257" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K257" t="inlineStr"/>
       <c r="L257" t="inlineStr"/>
-      <c r="M257" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M257" t="inlineStr"/>
       <c r="N257" t="inlineStr"/>
       <c r="O257" t="inlineStr"/>
       <c r="P257" t="n">
         <v>0</v>
       </c>
       <c r="Q257" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>I. Fairfax</t>
+          <t>MBeauty9</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 17, 2024</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Awful and not what I expected</t>
+          <t>Love it</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Not at all as described, in my opinion. It wasn’t moisturizing, lathered poorly, and has unexpected ingredients. I also pity anyone with a motor impairment who tries to put the pump in. I and 3 other members of my family tried to get the “under cap” off so the pump could be screwed to the bottle instead, but it’s impossible to do without breaking out the toolbox. I had to hammer a nail partway through the under cap and use it to pry the thing out. Ridiculous!
-I’d give zero stars if I could.</t>
+          <t>Love it[This review was collected as part of a promotion.] This is a great laundry detergent for those with sensitive skin and fragrance sensitivity. A little goes a long way since it's very concentrated. The size is perfect to carry around on your laundry day.</t>
         </is>
       </c>
       <c r="F258" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G258" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J258" t="n">
-        <v>-1</v>
-[...9 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K258" t="inlineStr"/>
+      <c r="L258" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M258" t="inlineStr"/>
       <c r="N258" t="inlineStr"/>
       <c r="O258" t="inlineStr"/>
       <c r="P258" t="n">
         <v>0</v>
       </c>
       <c r="Q258" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Jennifer S</t>
+          <t>Sacarter121</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 11, 2023</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Issues w the bottle</t>
+          <t>Tide free and gentle liquid detergent</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Product is ok but issues w the bottle &amp; cap. The cap should be some type of flip top. Also not sure if there was a problem w mine but I had to use a knife to puncture the lid so the soap could come out.</t>
+          <t>Tide free and gentle liquid detergent[This review was collected as part of a promotion.] I really like this detergent. Tide Free and gentle laundry detergent has a fresh clean smell to your laundry. It is good for others that have sensitive skin. I would definitely recommend this product to someone.</t>
         </is>
       </c>
       <c r="F259" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G259" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J259" t="n">
-        <v>-1</v>
-[...9 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K259" t="inlineStr"/>
+      <c r="L259" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M259" t="inlineStr"/>
       <c r="N259" t="inlineStr"/>
       <c r="O259" t="inlineStr"/>
       <c r="P259" t="n">
         <v>0</v>
       </c>
       <c r="Q259" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
-          <t>Waqas A.</t>
+          <t>Dylan5355</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 17, 2023</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Worst bottle ever!</t>
+          <t>It cleans well</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>The product was ok but the bottle cap came broken.</t>
+          <t>It cleans well[This review was collected as part of a promotion.] The tide free and gentle works well. I was working on motorcycles and it cleaned the clothes I was wearing so there was no stain and it also got the smell out of them. It doesn't have dyes or fragrances which my family likes.</t>
         </is>
       </c>
       <c r="F260" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G260" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J260" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0.4706</v>
+      </c>
+      <c r="K260" t="inlineStr"/>
+      <c r="L260" t="inlineStr"/>
+      <c r="M260" t="inlineStr"/>
       <c r="N260" t="inlineStr"/>
       <c r="O260" t="inlineStr"/>
       <c r="P260" t="n">
         <v>0</v>
       </c>
       <c r="Q260" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
-          <t>Seth in Baltimore</t>
+          <t>xvicx6</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 13, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Very good option for tea tree lovers...</t>
+          <t>so great</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>It was delivered with an option for the cap or the pump for dispensing. Unlike other reviews I read, my body wash came with no spills or anything. It goes on very well and I’m well pleased with the results so far.</t>
+          <t>so great[This review was collected as part of a promotion.] LOVE the scent of the detergent and works wonders. made my clothes smell amazing while cleaning them like never before. got rid of all the stains and odors while being a light, airy, and clear product. couldn’t ask for a better detergent!</t>
         </is>
       </c>
       <c r="F261" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G261" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J261" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K261" t="inlineStr"/>
       <c r="L261" t="inlineStr"/>
-      <c r="M261" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M261" t="inlineStr"/>
       <c r="N261" t="inlineStr"/>
       <c r="O261" t="inlineStr"/>
       <c r="P261" t="n">
         <v>0</v>
       </c>
       <c r="Q261" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>carrie</t>
+          <t>BeautyCA5</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 4, 2019</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Refreshing shower experience</t>
+          <t>Great</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Great product. Smells, nice, if you like Tea Tree Oil - tho the scent doesn't stay with you too long after showering. Comes with a standard twist-off cap, as well as a pop top for pouring or a pump, which is nice.</t>
+          <t>Great[This review was collected as part of a promotion.] I love that the Tide Free &amp; Gentle Liquid Detergent is skin safe. It doesn't have any overwhelming perfume or any dye. My clothes come out perfectly clean and fresh. I recommend it.</t>
         </is>
       </c>
       <c r="F262" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G262" t="b">
         <v>1</v>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J262" t="n">
         <v>1</v>
       </c>
       <c r="K262" t="n">
         <v>0</v>
       </c>
       <c r="L262" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M262" t="inlineStr"/>
       <c r="N262" t="inlineStr"/>
       <c r="O262" t="inlineStr"/>
       <c r="P262" t="n">
         <v>0</v>
       </c>
       <c r="Q262" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>AKin</t>
+          <t>Austin1094</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 21, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>prepare for mediocrity</t>
+          <t>Great for Sensitive skin</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>its ok
-[...3 lines deleted...]
-you will benefit from doing this</t>
+          <t>Great for Sensitive skin[This review was collected as part of a promotion.] This product works great and without any dyes or perfumes. Cleans clothes just as good as other detergents while still being good for sensitive skin. Would definitely recommended this product</t>
         </is>
       </c>
       <c r="F263" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G263" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J263" t="n">
-        <v>0</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K263" t="inlineStr"/>
+      <c r="L263" t="inlineStr"/>
+      <c r="M263" t="inlineStr"/>
       <c r="N263" t="inlineStr"/>
       <c r="O263" t="inlineStr"/>
       <c r="P263" t="n">
         <v>0</v>
       </c>
       <c r="Q263" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Mokautusky3159</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 16, 2021</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>On the fence</t>
+          <t>Overall Impression</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Cleans well, feels good... but smells like molded bread I absolutely hate the smell.</t>
+          <t>Overall Impression[This review was collected as part of a promotion.] Tide Free&amp; Gentle strikes an ideal balance between powerful cleaning and skin safe care. Slightly more expensive but justifies its cost.</t>
         </is>
       </c>
       <c r="F264" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G264" t="b">
         <v>0</v>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J264" t="n">
-        <v>-0.6391</v>
+        <v>0.25</v>
       </c>
       <c r="K264" t="inlineStr"/>
       <c r="L264" t="inlineStr"/>
-      <c r="M264" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M264" t="inlineStr"/>
       <c r="N264" t="inlineStr"/>
       <c r="O264" t="inlineStr"/>
       <c r="P264" t="n">
         <v>0</v>
       </c>
       <c r="Q264" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Justagrrl27</t>
+          <t>At1516</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 3, 2024</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Stinks</t>
+          <t>Great clean</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>It barely smells like tea tree. It smells like wet towels that have been left in the washer too long. Like mold almost. The bottle came broken and the pump doesn't work.</t>
+          <t>Great clean[This review was collected as part of a promotion.] Very happy with this free and gentle detergent. It cleans just as well as I would expect tide but is gentle on my skin. No scent at all.</t>
         </is>
       </c>
       <c r="F265" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G265" t="b">
         <v>1</v>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J265" t="n">
-        <v>-1</v>
+        <v>0.25</v>
       </c>
       <c r="K265" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L265" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M265" t="inlineStr"/>
       <c r="N265" t="inlineStr"/>
       <c r="O265" t="inlineStr"/>
       <c r="P265" t="n">
         <v>0</v>
       </c>
       <c r="Q265" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
-          <t>Andrew</t>
+          <t>Cassie7</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 11, 2021</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Smells like mold does</t>
+          <t>A Clean Wash</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>This product’s fragrance is reminiscent of mold. Unable to use</t>
+          <t>[This review was collected as part of a promotion.] I was pleased with the Tide Free and Gentle Detergent. It left no smell except for “clean” on the clothes. Nobody in my family (even the sensitive skinned ones) had any complaints or rash or itchiness. The product dispensed cleanly and easily into my washer. I have nothing but good things to say about this product.</t>
         </is>
       </c>
       <c r="F266" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G266" t="b">
         <v>1</v>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J266" t="n">
-        <v>-1</v>
+        <v>0.25</v>
       </c>
       <c r="K266" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L266" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M266" t="inlineStr"/>
       <c r="N266" t="inlineStr"/>
       <c r="O266" t="inlineStr"/>
       <c r="P266" t="n">
         <v>0</v>
       </c>
       <c r="Q266" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>MC Ronson</t>
+          <t>JofinC187</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 1, 2019</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Wife approved</t>
+          <t>Good detergent</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>This is a very good, organic product with a mild scent and seems effective for anti-fungal skin issues. This is 5% Tea Tree, which may be higher than the 0.5% some brands use or the 10% other brands use (different formulas for different purposes. Those with certain skin conditions may have to use a .05% Tea Tree solution, for example.
-[...4 lines deleted...]
-As far as "lack of suds", soap suds are bubbles and look nice, but bubbles do not clean anything unless it is a lifting foam-and foam is called foam because it is not a bubble. Bubbles are actually waste. Soap cleans on contact, not while up in the air and off of the surface.</t>
+          <t>Good detergent[This review was collected as part of a promotion.] This is a good free and clear laundry detergent good for sensitive skin or skin allergies also good for babies its a good product cleans very well I  using it and trying it</t>
         </is>
       </c>
       <c r="F267" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G267" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J267" t="n">
-        <v>-0.5481</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K267" t="inlineStr"/>
+      <c r="L267" t="inlineStr"/>
+      <c r="M267" t="inlineStr"/>
       <c r="N267" t="inlineStr"/>
       <c r="O267" t="inlineStr"/>
       <c r="P267" t="n">
         <v>0</v>
       </c>
       <c r="Q267" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Mtman59808</t>
+          <t>LoomKnitter5</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 28, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Won't buy again.</t>
+          <t>Delightful Detergent!</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>The product itself is okay. Nice minty feeling. Makes you feel clean. Did not notice any of the moisturizing claims. There seems to be a problem when it is shipped. The first one I received had been broken in the amazon box and leaked all over. I was surprised it was even delivered it was drenched on the outside. I filed a complaint. The second one that came still had some leaking problems...</t>
+          <t>Delightful Detergent![This review was collected as part of a promotion.] This is probably the best detergent as far as cleaning and stains that is on the market. I like that it is free &amp; clear because I have a family member who cannot handle the fragrances. It cleans wonderfully!</t>
         </is>
       </c>
       <c r="F268" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G268" t="b">
         <v>1</v>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J268" t="n">
-        <v>-0.7284</v>
+        <v>-0.6442</v>
       </c>
       <c r="K268" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L268" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M268" t="inlineStr"/>
       <c r="N268" t="inlineStr"/>
       <c r="O268" t="inlineStr"/>
       <c r="P268" t="n">
         <v>0</v>
       </c>
       <c r="Q268" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>David M Bell</t>
+          <t>Whitters4</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 6, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Subpar packaging and package handling.</t>
+          <t>Nice product</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Got this for my wife who's having open heart surgery next week. They told her she needed to wash with an antibacterial soap. Well, the package arrived today, but the dispenser pump was undone and there was some product in the box. She said she'd use it anyhow, but it seems to me the shipper should take better care to seal the pump before shipping. Of course, the package carrier could use a little more care as well as I'm sure they would expect of their own deliveries.</t>
+          <t>Nice product[This review was collected as part of a promotion.] A nice detergent that gentle on my sensitive skin with no scent to irritate my sense of smell. It cleans like their regular detergent without all the added irritant that usually caused me to break out</t>
         </is>
       </c>
       <c r="F269" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G269" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J269" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K269" t="inlineStr"/>
+      <c r="L269" t="inlineStr"/>
+      <c r="M269" t="inlineStr"/>
       <c r="N269" t="inlineStr"/>
       <c r="O269" t="inlineStr"/>
       <c r="P269" t="n">
         <v>0</v>
       </c>
       <c r="Q269" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Alfy</t>
+          <t>Neveah2</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 5, 2022</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Arrived with seal opened and sill</t>
+          <t>Perfect for loved ones</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Scent is ok maybe the mixture of tea tree &amp; mint together is a bit too much a bit strong not that delicate, however for me was a new product and scent and it's always nice when I try something new... What I didn't liked is that arrived with the lid seal broken and some spill inside the box I don't understand how could happened since is with the lid on.</t>
+          <t>Perfect for loved ones[This review was collected as part of a promotion.] I recently welcomed a baby and finding a scent-free and effective laundry detergent has been a challenge. Until, I received this and it has done wonders! The detergent cleans any milk stains and has no irritating scent.</t>
         </is>
       </c>
       <c r="F270" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G270" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J270" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K270" t="inlineStr"/>
+      <c r="L270" t="inlineStr"/>
+      <c r="M270" t="inlineStr"/>
       <c r="N270" t="inlineStr"/>
       <c r="O270" t="inlineStr"/>
       <c r="P270" t="n">
         <v>0</v>
       </c>
       <c r="Q270" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>CY, Hawaii</t>
+          <t>Potays994</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 17, 2021</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Bottles could have been packaged better. When I opened the box every bottle leaked.</t>
+          <t>Loved Tide Free/Gentle Liquid Detergent</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>I purchased the products for our whole family to help with acne and skin irritations especially on our faces due to mask wearing. It’s early on but seems to work.</t>
+          <t>Loved Tide Free/Gentle Liquid Detergent[This review was collected as part of a promotion.] Being a Person who is very sensitive to artificial dyes &amp; perfumes when it comes to laundry detergent, I was very happy with Tide Free &amp; Gentle as it is 100% Free of Irritating Residues while completely cleaning all my clothes.</t>
         </is>
       </c>
       <c r="F271" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G271" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J271" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K271" t="inlineStr"/>
       <c r="L271" t="inlineStr"/>
-      <c r="M271" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M271" t="inlineStr"/>
       <c r="N271" t="inlineStr"/>
       <c r="O271" t="inlineStr"/>
       <c r="P271" t="n">
         <v>0</v>
       </c>
       <c r="Q271" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
-          <t>Sher from Provo</t>
+          <t>Trickyan1</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 17, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Love the product, but be more careful about shipping.</t>
+          <t>Good and Gentle But...</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>I liked the product but it, along with another bottle of soap that came with it, was inadequately prepared for shipment. The lid was loose and it had leaked inside and through the box. There was a dent in the actual bottle as well. Kind of a mess when it got here. It smells and feels great though.</t>
+          <t>Good and Gentle But...[This review was collected as part of a promotion.] I liked Tide. I have been a past customer so liking was there. But, the thing that I didnt like a chemical ingredient which of course I came to know with the help of AI. Other than that, I'm happy to use it.</t>
         </is>
       </c>
       <c r="F272" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G272" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J272" t="n">
-        <v>-0.8459</v>
-[...13 lines deleted...]
-      </c>
+        <v>-0.6089</v>
+      </c>
+      <c r="K272" t="inlineStr"/>
+      <c r="L272" t="inlineStr"/>
+      <c r="M272" t="inlineStr"/>
       <c r="N272" t="inlineStr"/>
       <c r="O272" t="inlineStr"/>
       <c r="P272" t="n">
         <v>0</v>
       </c>
       <c r="Q272" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
-          <t>Aaron</t>
+          <t>Chloe6</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 12, 2019</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>awful smell</t>
+          <t>Our go to laundry detergent!</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Let me start by saying the shampoo and conditioner of this product are amazing and I will continue to buy, however....the body wash I was not expecting. The smell is absolutely horrid. I even tried shaking the bottle a bunch to see if maybe it was settled and i was getting some weird combination of just a peppermint additive, but it didn't help. How this body wash passed through the scent department without anybody saying "this is awful" surprises me. Maybe I got a bad batch, I'm not sure...but this body wash smells like something I would expect to come from my dog if she ate her way through a box of candy canes. I'm not sure of its moisturizing properties because I can't get past the smell. I've gotten through 3 showers now using it and will not be using it again. but as mentioned earlier, the shampoo and conditioner are excellent products, just not the body wash.</t>
+          <t>Our go to laundry detergent![This review was collected as part of a promotion.] We love this detergent! Especially for our littles this detergent is gentle and non irritating on sensitive skin! No improvement’s needed! We love this and will continue to use this in the future! Highly recommend!</t>
         </is>
       </c>
       <c r="F273" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G273" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J273" t="n">
-        <v>-0.8219</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.6</v>
+      </c>
+      <c r="K273" t="inlineStr"/>
       <c r="L273" t="inlineStr"/>
-      <c r="M273" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M273" t="inlineStr"/>
       <c r="N273" t="inlineStr"/>
       <c r="O273" t="inlineStr"/>
       <c r="P273" t="n">
         <v>0</v>
       </c>
       <c r="Q273" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
-          <t>Rebecca</t>
+          <t>eweise7</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 17, 2021</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Body wash</t>
+          <t>Great detergent</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Love the item of the body wash There wasnt a pump in the box that goes with it Anway that one can be sent to me it shown one that came with it when i order it Thank you Hope to get one</t>
+          <t>Great detergent[This review was collected as part of a promotion.] This detergent is wonderful for those with sensitive skin. No heavy scent but clothes smell and look clean and it is very gentle. Also great for those without any skin sensitivity issues, just a really good detergent.</t>
         </is>
       </c>
       <c r="F274" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G274" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J274" t="n">
-        <v>1</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.8548</v>
+      </c>
+      <c r="K274" t="inlineStr"/>
+      <c r="L274" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M274" t="inlineStr"/>
       <c r="N274" t="inlineStr"/>
       <c r="O274" t="inlineStr"/>
       <c r="P274" t="n">
         <v>0</v>
       </c>
       <c r="Q274" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
-          <t>AAA</t>
+          <t>Sammy881</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 14, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Packaging sucks. Order spilled out in bag.</t>
+          <t>Great product</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Product works. It’s helping my skin. Great for irritated dry skin, but the bottle was squished. I lost a quarter of my body wash in the bag. I want to order this again and the Shampoo and Conditioner, but I want my items in a box, not a flat bag.</t>
+          <t>Great product[This review was collected as part of a promotion.] This is a great product that I  to anyone who is interested in a new clean detergent without dyes or perfumes.</t>
         </is>
       </c>
       <c r="F275" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G275" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J275" t="n">
-        <v>-0.7832</v>
-[...9 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K275" t="inlineStr"/>
+      <c r="L275" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M275" t="inlineStr"/>
       <c r="N275" t="inlineStr"/>
       <c r="O275" t="inlineStr"/>
       <c r="P275" t="n">
         <v>0</v>
       </c>
       <c r="Q275" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
-          <t>April S</t>
+          <t>polly8</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 23, 2021</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>One quarter of the bottle leaked</t>
+          <t>soap review</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>I liked the product, the smell, etc. When I received the product, one quarter of the bottled had leaked out into the bubble wrap bag. Not impressed. Even the shipping box was wet.</t>
+          <t>soap review[This review was collected as part of a promotion.] I recently tried the Tide free and gentle detergent and i love it. My kids have sensitive skin so I love that I can use this for everyone's laundry. It addresses their needs while still getting the clothes clean and not having to worry about any harsh chemicals.</t>
         </is>
       </c>
       <c r="F276" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G276" t="b">
         <v>1</v>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J276" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K276" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L276" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M276" t="inlineStr"/>
       <c r="N276" t="inlineStr"/>
       <c r="O276" t="inlineStr"/>
       <c r="P276" t="n">
         <v>0</v>
       </c>
       <c r="Q276" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
-          <t>christy s.</t>
+          <t>Kylena5</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 29, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Clean without harsh additives</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>I really like the product but was disappointed when I opened the box and found a mess, it leaked all over the wrapping and inside the box. I would suggest having the pump separate and ship it capped.</t>
+          <t>Clean without harsh additives[This review was collected as part of a promotion.] I love the effectiveness without harsh additives. It cleans clothes with stains. Easy to pour and dispense. I love that it has no scent, so if you wanted to add scent, you can. I totally recommend this.</t>
         </is>
       </c>
       <c r="F277" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G277" t="b">
         <v>1</v>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J277" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K277" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L277" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M277" t="inlineStr"/>
       <c r="N277" t="inlineStr"/>
       <c r="O277" t="inlineStr"/>
       <c r="P277" t="n">
         <v>0</v>
       </c>
       <c r="Q277" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Ray M</t>
+          <t>Moeee4</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 13, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>No lid.</t>
+          <t>Always a great product</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>It came without a proper lid so I’m going to figure a way to get it out of the bottle. I checked the box, nothing.</t>
+          <t>Always a great product[This review was collected as part of a promotion.] Tide is always a winner and my clothes always come out clean. The free and gentle one is great because there’s no irritating scent or overpowering scent.</t>
         </is>
       </c>
       <c r="F278" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G278" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J278" t="n">
-        <v>0</v>
-[...9 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K278" t="inlineStr"/>
+      <c r="L278" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M278" t="inlineStr"/>
       <c r="N278" t="inlineStr"/>
       <c r="O278" t="inlineStr"/>
       <c r="P278" t="n">
         <v>0</v>
       </c>
       <c r="Q278" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>KMJ1967</t>
+          <t>Chanel9</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 10, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Messy Opening</t>
+          <t>Gets clothes clean</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>This product was placed in a box with several other items. The plastic packaging over the pump top was not tight and there was body wash all over everything. Took a while to clean it off of the other products (and my dining room table, where I opened the delivery box). You might want to consider ordering this product by itself and not combined with anything else. Ugh!</t>
+          <t>[This review was collected as part of a promotion.] My clothes are now very clean. I was able to get my clothes clean even with the tap cold water cycle. Everything smells fresh but without the added perfumes. It's easy to pour this into the measuring cup and then into your laundry. I like that I feel safe enough to use this on my toddlers clothes.</t>
         </is>
       </c>
       <c r="F279" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G279" t="b">
         <v>1</v>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J279" t="n">
-        <v>0</v>
+        <v>-0.09089999999999999</v>
       </c>
       <c r="K279" t="n">
         <v>0</v>
       </c>
       <c r="L279" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M279" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M279" t="inlineStr"/>
       <c r="N279" t="inlineStr"/>
       <c r="O279" t="inlineStr"/>
       <c r="P279" t="n">
         <v>0</v>
       </c>
       <c r="Q279" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Jenny</t>
+          <t>Tatii5</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 11, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Good product</t>
+          <t>Perfect</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Almost half the contents was leaking out all over the box when it arrived. I canceled future orders and will find
-another brand.</t>
+          <t>Perfect[This review was collected as part of a promotion.] Super easy to use, clothes feels soft after it’s been washed… I  this product gentle on the skin and tide free which is something I always look for when purchasing detergents</t>
         </is>
       </c>
       <c r="F280" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G280" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J280" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K280" t="inlineStr"/>
       <c r="L280" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M280" t="inlineStr"/>
       <c r="N280" t="inlineStr"/>
       <c r="O280" t="inlineStr"/>
       <c r="P280" t="n">
         <v>0</v>
       </c>
       <c r="Q280" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>MssWho</t>
+          <t>Dan1236</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 13, 2023</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Need to tighten the tops on the bottles better</t>
+          <t>Super clean and no scent but fresh cloth</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>I bought this for my daughter since i like usimg myself however hers came with top off and liquid was pouring all over inside of the box. Disappointed.. i wrote once already and assused another bottle will be sent out to texas. But it is a great product.
-9/17. Product was never replaced. So kept my money and no product. Not fair</t>
+          <t>Super clean and no scent but fresh cloth[This review was collected as part of a promotion.] It is very high efficiency and clean and makes the stains all go away in a single wash. I like that it is formulated for sensitive skin and i think it could have a bigger packaging.</t>
         </is>
       </c>
       <c r="F281" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G281" t="b">
         <v>1</v>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J281" t="n">
-        <v>-0.8401</v>
+        <v>-1</v>
       </c>
       <c r="K281" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L281" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M281" t="inlineStr"/>
       <c r="N281" t="inlineStr"/>
       <c r="O281" t="inlineStr"/>
       <c r="P281" t="n">
         <v>0</v>
       </c>
       <c r="Q281" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
-          <t>Bob Bobinsky</t>
+          <t>Shauna7</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 24, 2025</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Smells yummy</t>
+          <t>Great product-works as well as I expecte</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>I took a star off because the pump was already broken and crushed beofre it was even packed into the shipping box. So, I had to empty it into another container to use it. So, The pump is cheap and flimsey.
-[...3 lines deleted...]
-Seems to be really effective for...washing your body...</t>
+          <t>[This review was collected as part of a promotion.] This product worked very well. I was impressed with the small amount I needed to use to get the clothes clean. Although I do occasionally use scent beads in certain loads, I like the fact that there was no scent at all from the detergent. It also did not get gummy in the dispenser, as some detergents often do. This was definitely a good experience.</t>
         </is>
       </c>
       <c r="F282" t="b">
         <v>0</v>
       </c>
       <c r="G282" t="b">
         <v>1</v>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J282" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K282" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L282" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M282" t="inlineStr"/>
       <c r="N282" t="inlineStr"/>
       <c r="O282" t="inlineStr"/>
       <c r="P282" t="n">
         <v>0</v>
       </c>
       <c r="Q282" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
-          <t>Noelle Lieber</t>
+          <t>Penny6</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 15, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Great product but bottomed out !!!</t>
+          <t>Tide Free &amp; Gentle Works!</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>The product leaked all over the box so most of the bottle was empty!!!!</t>
+          <t>Tide Free &amp; Gentle Works![This review was collected as part of a promotion.] I found the product to be easy to use. Cleaned well with a pleasant scent after washing. Clothing felt soft and clean.  to others</t>
         </is>
       </c>
       <c r="F283" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G283" t="b">
         <v>1</v>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J283" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K283" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L283" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M283" t="inlineStr"/>
       <c r="N283" t="inlineStr"/>
       <c r="O283" t="inlineStr"/>
       <c r="P283" t="n">
         <v>0</v>
       </c>
       <c r="Q283" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
-          <t>Jonathan</t>
+          <t>Brandon4</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 18, 2025</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Broken dispensing pump top</t>
+          <t>Tide detergent</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Pump was broken in half when removed from box</t>
+          <t>Tide detergent[This review was collected as part of a promotion.] This detergent smells great and we even used it to wash by 6 month olds clothes. They came out soft and we had no issues. I will use this again!</t>
         </is>
       </c>
       <c r="F284" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G284" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="J284" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K284" t="inlineStr"/>
+      <c r="L284" t="inlineStr"/>
+      <c r="M284" t="inlineStr"/>
       <c r="N284" t="inlineStr"/>
       <c r="O284" t="inlineStr"/>
       <c r="P284" t="n">
         <v>0</v>
       </c>
       <c r="Q284" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
-          <t>Clay</t>
+          <t>Marny7</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 5, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Yuck...</t>
+          <t>My clothes are clean</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>I have used other Tea Tree products and this one came across on a daily deal... I should have passed. The smell has a chemical harshness to it like no other tea tree product I've ever used, it doesn't lather up like other soaps and (again) other tea tree products I've used in the past. The pump also was broken during shipping as it was delivered in a bag, not a box.</t>
+          <t>[This review was collected as part of a promotion.] I really like this free and gentle Tide detergent. My clothes are clean and fresh after using just a little of this detergent in my new front load washer. I appreciate Tide having gentle detergent as I hope this will help my clothes last longer. I enjoy no scent and my clothes look nice.</t>
         </is>
       </c>
       <c r="F285" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G285" t="b">
         <v>1</v>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J285" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K285" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L285" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M285" t="inlineStr"/>
       <c r="N285" t="inlineStr"/>
       <c r="O285" t="inlineStr"/>
       <c r="P285" t="n">
         <v>0</v>
       </c>
       <c r="Q285" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
-          <t>Coleman Fam</t>
+          <t>Limes991</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 14, 2025</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Came with soap leaking prior to the package being opened. The box wasn't damaged.</t>
+          <t>Amazing detergent for sensitive skin!</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Soap leaked out into the plastic it was wrapped in. 🥲</t>
+          <t>[This review was collected as part of a promotion.] The tide free and gentle detergent is a must have! I struggle with sensitive skin and this detergent was so easy to use left my clothes super soft and clean, I felt great after using it and not having any reaction on my skin. I can’t wait to try more of their free and gentle line and I will definitely add this to my shopping list each time!</t>
         </is>
       </c>
       <c r="F286" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G286" t="b">
         <v>1</v>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J286" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K286" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L286" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M286" t="inlineStr"/>
+      <c r="N286" t="inlineStr"/>
       <c r="O286" t="inlineStr"/>
       <c r="P286" t="n">
         <v>0</v>
       </c>
       <c r="Q286" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
-          <t>Justin</t>
+          <t>Daffy3211</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 18, 2023</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Damaged-leaking bottle</t>
+          <t>TIDE IS STILL NUMBER ONE</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Box was in perfect condition. Clearly product damaged prior to packing and still shipped regardless. Not going to spend time sending this back for replacement, but will not be ordering again in the future.</t>
+          <t>TIDE IS STILL NUMBER ONE[This review was collected as part of a promotion.] Tried tide and was very satisfied with the out come when I used. Since used again after few months will start buying again to use for my laundry needs</t>
         </is>
       </c>
       <c r="F287" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G287" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J287" t="n">
-        <v>-0.7778</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K287" t="inlineStr"/>
+      <c r="L287" t="inlineStr"/>
+      <c r="M287" t="inlineStr"/>
       <c r="N287" t="inlineStr"/>
       <c r="O287" t="inlineStr"/>
       <c r="P287" t="n">
         <v>0</v>
       </c>
       <c r="Q287" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
-          <t>B Vine</t>
+          <t>cmsilva03158</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 16, 2025</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Cheap appearance, OK ingredients</t>
+          <t>Tide Gentle Liquid</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>The smells are decent if not a bit generic, but my biggest gripe is that the set even in it's boxed packaging just screams "dollar store shower gel." This isn't something I'd feel great about giving as a gift. The gel itself is average quality, rinses well but I found it a bit drying.</t>
+          <t>Tide Gentle Liquid[This review was collected as part of a promotion.] I’m not too fond of the paint thinner scent but I did use it for towels and other things. It’s a regular detergent. Everything felt soft when using. I’d recommend for non urgent items. Not for bay clothing.</t>
         </is>
       </c>
       <c r="F288" t="b">
         <v>0</v>
       </c>
       <c r="G288" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J288" t="n">
-        <v>-0.7516</v>
-[...13 lines deleted...]
-      </c>
+        <v>-0.432</v>
+      </c>
+      <c r="K288" t="inlineStr"/>
+      <c r="L288" t="inlineStr"/>
+      <c r="M288" t="inlineStr"/>
       <c r="N288" t="inlineStr"/>
       <c r="O288" t="inlineStr"/>
       <c r="P288" t="n">
         <v>0</v>
       </c>
       <c r="Q288" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Thatmom5</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 26, 2021</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Opened and broken bottle sent to me</t>
+          <t>Nice and clean</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Product showed up very damaged. Body wash spilled all over the inside of the bubble wrap and it leaked out into the box. Not sure if the bottle was opened before it was sent to me, but I’m stuck now going somewhere else to get a replacement.</t>
+          <t>Nice and clean[This review was collected as part of a promotion.] This laundry detergent is nice and my clothes clean.I love that it's free and clear. My son, that is one years old.Did not have any reactions , which is always a plus thank you , tide.</t>
         </is>
       </c>
       <c r="F289" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G289" t="b">
         <v>1</v>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J289" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K289" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L289" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M289" t="inlineStr"/>
+      <c r="N289" t="inlineStr"/>
       <c r="O289" t="inlineStr"/>
       <c r="P289" t="n">
         <v>0</v>
       </c>
       <c r="Q289" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Charlene Whidbee</t>
+          <t>RP7326</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 1, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Second time received damaged</t>
+          <t>Does the job, cleanly!</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>I love this product but this is the second time I have received it damaged and leaking. Please ship in box on the future not amazon paper packaging.</t>
+          <t>[This review was collected as part of a promotion.] As someone who suffers from eczema and has a little child, this free and clear detergent is a lifesaver. No harmful chemicals or fragrances that affect skin. No residue left on clothes. No weird smells, even though these clean detergents are fragrance free, some have weird smells… this does not!</t>
         </is>
       </c>
       <c r="F290" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G290" t="b">
         <v>1</v>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J290" t="n">
-        <v>-0.8455</v>
+        <v>0</v>
       </c>
       <c r="K290" t="n">
-        <v>-0.4228</v>
+        <v>0</v>
       </c>
       <c r="L290" t="inlineStr">
         <is>
-          <t>durability</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M290" t="inlineStr"/>
+      <c r="N290" t="inlineStr"/>
       <c r="O290" t="inlineStr"/>
       <c r="P290" t="n">
         <v>0</v>
       </c>
       <c r="Q290" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>John</t>
+          <t>Leah115</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 2, 2021</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Bottle leaked all over</t>
+          <t>Amazing detergent!</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Can't really review half the bottle is in the box it came in smells nice though</t>
+          <t>Amazing detergent![This review was collected as part of a promotion.] I love this detergent! The ingredients are amazing and my clothes feel so clean after washing them! I love how there are no dyes or perfumes. This detergent is perfect for anyone! I highly recommend!</t>
         </is>
       </c>
       <c r="F291" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G291" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J291" t="n">
-        <v>-1</v>
-[...9 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K291" t="inlineStr"/>
+      <c r="L291" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M291" t="inlineStr"/>
       <c r="N291" t="inlineStr"/>
       <c r="O291" t="inlineStr"/>
       <c r="P291" t="n">
         <v>0</v>
       </c>
       <c r="Q291" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>v B-) B-) cc hm</t>
+          <t>Lolapicke6</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 20, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Leaking</t>
+          <t>Great Clean Laundry Detergent</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Open and leaking inside box.</t>
+          <t>Great Clean Laundry Detergent[This review was collected as part of a promotion.] I have been trying to get more healthy laundry detergent and not so many chemicals or scents, I think this detergent is a great start and a great alternative. Clean ingredients</t>
         </is>
       </c>
       <c r="F292" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G292" t="b">
         <v>1</v>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J292" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K292" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="L292" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M292" t="inlineStr"/>
       <c r="N292" t="inlineStr"/>
       <c r="O292" t="inlineStr"/>
       <c r="P292" t="n">
         <v>0</v>
       </c>
       <c r="Q292" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
-          <t>Fab Or Flop Finds</t>
+          <t>DaytonDoll9</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 5, 2025</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Nice boxed set of variety body washes with good, unique scents.</t>
+          <t>Great Tide product for all house guests</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Nice gift bath set with three different washes of smallish size (but just over the TSA travel size of 3 oz). Love the variety and the scents. Feels soft and refreshing, with a good lather.</t>
+          <t>Great Tide product for all house guests[This review was collected as part of a promotion.] Tide Free and Gentle is the same quality laundry cleaning product we expect from all Tide products, and it is good for all house guests, especially those who might have allergies or sensitive skin.</t>
         </is>
       </c>
       <c r="F293" t="b">
         <v>0</v>
       </c>
       <c r="G293" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J293" t="n">
-        <v>0.2727</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K293" t="inlineStr"/>
       <c r="L293" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M293" t="inlineStr"/>
       <c r="N293" t="inlineStr"/>
       <c r="O293" t="inlineStr"/>
       <c r="P293" t="n">
         <v>0</v>
       </c>
       <c r="Q293" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
-          <t>Cat, Chris and Family</t>
+          <t>BruschiD8</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 3, 2020</t>
+          <t>19 January, 2026</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Love the Bodywash but Had Issues with Bottle</t>
+          <t>The best detergent for sensitive skin</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>I really struggled to rate this body wash because I've truly love the body wash itself but I had some issues with delivery and the bottle malfunctioning.
-[...3 lines deleted...]
-All in all, I was considering giving this only 3 stars at first because of the issues but I really like the product and think it is of great quality so I decided to give it 4 stars since it probably isn't the manufacturer's fault when it comes to the bottle leaking. It's probably due to rough handling during shipping and can't be helped. I do wish the pump worked but still really like this body wash and think it's worth purchasing.</t>
+          <t>[This review was collected as part of a promotion.] This is the go to detergent for sensitive skin. It does a great job cleaning the clothing without damaging it or causing color issues. No scents for anyone with sensitivity to fragrances. Works great with our HE washing machine but also worked great with our old standard washer. Would definitely recommend</t>
         </is>
       </c>
       <c r="F294" t="b">
         <v>0</v>
       </c>
       <c r="G294" t="b">
         <v>1</v>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J294" t="n">
-        <v>-0.5096000000000001</v>
+        <v>0.25</v>
       </c>
       <c r="K294" t="n">
-        <v>-0.6691</v>
+        <v>0</v>
       </c>
       <c r="L294" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M294" t="inlineStr"/>
       <c r="N294" t="inlineStr"/>
       <c r="O294" t="inlineStr"/>
       <c r="P294" t="n">
         <v>0</v>
       </c>
       <c r="Q294" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
-          <t>Customer review</t>
+          <t>LindsNW05</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 14, 2025</t>
+          <t>18 January, 2026</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Shower gel set</t>
+          <t>Never doubting again</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>This is a lovely little shower gel sampler. It comes in such a pretty box, that it would make a nice gift. The shower gels have a very nice scent and get my skin clean and feeling soft and smooth. They lather very well and rinse off without any residue.</t>
+          <t>originally posted on tide.com</t>
         </is>
       </c>
       <c r="F295" t="b">
         <v>0</v>
       </c>
       <c r="G295" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J295" t="n">
         <v>0</v>
       </c>
-      <c r="K295" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="K295" t="inlineStr"/>
+      <c r="L295" t="inlineStr"/>
+      <c r="M295" t="inlineStr"/>
       <c r="N295" t="inlineStr"/>
       <c r="O295" t="inlineStr"/>
       <c r="P295" t="n">
         <v>0</v>
       </c>
       <c r="Q295" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Our Family Reviews</t>
+          <t>allysonh</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 30, 2025</t>
+          <t>17 January, 2026</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
-      <c r="D296" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
-          <t>This reivew is for the Botanic Hearth Relax and Renew shower set - Pack of 3 of Body Wash (British Rose,Lavender, Calendula Neem). This set comes in a cute box showing the 3 bottles of body wash. It would make a nice gift set except the bottles were not secure in the box and were all crooked. The body wash itself is nice and each one smells nice.</t>
+          <t>(no review title)No smell and gets my clothes clean</t>
         </is>
       </c>
       <c r="F296" t="b">
         <v>0</v>
       </c>
       <c r="G296" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>appreciation</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J296" t="n">
         <v>0</v>
       </c>
-      <c r="K296" t="n">
-[...7 lines deleted...]
-      </c>
+      <c r="K296" t="inlineStr"/>
+      <c r="L296" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M296" t="inlineStr"/>
       <c r="N296" t="inlineStr"/>
       <c r="O296" t="inlineStr"/>
       <c r="P296" t="n">
         <v>0</v>
       </c>
       <c r="Q296" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Amy T.</t>
+          <t>chaneyb7_8817</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 2, 2025</t>
+          <t>16 January, 2026</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>4 oz bottles of body wash</t>
+          <t>Tide Free &amp; Gentle is Plain and Simple 🧼</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>These make a great presentation in the box if gifting or leaving in the bathroom for guests to use. There are 3 4oz bottles of the different scents that smell as described on the label.</t>
+          <t>I absolutely have to use this detergent for everything. It is gentle on my family's skin and still cleans heavy items like my comforter and rugs. There is no scent so you can always add in fabric softeners and fragrance. I personally like to add in baking soda to strip any odors. I will always purchase this detergent because it works, plain and simple.</t>
         </is>
       </c>
       <c r="F297" t="b">
         <v>0</v>
       </c>
       <c r="G297" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J297" t="n">
-        <v>1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K297" t="inlineStr"/>
       <c r="L297" t="inlineStr">
         <is>
-          <t>aesthetics_branding</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M297" t="inlineStr"/>
       <c r="N297" t="inlineStr"/>
       <c r="O297" t="inlineStr"/>
       <c r="P297" t="n">
         <v>0</v>
       </c>
       <c r="Q297" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
-          <t>Eren</t>
+          <t>carol</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 31, 2021</t>
+          <t>13 January, 2026</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
-          <t>I dislike the product. Does not moisturize. The product has spilled in the box halfway. Do not see results like other products of its kind.</t>
+          <t>3 guests found this review helpful. Did you?</t>
         </is>
       </c>
       <c r="F298" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G298" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J298" t="n">
-        <v>-0.84</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K298" t="inlineStr"/>
+      <c r="L298" t="inlineStr"/>
+      <c r="M298" t="inlineStr"/>
       <c r="N298" t="inlineStr"/>
       <c r="O298" t="inlineStr"/>
       <c r="P298" t="n">
         <v>0</v>
       </c>
       <c r="Q298" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
-          <t>chicago1</t>
+          <t>Riley</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 11, 2021</t>
+          <t>11 January, 2026</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Leaked out In box.</t>
+          <t>(no review title)Love that it is gentle on skin with no extra fragrance or dyes. I feel safe using this for my baby’s clothes and helps me avoid breakouts on my sensitive skin. Tide also uses enzymes which helps break down stains and what I’m looking for when doing cloth diaper loads. Great grab and go for all your laundry needs!</t>
         </is>
       </c>
       <c r="F299" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G299" t="b">
         <v>1</v>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J299" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K299" t="n">
-        <v>-1</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L299" t="inlineStr"/>
+      <c r="M299" t="inlineStr"/>
       <c r="N299" t="inlineStr"/>
       <c r="O299" t="inlineStr"/>
       <c r="P299" t="n">
         <v>0</v>
       </c>
       <c r="Q299" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
-          <t>IJ</t>
+          <t>Paula</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Reviewed in Australia on June 19, 2020</t>
+          <t>8 January, 2026</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Very minty! Which I like so much.
-[...3 lines deleted...]
-So I have less the amount of what I should get.</t>
+          <t>(no review title)Love the unscented Tide and have used it for a long time.😍</t>
         </is>
       </c>
       <c r="F300" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G300" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J300" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K300" t="inlineStr"/>
+      <c r="L300" t="inlineStr"/>
+      <c r="M300" t="inlineStr"/>
       <c r="N300" t="inlineStr"/>
       <c r="O300" t="inlineStr"/>
       <c r="P300" t="n">
         <v>0</v>
       </c>
       <c r="Q300" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
-          <t>VK</t>
+          <t>SJ</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Reviewed in the United Kingdom on March 23, 2025</t>
+          <t>7 January, 2026</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
-          <t>I’ve used this brand before and have had some of their sets, which were always well-cellophaned and completely sealed. However, this particular set arrived in quite an underwhelming condition. The box looks nothing like the picture—it’s actually a silver-grey colour, far less appealing than shown in the listing. The box also had multiple creases and was covered in sellotape, including over the window where the products were meant to be visible, which completely ruined the presentation. When I tried to remove the sellotape, it got stuck to the window and around the box, making things even worse. While this was for personal use in my case, it would have been completely unsuitable as a gift.
-[...1 lines deleted...]
-That being said, the formulations themselves seem gentle and non-irritating, and all the bottles have a decent expiry date of over a year. While I’ve had better-quality products from this brand in the past, I still wouldn’t rate it lower than three stars. If the packaging had been in better condition and matched the listing, this would have been a much more presentable and worthwhile set to try.</t>
+          <t>(no review title)No issues as far as cleaning and no allergic reaction to the ingredients</t>
         </is>
       </c>
       <c r="F301" t="b">
         <v>0</v>
       </c>
       <c r="G301" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="J301" t="n">
-        <v>-0.8287</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K301" t="inlineStr"/>
+      <c r="L301" t="inlineStr"/>
+      <c r="M301" t="inlineStr"/>
       <c r="N301" t="inlineStr"/>
       <c r="O301" t="inlineStr"/>
       <c r="P301" t="n">
         <v>0</v>
       </c>
       <c r="Q301" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
-          <t>Sawyer Smith</t>
+          <t>victoriab941_2714</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on March 4, 2025</t>
+          <t>4 January, 2026</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Not bad</t>
+          <t>Best detergent for sensitive skin!</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>I was scared the tea tree was going to smell too strong but it doesn’t! I don’t notice anything that the seller suggests it helps with but still a nice body wash. Expensive tho.
-The cap was also not tight enough and when I opened my Amazon box it leaked all over. To the seller, I suggest putting a seal on the bottle that you have to take off before use.</t>
+          <t>Best detergent for sensitive skin!My favorite detergent on the market! Makes my clothes feel 100% fresh &amp; clean without irritating fragrances! Super easy to use &amp; definitely worth the money! I sometimes add a small amount of another detergent to add some fragrance!</t>
         </is>
       </c>
       <c r="F302" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G302" t="b">
         <v>1</v>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J302" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K302" t="n">
-        <v>-0.42</v>
+        <v>0</v>
       </c>
       <c r="L302" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M302" t="inlineStr"/>
+      <c r="N302" t="inlineStr"/>
       <c r="O302" t="inlineStr"/>
       <c r="P302" t="n">
         <v>0</v>
       </c>
       <c r="Q302" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>KD</t>
+          <t>kariw64_407</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on September 27, 2024</t>
+          <t>3 January, 2026</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Great product not shipped well</t>
+          <t>Clean &amp; safe</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>I really like this product and recommend it to people for itchy skin and irritations. My second bottle arrived today leaking all over the contents in the box and the pump is broken. Probably needs to be shipped units own separate bag.</t>
+          <t>Tide Free &amp; Gentle is a staple in our home, especially with multiple allergies. It cleans clothes really well without any harsh fragrances or dyes, so there’s no irritation or lingering scent to worry about. It gives me peace of mind knowing our laundry is truly clean and safe for sensitive skin. Highly recommend for anyone dealing with allergies or sensitivities!</t>
         </is>
       </c>
       <c r="F303" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G303" t="b">
         <v>1</v>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J303" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K303" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L303" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M303" t="inlineStr"/>
       <c r="N303" t="inlineStr"/>
       <c r="O303" t="inlineStr"/>
       <c r="P303" t="n">
         <v>0</v>
       </c>
       <c r="Q303" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Farah lobaina diaz</t>
+          <t>Patty25</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on December 21, 2023</t>
+          <t>1 January, 2026</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Broken cap</t>
+          <t>Great solution for my sensitive skin</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>We just received this, I ordered for my husband and to my surprise it arrived damaged and spilled in the box. Quite disappointing since the only thing you can do is return the item and get a replacement which to me is a huge hassle anyways so we're not going through that. The bottle seemed to have been damaged before it was even placed inside the box which makes it worse. Shame cause my husband doesn't tolerate strong smells and this has a light minty scent that he's not opposed to lol. Guess we'll try it and see if he actually likes it</t>
+          <t>Great solution for my sensitive skinGreat solution for sensitive skin without compromising cleanliness of one’s laundry. I Love it! ❤️</t>
         </is>
       </c>
       <c r="F304" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G304" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J304" t="n">
-        <v>-1</v>
-[...18 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K304" t="inlineStr"/>
+      <c r="L304" t="inlineStr"/>
+      <c r="M304" t="inlineStr"/>
+      <c r="N304" t="inlineStr"/>
       <c r="O304" t="inlineStr"/>
       <c r="P304" t="n">
         <v>0</v>
       </c>
       <c r="Q304" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
-          <t>Marie Cowan</t>
+          <t>Agnes Taylor</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on October 28, 2023</t>
+          <t>31 December, 2025</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>I love this product BUT!</t>
+          <t>Tide Laundry Detergent</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>I love this product BUT it arrived damaged, I had ordered as well Philosophy Amazing grace and both were damaged and half ended up at the bottom of the box mixed together.....it is my first time being disappointed with Amazon delivery.....NOT HAPPY HERE!
-Marie :((((((</t>
+          <t>Tide Laundry DetergentThe Tide HE Deep Cleaning is good for people who have allergies.</t>
         </is>
       </c>
       <c r="F305" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G305" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J305" t="n">
-        <v>-0.6538</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K305" t="inlineStr"/>
+      <c r="L305" t="inlineStr"/>
+      <c r="M305" t="inlineStr"/>
       <c r="N305" t="inlineStr"/>
       <c r="O305" t="inlineStr"/>
       <c r="P305" t="n">
         <v>0</v>
       </c>
       <c r="Q305" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Kevin and Cat</t>
+          <t>eud_8295</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on March 30, 2025</t>
+          <t>29 December, 2025</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Won't be ordering again</t>
+          <t>Whites are white and colored are bright</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>I love the smell of the product but the packaging is horrendous this is my third order with a busted pump and poorly packaged half the product has leaked on my other products packaged in the same box from the faulty topper</t>
+          <t>I usually buy the bigger version as it is much more money saving option. It works wonders on the kids stains, and never saw any rushes or allergies coming back after starting to use it. Fabrics are clean and conditioned. The product dissolves very well not leaving any strikes on clothes . Good concentration as small amount goes for very long period.</t>
         </is>
       </c>
       <c r="F306" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G306" t="b">
         <v>1</v>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J306" t="n">
-        <v>-0.8057</v>
+        <v>0</v>
       </c>
       <c r="K306" t="n">
-        <v>-0.8057</v>
+        <v>0</v>
       </c>
       <c r="L306" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M306" t="inlineStr"/>
       <c r="N306" t="inlineStr"/>
       <c r="O306" t="inlineStr"/>
       <c r="P306" t="n">
         <v>0</v>
       </c>
       <c r="Q306" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Wayenenisha J Lacy</t>
+          <t>kiti2_2843</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 11, 2025</t>
+          <t>29 December, 2025</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>This product is OK, but I thought it would do something different</t>
+          <t>Tide clean without the fragrance</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Why did you pick this product vs others?:
-[...10 lines deleted...]
-The skin feel the same didn’t get a real reaction about anything going on with my skin</t>
+          <t>This detergent got my family’s clothing as clean as classic Tide but without any fragrance at all. I love that I can add my own scent by using different essential oils in the dryer rather than all of our clothing smelling exactly the same. While the price is not as low as a bargain detergent, the performance is MUCH better.</t>
         </is>
       </c>
       <c r="F307" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G307" t="b">
         <v>1</v>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J307" t="n">
-        <v>1</v>
+        <v>-0.6055</v>
       </c>
       <c r="K307" t="n">
         <v>0</v>
       </c>
       <c r="L307" t="inlineStr">
         <is>
-          <t>aesthetics_branding</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M307" t="inlineStr"/>
       <c r="N307" t="inlineStr"/>
       <c r="O307" t="inlineStr"/>
       <c r="P307" t="n">
         <v>0</v>
       </c>
       <c r="Q307" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
-          <t>Monica</t>
+          <t>Johanna</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 6, 2021</t>
+          <t>27 December, 2025</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Fellow shoppers, this is a good product. Cleansing and light but super protection with the teatree! Great for sensitive skin! Great price and value.</t>
+          <t>27 December, 2025Verified purchase</t>
         </is>
       </c>
       <c r="F308" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G308" t="b">
         <v>0</v>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J308" t="n">
-        <v>0.4894</v>
+        <v>0</v>
       </c>
       <c r="K308" t="inlineStr"/>
       <c r="L308" t="inlineStr"/>
-      <c r="M308" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M308" t="inlineStr"/>
       <c r="N308" t="inlineStr"/>
       <c r="O308" t="inlineStr"/>
       <c r="P308" t="n">
         <v>0</v>
       </c>
       <c r="Q308" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
-          <t>Jon C. Sparano LMT</t>
+          <t>anonymous</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 22, 2020</t>
+          <t>26 December, 2025</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Good product, ship it better next time l</t>
+          <t>Natural/Gentle and very effective!</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>My only complaint is about the packing for shipment... kinda lacking in protection and the pump mechanism got damaged during its ride from the "Zon" warehouse</t>
+          <t>Natural/Gentle and very effective!I have been using Tide for years. I especially like the Free and Clear as it has no added scents and does not bother my sensitive skin. It cleans well, and is a good price. Highly recommended.</t>
         </is>
       </c>
       <c r="F309" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G309" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J309" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K309" t="inlineStr"/>
+      <c r="L309" t="inlineStr"/>
+      <c r="M309" t="inlineStr"/>
       <c r="N309" t="inlineStr"/>
       <c r="O309" t="inlineStr"/>
       <c r="P309" t="n">
         <v>0</v>
       </c>
       <c r="Q309" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
-          <t>Lorrie Staples</t>
+          <t>Christy</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 2, 2020</t>
+          <t>24 December, 2025</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Works great!</t>
+          <t>Load count in photo is a lie</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Been using this product for about a year and it has worked well for body wash and protection/reducing any athlete's foot/skin itch.</t>
+          <t>1 reply from Tide team - 3 months agoHello Christy. We hope you're doing great. We are very sorry to hear that you didn't received what you ordered, we understand how frustrating this can be. You can contact Target at 1-800-440-0680 so they can assist you.</t>
         </is>
       </c>
       <c r="F310" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G310" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J310" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K310" t="inlineStr"/>
+        <v>-0.1667</v>
+      </c>
+      <c r="K310" t="n">
+        <v>-1</v>
+      </c>
       <c r="L310" t="inlineStr"/>
-      <c r="M310" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M310" t="inlineStr"/>
       <c r="N310" t="inlineStr"/>
       <c r="O310" t="inlineStr"/>
       <c r="P310" t="n">
         <v>0</v>
       </c>
       <c r="Q310" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
-          <t>Johnny Opinions</t>
+          <t>Kach</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 30, 2025</t>
+          <t>22 December, 2025</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
-          <t>This body wash gel is great! The cinnamon scent is interesting, it's not too sweet or cloying like I was afraid it'd be, it's more...I'm not sure how to describe it. Umami for the nose? Anyway it smells very nice and the scent persists for hours after bathing. The gel is dark red and has grains in it which help exfoliate. The viscosity is about as you'd expect. It's very effective, at cleaning, and it has caused me no irritation at all. I'm not sure what skin protection it's supposed to offer. Of course it's easy to use, you put it on a loofah or just smear it on your body and rinse.</t>
+          <t>(no review title)The only detergent i used since i have bad scent allergies</t>
         </is>
       </c>
       <c r="F311" t="b">
         <v>0</v>
       </c>
       <c r="G311" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J311" t="n">
-        <v>1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K311" t="inlineStr"/>
+      <c r="L311" t="inlineStr"/>
+      <c r="M311" t="inlineStr"/>
       <c r="N311" t="inlineStr"/>
       <c r="O311" t="inlineStr"/>
       <c r="P311" t="n">
         <v>0</v>
       </c>
       <c r="Q311" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
-          <t>Lauren Malzahn</t>
+          <t>F1716</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 9, 2020</t>
+          <t>17 December, 2025</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Would buy again</t>
+          <t>Changed formula caused hives</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Was good but was not protected very well during shipping ! Leaked everywhere</t>
+          <t>Changed formula caused hivesI have eczema, allergies, and psoriasis, so when I find something that works, I never change it. Earlier this year, I started to get more hives... but since it's hard to pinpoint what the factors are (could be the weather), I didn't raise any flags to the doctor. Once the summer hit, they got bad enough for the doctor to prescribe meds. They went away with the meds, but then came back. I went back to the doctor, and they suggested another med, but that caused me to wake up with my eyes nearly shut from being swollen. And because I hadn't changed anything in my routine, things were still a mystery. One day, I did laundry right before bed (instead of usually airing it out), and that's when I realized it was probably Tide after I woke up scratching with my skin flaming. It became clearer as I read stories on the web about other people's health issues caused by the new formula. I am now 3 weeks in with a new laundry detergent - didn't change anything else in my routine to make sure this was a controlled experiment - and everything is gone. Hives were on my arms, chest, neck, and groin area. They also activated psoriasis patches on my hands and fingers. Flakiness and rashes on my face and eyes. All gone. This cost me hundreds of dollars between doctor appointments, meds, and lotions. Despite the label, do not use this product if you have sensitive skin. Save your money, tears, stress, and anxiety.</t>
         </is>
       </c>
       <c r="F312" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G312" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J312" t="n">
-        <v>-0.7822</v>
-[...1 lines deleted...]
-      <c r="K312" t="n">
         <v>-1</v>
       </c>
+      <c r="K312" t="inlineStr"/>
       <c r="L312" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M312" t="inlineStr"/>
       <c r="N312" t="inlineStr"/>
       <c r="O312" t="inlineStr"/>
       <c r="P312" t="n">
         <v>0</v>
       </c>
       <c r="Q312" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Jon</t>
+          <t>caitlint160_6981</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 17, 2022</t>
+          <t>13 December, 2025</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Not what is delivered</t>
+          <t>Recommend!</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>The product came in a smaller bottle. The protective seal on the top was punctured and there was a pink liquid in the top but all the product is clear. So I want my money back</t>
+          <t>Recommend!Someone with sensitive skin, this is amazing. Always gets stains out and the freshness on clothes. So light and durable for any clothes or fabrics. I have been wearing tide for years.</t>
         </is>
       </c>
       <c r="F313" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G313" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J313" t="n">
-        <v>-0.5393</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K313" t="inlineStr"/>
       <c r="L313" t="inlineStr">
         <is>
           <t>freshness_integrity</t>
         </is>
       </c>
-      <c r="M313" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M313" t="inlineStr"/>
+      <c r="N313" t="inlineStr"/>
       <c r="O313" t="inlineStr"/>
       <c r="P313" t="n">
         <v>0</v>
       </c>
       <c r="Q313" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Dorothy A. Miller</t>
+          <t>Bre</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 12, 2019</t>
+          <t>7 December, 2025</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Love this product. Clean and leaves no residue. Makes my skin feel soft yet protected.</t>
+          <t>1 reply from Tide team - 4 months agoWe appreciate you letting us know, and we're so sorry your Tide detergent made you and your husband itch. With the strict and thorough safety testing our Tide products go through, this is not what we'd normally expect, and we're grateful for the opportunity to help. Your safety is our top priority, so please be sure to discontinue use, if you haven't already. We'd like to learn more about your experience and offer you further assistance with this. Please hold on to your product and call our team at (800) 879-8433, any time from 9:00AM-6:00PM EST Monday-Friday.</t>
         </is>
       </c>
       <c r="F314" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G314" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J314" t="n">
-        <v>1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K314" t="inlineStr"/>
+      <c r="L314" t="inlineStr"/>
+      <c r="M314" t="inlineStr"/>
       <c r="N314" t="inlineStr"/>
       <c r="O314" t="inlineStr"/>
       <c r="P314" t="n">
         <v>0</v>
       </c>
       <c r="Q314" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
-          <t>Z</t>
+          <t>Gina</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 11, 2025</t>
+          <t>2 December, 2025</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
-          <t>I’m quite pleased with the overall quality of this body wash. It has a great jasmine scent, which is quite noticeable but not overpowering. The consistency is just right, and works well on a loofah. It feels very refreshing to use.
-The bottle says that it is a product of India. I appreciate that the bottle came with the pump part separated out, so that the contents are well-protected and arrive safely. Overall, I have no complaints with this product and would recommend this if it is what you’re looking for.</t>
+          <t>1 reply from Tide team - 4 months agoThanks for sharing that your bottle of Tide Free &amp; Gentle was leaking, Gina. Please know, a lot of research goes into our bottle design and we strive to get the best quality for our consumers with every Tide purchase. Even with our hard work and quality checks, some plastic packaging may become damaged or break if it's dropped, especially if it lands on a seam or corner. We apologize that this has happened to your purchase. For additional help, please give us a call any Monday through Friday, from 9 AM to 6 PM, EST. Our number is 1 (800) 879-8433.</t>
         </is>
       </c>
       <c r="F315" t="b">
         <v>0</v>
       </c>
       <c r="G315" t="b">
         <v>1</v>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>frustration</t>
         </is>
       </c>
       <c r="J315" t="n">
-        <v>-0.4532</v>
+        <v>-0.2367</v>
       </c>
       <c r="K315" t="n">
-        <v>0.5</v>
+        <v>-0.1631</v>
       </c>
       <c r="L315" t="inlineStr">
         <is>
           <t>aesthetics_branding</t>
         </is>
       </c>
-      <c r="M315" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M315" t="inlineStr"/>
       <c r="N315" t="inlineStr"/>
       <c r="O315" t="inlineStr"/>
       <c r="P315" t="n">
         <v>0</v>
       </c>
       <c r="Q315" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Justin Reed</t>
+          <t>Brooke</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 24, 2021</t>
+          <t>24 November, 2025</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>1 out of 5</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Buyer beware The seal was broken and protective aluminum piece was stuffed into the cap</t>
+          <t>So poorly packed that detergent nusted open and spilled all over everythin in.l my order</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>I'd head of these types of "open products" on amazon and will not be buying again.
-Buyer beware: The seal was broken and protective aluminum piece was stuffed into the cap</t>
+          <t>1 reply from Tide team - 4 months agoWe're so sorry to hear that your order was packed incorrectly, Brooke! This is certainly not the experience we want or expect you to have, and we're glad you reached out. Please call the Target Team at 1-800-440-0680 for assistance.</t>
         </is>
       </c>
       <c r="F316" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G316" t="b">
         <v>1</v>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="J316" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K316" t="n">
-        <v>-0.767</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L316" t="inlineStr"/>
+      <c r="M316" t="inlineStr"/>
       <c r="N316" t="inlineStr"/>
       <c r="O316" t="inlineStr"/>
       <c r="P316" t="n">
         <v>0</v>
       </c>
       <c r="Q316" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Strwbrrymilk</t>
+          <t>ib19_815</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 22, 2021</t>
+          <t>24 November, 2025</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Pass</t>
+          <t>Free of unnecessary dyes</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Wish I read the reviews it looks tainted with like all opened and spilled and no protective seal. And based on other reviews it’s no good I’m not sure if I want to try it</t>
+          <t>Free of unnecessary dyesFree and Gentle is my favorite Tide, I have purchased it several times. It has a light fragrance, not over powering and still gets rid of stains better than any other brand. Several family members have eczema and have said they notice a difference between this and Tide Original.</t>
         </is>
       </c>
       <c r="F317" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G317" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J317" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K317" t="inlineStr"/>
       <c r="L317" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M317" t="inlineStr"/>
       <c r="N317" t="inlineStr"/>
       <c r="O317" t="inlineStr"/>
       <c r="P317" t="n">
         <v>0</v>
       </c>
       <c r="Q317" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
-          <t>Tracey N.</t>
+          <t>Jcat</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 27, 2021</t>
+          <t>22 November, 2025</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>1 out of 5</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Opened bottle</t>
+          <t>Caused horrible rash</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>I am so bummed! I was excited. It came leaking, and since other products were in the package, that was also slimy. There was no protective cap. Should I try to return it or what?</t>
+          <t>Caused horrible rashI don’t usually write negative reviews but we have had a terrible time with mysterious contact dermatitis rashes/ itching after using this product this past year. It helped me to read other reviews. Because we had used Tide Free and Gentle in the past, it was not our first go to when trying to find a reason for the problem. I’ve also happily used Tide products for something like 40 years! My husband has sensitive skin—developed horrible pruritic rash on his back particularly. Dr. put him on steroids. I washed and double rinsed all clothing, sheets, blankets etc. for the past six months. This helped only slightly. Then I started developing a rash on my back too. Never had that before in my life. Switched detergent. Washed everything. Amazing. Clothes smell better and my back is much better. Husband’s skin is slowly improving. I have several large bottles of Tide Free— (the downside of subscribe and save). I can give them away but afraid of causing problems for someone else. I get it, stuff happens, but hopefully you will understand there is a real issue and take steps to correct it or at least warn people.</t>
         </is>
       </c>
       <c r="F318" t="b">
         <v>0</v>
       </c>
       <c r="G318" t="b">
         <v>1</v>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J318" t="n">
-        <v>0.0476</v>
+        <v>-0.9018</v>
       </c>
       <c r="K318" t="n">
-        <v>-0.5</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L318" t="inlineStr"/>
+      <c r="M318" t="inlineStr"/>
       <c r="N318" t="inlineStr"/>
       <c r="O318" t="inlineStr"/>
       <c r="P318" t="n">
         <v>0</v>
       </c>
       <c r="Q318" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
-          <t>Jane L.</t>
+          <t>Kristen</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 2, 2022</t>
+          <t>22 November, 2025</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
-      <c r="D319" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Bought the product for summer skin protection. Toenail, foot and body skin all get improved, nice and smooth already after only 2 nights use. It smells good so refreshing and with rose scent for a while after use. The tea tree oil in it is pure, so it works. Will have no worries going out in public, a pool or beach shower.</t>
+          <t>(no review title)This detergent has handled baby and toddler life so well lol! It's gotten out messes that I wasn't sure it would, and has never caused a reaction on my skin or my kids skin, amd we all have sensitive skin that reacts to other detergent.</t>
         </is>
       </c>
       <c r="F319" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G319" t="b">
         <v>0</v>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J319" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K319" t="inlineStr"/>
       <c r="L319" t="inlineStr"/>
-      <c r="M319" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M319" t="inlineStr"/>
       <c r="N319" t="inlineStr"/>
       <c r="O319" t="inlineStr"/>
       <c r="P319" t="n">
         <v>0</v>
       </c>
       <c r="Q319" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
-          <t>Barbara Scott</t>
+          <t>Shadow13</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 3, 2021</t>
+          <t>22 November, 2025</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Stinks</t>
+          <t>Formula changed without our knowledge</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>I bought this for features of stopping itchy skin, protects and preventing vaginitis…
-[...1 lines deleted...]
-This stuff smells like gas. People be lying in the reviews or they are getting something different from what I got! Smh!!</t>
+          <t>1 reply from Customer Care team - 4 months agoThank you for reaching out and bringing this to our attention. Please know that your safety is very important to us, and all of our Tide products go through extensive testing to ensure they're always safe/effective for use as directed on the label. We're very surprised and sorry to hear that you started breaking out in hives after using your Tide Free and Gentle as this is certainly not the experience we want you to have, and we're grateful you let us know. If you haven't already, please discontinue use moving forward. Our Tide Team would like to learn more about this and assist you further from here. Please hold on to your Tide and call us at (800) 879-8433, any time from 9:00AM-6:00PM EST Monday-Friday, so we can help!</t>
         </is>
       </c>
       <c r="F320" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G320" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J320" t="n">
-        <v>0</v>
-[...7 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K320" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L320" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M320" t="inlineStr"/>
       <c r="N320" t="inlineStr"/>
       <c r="O320" t="inlineStr"/>
       <c r="P320" t="n">
         <v>0</v>
       </c>
       <c r="Q320" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
-          <t>Nina Leigh</t>
+          <t>stacy</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 9, 2020</t>
+          <t>17 November, 2025</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
-      <c r="D321" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Feels good, smells great, leaves my hair clean, I am a nurse and I want to do all I can to protect my family during these COVID days. I am sure I will continue to use this shampoo.</t>
+          <t>(no review title)Great for sensitive skin/eczema, adult, children, infants 👍🏼</t>
         </is>
       </c>
       <c r="F321" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G321" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J321" t="n">
-        <v>1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K321" t="inlineStr"/>
+      <c r="L321" t="inlineStr"/>
+      <c r="M321" t="inlineStr"/>
       <c r="N321" t="inlineStr"/>
       <c r="O321" t="inlineStr"/>
       <c r="P321" t="n">
         <v>0</v>
       </c>
       <c r="Q321" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
-          <t>Andrea</t>
+          <t>Melissa</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Reviewed in the United Kingdom on September 22, 2025</t>
+          <t>16 November, 2025</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Enhanced protection with a great scent</t>
+          <t>Cleans so well.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Smells well and hopefully will help keeping gym and mats bug off my skin.
-I am already at the 2nd bottle and it seems to do the job.</t>
+          <t>Cleans so well.Of all the detergent this, one does the best job. Gentle in skin, tough on stains. I don’t need fabric softener.</t>
         </is>
       </c>
       <c r="F322" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G322" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J322" t="n">
-        <v>0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K322" t="inlineStr"/>
       <c r="L322" t="inlineStr"/>
-      <c r="M322" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M322" t="inlineStr"/>
       <c r="N322" t="inlineStr"/>
       <c r="O322" t="inlineStr"/>
       <c r="P322" t="n">
         <v>0</v>
       </c>
       <c r="Q322" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Debjeet Ghosh</t>
+          <t>Erin</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Reviewed in Germany on June 29, 2025</t>
+          <t>13 November, 2025</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>(no review title)I like that this does not have any scent and is gentle on my family's skin.</t>
         </is>
       </c>
       <c r="F323" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G323" t="b">
         <v>0</v>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J323" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K323" t="inlineStr"/>
       <c r="L323" t="inlineStr"/>
-      <c r="M323" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M323" t="inlineStr"/>
       <c r="N323" t="inlineStr"/>
       <c r="O323" t="inlineStr"/>
       <c r="P323" t="n">
         <v>0</v>
       </c>
       <c r="Q323" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Canman</t>
+          <t>Connie</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on November 3, 2024</t>
+          <t>9 November, 2025</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>3 out of 5</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Body lotion with missing pump, no seal and very small bottle.</t>
+          <t>Misleading description of item</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>First issue I have with this Botanic Heart British rose &amp; almond body wash is the format.
-[...5 lines deleted...]
-Overall, okay product but inaccurate product pictures and poor value compared to other options available on Amazon.</t>
+          <t>Misleading description of item2nd time to order this product. It specifically says it has 15 extra loads on the description and in the picture. The first time I purchased it I didn’t think much about it but upon the purchasing it the description was the same extra 15 loads, but when I picked up my order yet again I didn’t think much not get the product as described. If this item isn’t available please fix it online it is very misleading and I would have purchased the larger size. Feel like I was duped not once but twice only got the 100 loads not the 115 that is clearly in the picture and the description</t>
         </is>
       </c>
       <c r="F324" t="b">
         <v>0</v>
       </c>
       <c r="G324" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J324" t="n">
         <v>-1</v>
       </c>
-      <c r="K324" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K324" t="inlineStr"/>
       <c r="L324" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M324" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M324" t="inlineStr"/>
+      <c r="N324" t="inlineStr"/>
       <c r="O324" t="inlineStr"/>
       <c r="P324" t="n">
         <v>0</v>
       </c>
       <c r="Q324" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
-          <t>Crystal J.</t>
+          <t>Christy</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 14, 2021</t>
+          <t>6 November, 2025</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Pump was broken on bottle. It was a mess when I opened the bag. It’s very unfortunate for that to be broken and it sucks that I lost some of the product.</t>
+          <t>(no review title)Only detergent I don't have an allergic reaction to. It doesn't smell as good as other detergents but that's the point. It doesn't get all stains out but does a pretty good job.</t>
         </is>
       </c>
       <c r="F325" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G325" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J325" t="n">
-        <v>-1</v>
-[...18 lines deleted...]
-      </c>
+        <v>-0.0741</v>
+      </c>
+      <c r="K325" t="inlineStr"/>
+      <c r="L325" t="inlineStr"/>
+      <c r="M325" t="inlineStr"/>
+      <c r="N325" t="inlineStr"/>
       <c r="O325" t="inlineStr"/>
       <c r="P325" t="n">
         <v>0</v>
       </c>
       <c r="Q325" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Sergio Valentin</t>
+          <t>john</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 24, 2021</t>
+          <t>2 November, 2025</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Just arrived, the scent is awesome.. but sadly almost half the bottle was spilled on the delivery so when I got it out of the package it was a mess.</t>
+          <t>1 reply from Tide team - 5 months agoWe're sorry to hear you didn't receive what you expected, John. For questions or issues with your order, please reach out to Target directly at 1-800-440-0680.</t>
         </is>
       </c>
       <c r="F326" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G326" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J326" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K326" t="inlineStr"/>
+      <c r="L326" t="inlineStr"/>
+      <c r="M326" t="inlineStr"/>
       <c r="N326" t="inlineStr"/>
       <c r="O326" t="inlineStr"/>
       <c r="P326" t="n">
         <v>0</v>
       </c>
       <c r="Q326" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Talcum X</t>
+          <t>Idette</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 10, 2024</t>
+          <t>1 November, 2025</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Bait and Switch!</t>
+          <t>Beat detergent for sensitive skin</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>I buy this because it's high quality and made in the USA. The last order of it came in a TOTALLY different bottle, with a MESSED UP pump, and TOTALLY different ingredients, made in India no less! Instead of smelling pleasantly minty with a hint of tea tree like it used to, now it REEKS heavily of very CHEMICAL-smelling tea tree oil. It dried my skin out bad, too.
-Unbelievable.</t>
+          <t>Beat detergent for sensitive skinThis doesn't cause skin irritation and is unscented</t>
         </is>
       </c>
       <c r="F327" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G327" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>appreciation</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J327" t="n">
-        <v>1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K327" t="inlineStr"/>
+      <c r="L327" t="inlineStr"/>
+      <c r="M327" t="inlineStr"/>
       <c r="N327" t="inlineStr"/>
       <c r="O327" t="inlineStr"/>
       <c r="P327" t="n">
         <v>0</v>
       </c>
       <c r="Q327" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
-          <t>dhruv</t>
+          <t>Juice</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 10, 2019</t>
+          <t>25 October, 2025</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
-[...6 lines deleted...]
-      </c>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Came in the mail with about 10% of a leak.</t>
+          <t>(no review title)Best laundry soap for your buck, even better when Target has deals!</t>
         </is>
       </c>
       <c r="F328" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G328" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J328" t="n">
         <v>0</v>
       </c>
-      <c r="K328" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="K328" t="inlineStr"/>
+      <c r="L328" t="inlineStr"/>
+      <c r="M328" t="inlineStr"/>
       <c r="N328" t="inlineStr"/>
       <c r="O328" t="inlineStr"/>
       <c r="P328" t="n">
         <v>0</v>
       </c>
       <c r="Q328" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
-          <t>FluffyEskimo</t>
+          <t>CocoRican</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 11, 2020</t>
+          <t>19 October, 2025</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>3 out of 5</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Smells like chemicals and butt</t>
+          <t>Not gentle enough in liquid form</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>This is the worst smelling stuff ever. The first shipment smelled so bad, like the scent had been left out and perhaps had ammonia in it? But my friends grossed out even, so it wasn't just me. I figured it was a factory mistake and had another one sent out to me. It smelled like the scent was added and when I went to use it, the patchouli had a really chemically smell and I gave up. I'm not sure how you can mess up mint....but ya did.</t>
+          <t>Not gentle enough in liquid formThis is their gentle line for sensitive skin, but it contains sodium lauryl sulfate (SLS). That’s a surfactant that irritates skin, especially acne-prone skin. That’s why I can’t use the liquid version. At least the pods version has sodium laureth sulfate (SLES), which may still irritate the skin like SLS, but it’s a more gentler and milder version. If you suffer from acne, especially body acne, buy sulfate free, or at least SLS free. The powder version doesn’t have SLS</t>
         </is>
       </c>
       <c r="F329" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G329" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J329" t="n">
         <v>-1</v>
       </c>
-      <c r="K329" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K329" t="inlineStr"/>
       <c r="L329" t="inlineStr"/>
-      <c r="M329" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M329" t="inlineStr"/>
       <c r="N329" t="inlineStr"/>
       <c r="O329" t="inlineStr"/>
       <c r="P329" t="n">
         <v>0</v>
       </c>
       <c r="Q329" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
-          <t>Kelsie</t>
+          <t>Judy</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 5, 2021</t>
+          <t>15 October, 2025</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>It was a mess when I got it</t>
+          <t>free and gentle</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>It was leaking when I got it</t>
+          <t>free and gentleIf you have sensitive skin, Tide Free &amp; Gentile is for you. No perfume and nothing harsh. Still cleans great.</t>
         </is>
       </c>
       <c r="F330" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G330" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J330" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K330" t="inlineStr"/>
+      <c r="L330" t="inlineStr"/>
+      <c r="M330" t="inlineStr"/>
       <c r="N330" t="inlineStr"/>
       <c r="O330" t="inlineStr"/>
       <c r="P330" t="n">
         <v>0</v>
       </c>
       <c r="Q330" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
-          <t>destiny herron</t>
+          <t>anonymous</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 24, 2020</t>
+          <t>12 October, 2025</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>BROKEN IN PACKAGE</t>
+          <t>Great for sensitive skin</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Recieved today broken in the package with body wash everywhere... Have not tried the product but not extremely happy to clean up the mess I did upon arrival</t>
+          <t>Great for sensitive skinMy family has sensitive skin- we love this formula!</t>
         </is>
       </c>
       <c r="F331" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G331" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J331" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K331" t="inlineStr"/>
+      <c r="L331" t="inlineStr"/>
+      <c r="M331" t="inlineStr"/>
       <c r="N331" t="inlineStr"/>
       <c r="O331" t="inlineStr"/>
       <c r="P331" t="n">
         <v>0</v>
       </c>
       <c r="Q331" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
-          <t>Annemarie</t>
+          <t>Martha</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 27, 2020</t>
+          <t>12 October, 2025</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Leaked. A mess</t>
+          <t>Tide free &amp; gentle</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Leaked out. Will not be buying this again.</t>
+          <t>Tide free &amp; gentleTide is the best by far.</t>
         </is>
       </c>
       <c r="F332" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G332" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J332" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K332" t="inlineStr"/>
+      <c r="L332" t="inlineStr"/>
+      <c r="M332" t="inlineStr"/>
       <c r="N332" t="inlineStr"/>
       <c r="O332" t="inlineStr"/>
       <c r="P332" t="n">
         <v>0</v>
       </c>
       <c r="Q332" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Ganeshbabu</t>
+          <t>llc308</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 16, 2020</t>
+          <t>9 October, 2025</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>1 out of 5</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Seal inside bottle half opened. Leaked product.</t>
+          <t>Formula change wrecked my husband's skin!</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Just like other reviewers mentioned, seal inside bottle cap is half opened. Due to this, content spilled all over in the package. Messed up and doesn't seem legit.</t>
+          <t>1 reply from Customer Care team - 6 months agoThank you for bringing this to our attention, and we hope you're husband is feeling much better. Our team is committed to performing rigorous safety tests and research to ensure our products are safe for use. We're sorry to hear that your husband's skin reacted after using our Tide Free &amp; Gentle. If you have not done so, we recommend discontinuing use. You're safety is our highest priority, and we'd like to learn more. Please give us a call at (800) 879-8433.</t>
         </is>
       </c>
       <c r="F333" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G333" t="b">
         <v>1</v>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J333" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K333" t="n">
-        <v>-0.3333</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L333" t="inlineStr"/>
+      <c r="M333" t="inlineStr"/>
       <c r="N333" t="inlineStr"/>
       <c r="O333" t="inlineStr"/>
       <c r="P333" t="n">
         <v>0</v>
       </c>
       <c r="Q333" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Evelyndlt8</t>
+          <t>diannw7_8029</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 16, 2021</t>
+          <t>6 October, 2025</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Damaged</t>
+          <t>Scent free and cleans great</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Top was cracked.. it was a mess</t>
+          <t>Scent free and cleans greatEnvironmentally conscious container for liquid detergent. Scent free and cleans great! Cheaper than the other brands and works just as well or better.</t>
         </is>
       </c>
       <c r="F334" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G334" t="b">
         <v>1</v>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J334" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K334" t="n">
-        <v>-0.5</v>
-[...15 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L334" t="inlineStr"/>
+      <c r="M334" t="inlineStr"/>
+      <c r="N334" t="inlineStr"/>
       <c r="O334" t="inlineStr"/>
       <c r="P334" t="n">
         <v>0</v>
       </c>
       <c r="Q334" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
-          <t>JLES</t>
+          <t>Zhi</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 2, 2020</t>
+          <t>6 October, 2025</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>The spouse gives it a five because it's refreshing and I'm at a three as it's overly medicinal.</t>
+          <t>Great for baby laundry</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Usually I am a huge tea tree lover and then put tea tree and mint together and I'm sold. For this we have mixed reviews in my home. My spouse absolutely loves this and thinks it's the most refreshing body wash we've ever had. I feel like it's a little too harsh and medicinal, yes I know tea tree is medicinal. It has almost an underlying different smell I cannot put my finger on. When I get out of the shower my kids are excited and say it smells like mints in here but it's just a little mess for me. My spouse gives it five stars without a doubt. It is refreshing and I didn't experience any sort of tingling or issue and it definitely gets you clean. I was squeaky clean and it didn't leave me dry and so that's always a good thing. I don't have necessarily any issues that this wonderful conglomeration of oils need to help but I'm sure it would. Overall, I'm giving it four stars as a mix of what my family likes. The one improvement I would like to see and that goes for both of us is the pump is small. If you're going to have a bottle that big it needs to have a larger pump to squirt a really good squirt instead of having to squirt it ten times to get enough body gel on your favorite scrubber.</t>
+          <t>Great for baby laundrySeems to do the trick! We’re using this for all household laundry as we have a new baby, and we haven’t had any skin reactions. It’s hard not to miss detergent scents a bit, but alas. Very glad they make this in large sizes to minimize trips to the store</t>
         </is>
       </c>
       <c r="F335" t="b">
         <v>0</v>
       </c>
       <c r="G335" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J335" t="n">
-        <v>-0.585</v>
-[...13 lines deleted...]
-      </c>
+        <v>0.4706</v>
+      </c>
+      <c r="K335" t="inlineStr"/>
+      <c r="L335" t="inlineStr"/>
+      <c r="M335" t="inlineStr"/>
       <c r="N335" t="inlineStr"/>
       <c r="O335" t="inlineStr"/>
       <c r="P335" t="n">
         <v>0</v>
       </c>
       <c r="Q335" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Tracey</t>
+          <t>rosemary</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on February 29, 2024</t>
+          <t>2 October, 2025</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>1 out of 5</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Damaged.</t>
+          <t>huge mess</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Damaged. Top was broken inside plastic seal. Soap was dispersed inside the plastic. Mess :(
-Smelled nice but what a waste of product</t>
+          <t>1 reply from Tide team - 6 months agoThank you so much for your interest in using our Free &amp; Gentle Detergent, RoseMary. We're sorry to hear about the condition of your order. Please inform Target about this and see what they can do to help. They can be reached at 1-800-440-0680.</t>
         </is>
       </c>
       <c r="F336" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G336" t="b">
         <v>1</v>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J336" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K336" t="n">
-        <v>-0.75</v>
-[...10 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L336" t="inlineStr"/>
+      <c r="M336" t="inlineStr"/>
       <c r="N336" t="inlineStr"/>
       <c r="O336" t="inlineStr"/>
       <c r="P336" t="n">
         <v>0</v>
       </c>
       <c r="Q336" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Raphael Rostaizer</t>
+          <t>Terry</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Reviewed in the United Kingdom on January 13, 2025</t>
+          <t>30 September, 2025</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Calming and Refreshing Body Wash with a Luxurious Scent</t>
+          <t>Rock on Tide free</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>This product has quickly become a staple in my shower routine. The combination of Bulgarian lavender and ylang-ylang creates a beautifully calming aroma that makes every use feel like a spa experience. The scent is not overpowering but lingers just enough to keep me feeling fresh and relaxed.
-[...2 lines deleted...]
-Overall, this is an excellent body wash that delivers both relaxation and effective cleansing. I highly recommend it to anyone looking to add a touch of luxury to their daily routine!</t>
+          <t>Rock on Tide freeIt cleans my clothes and they smell fresh.</t>
         </is>
       </c>
       <c r="F337" t="b">
         <v>0</v>
       </c>
       <c r="G337" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J337" t="n">
-        <v>-0.1934</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K337" t="inlineStr"/>
       <c r="L337" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M337" t="inlineStr"/>
       <c r="N337" t="inlineStr"/>
       <c r="O337" t="inlineStr"/>
       <c r="P337" t="n">
         <v>0</v>
       </c>
       <c r="Q337" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
-          <t>TerrtZ</t>
+          <t>Grandma</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 25, 2019</t>
+          <t>25 September, 2025</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Great product</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laundry Soap</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr"/>
       <c r="F338" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G338" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J338" t="n">
-        <v>0.0305</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K338" t="inlineStr"/>
+      <c r="L338" t="inlineStr"/>
+      <c r="M338" t="inlineStr"/>
       <c r="N338" t="inlineStr"/>
       <c r="O338" t="inlineStr"/>
       <c r="P338" t="n">
         <v>0</v>
       </c>
       <c r="Q338" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
-          <t>Amy</t>
+          <t>Selena852</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 2, 2020</t>
+          <t>23 September, 2025</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Great product. Bad shipping !</t>
+          <t>Best Tide variety</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>I really love this product. I have very sensitive skin and it works wonders. My one suggestion would be better shipping. My bottle was cracked and half the body wash was in the bag. Not very happy</t>
+          <t>Best Tide varietyLet me start this by saying that I'm a laundry snob, and this is one of the best detergents I have ever used. It washes well, doesn't leave an overpowering scent as most Tide detergents do these days; does not fade clothers and does not leave residue. I would highly recommend it to anyone.</t>
         </is>
       </c>
       <c r="F339" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G339" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J339" t="n">
         <v>1</v>
       </c>
-      <c r="K339" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="K339" t="inlineStr"/>
+      <c r="L339" t="inlineStr"/>
+      <c r="M339" t="inlineStr"/>
       <c r="N339" t="inlineStr"/>
       <c r="O339" t="inlineStr"/>
       <c r="P339" t="n">
         <v>0</v>
       </c>
       <c r="Q339" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
-          <t>Missy</t>
+          <t>Julie</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 25, 2021</t>
+          <t>12 September, 2025</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Healthy natural alternative, to safely clean against harmful germs.</t>
+          <t>Bad shipping mishap</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Nice option for the gym bag. Good feeling to clean with natural oil’s and ingredients, yet effective against harmful germs.</t>
+          <t>1 reply from Tide team - 6 months agoWe're sorry to hear about the condition this arrived in, Julie. We recommend bringing this to the attention of Target at 1-800-440-0680. They'll be eager to learn more and to see how they can help make things right for you! -The Tide Team</t>
         </is>
       </c>
       <c r="F340" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G340" t="b">
         <v>1</v>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J340" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K340" t="n">
         <v>0</v>
       </c>
-      <c r="L340" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L340" t="inlineStr"/>
+      <c r="M340" t="inlineStr"/>
       <c r="N340" t="inlineStr"/>
       <c r="O340" t="inlineStr"/>
       <c r="P340" t="n">
         <v>0</v>
       </c>
       <c r="Q340" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
-          <t>john lane</t>
+          <t>Megan</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 21, 2019</t>
+          <t>10 September, 2025</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>great product,loose cap</t>
+          <t>Eczema and Psoriasis prone skin beware</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>The product is great,but the cap was loose, bottle was half full and the rest was in the bag.</t>
+          <t>1 reply from Tide team - 7 months agoWe hope you're feeling better now, Megan, and we're so sorry to hear this happened. Safety is our top priority, and all our products are thoroughly evaluated to be safe when used as directed. We recommend discontinuing use of the product, but hang onto it for a little while, as we'd like to gather some details to share with our team. So we can help further with this, please give us a call at 1-800-879-8433, M-F 9am-6pm EST.</t>
         </is>
       </c>
       <c r="F341" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G341" t="b">
         <v>1</v>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J341" t="n">
-        <v>-0.7079</v>
+        <v>-0.5393</v>
       </c>
       <c r="K341" t="n">
-        <v>-0.7079</v>
+        <v>-1</v>
       </c>
       <c r="L341" t="inlineStr"/>
-      <c r="M341" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M341" t="inlineStr"/>
       <c r="N341" t="inlineStr"/>
       <c r="O341" t="inlineStr"/>
       <c r="P341" t="n">
         <v>0</v>
       </c>
       <c r="Q341" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>ebdro</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 12, 2020</t>
+          <t>2 September, 2025</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Just a lil upset.....</t>
+          <t>Fragrance Free</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>One star rating because I can't use it!! There was a slight leak in the bag that I thought nothing of, but when I went to take a shower, the pump didn't work. So now I can't use it untill I find another bottle to put it in!!! SMH</t>
+          <t>Fragrance FreeI like that there is no fragrance. Cleans Well and is good for the washer.</t>
         </is>
       </c>
       <c r="F342" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G342" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J342" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K342" t="inlineStr"/>
+      <c r="L342" t="inlineStr"/>
+      <c r="M342" t="inlineStr"/>
       <c r="N342" t="inlineStr"/>
       <c r="O342" t="inlineStr"/>
       <c r="P342" t="n">
         <v>0</v>
       </c>
       <c r="Q342" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>AEF3</t>
+          <t>melissat48_4390</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 24, 2020</t>
+          <t>1 September, 2025</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>This stinks!</t>
+          <t>Effective and Gentle</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>No good.. go buy Remedy brand. This was delivered with too busted, most of my soap in the bag. Pump does not work, soap smells horrible and does not lather up well..</t>
+          <t>Effective and GentleTide Free &amp; Clear is my go-to detergent! It cleans really well without any strong scents or dyes, and it’s gentle on sensitive skin. Love that it’s powerful and effective but still safe for the whole family.</t>
         </is>
       </c>
       <c r="F343" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G343" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>anger</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J343" t="n">
-        <v>-1</v>
-[...11 lines deleted...]
-      </c>
+        <v>0.2727</v>
+      </c>
+      <c r="K343" t="n">
+        <v>0</v>
+      </c>
+      <c r="L343" t="inlineStr"/>
+      <c r="M343" t="inlineStr"/>
       <c r="N343" t="inlineStr"/>
       <c r="O343" t="inlineStr"/>
       <c r="P343" t="n">
         <v>0</v>
       </c>
       <c r="Q343" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Gewargis Nosratsangar</t>
+          <t>MJ</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on August 3, 2021</t>
+          <t>29 August, 2025</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Broken seal. Half of bottle had leaked in bag.</t>
+          <t>Wonderful detergent</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Very disappointed. This looked like a returned product. The seal was broken and the top was loose. Half the body had leaked in the bag it was in.</t>
+          <t>Wonderful detergentMy Husband has been complaining lately about the odor of his clothes. I switched to Tide free &amp; gentle, he loves no smells!</t>
         </is>
       </c>
       <c r="F344" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G344" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J344" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K344" t="inlineStr"/>
+      <c r="L344" t="inlineStr"/>
+      <c r="M344" t="inlineStr"/>
       <c r="N344" t="inlineStr"/>
       <c r="O344" t="inlineStr"/>
       <c r="P344" t="n">
         <v>0</v>
       </c>
       <c r="Q344" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>anonymous</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 4, 2020</t>
+          <t>21 August, 2025</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Product leaked all over plastic bag it was packed in</t>
+          <t>Gentle yet effective</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Fragrance</t>
+          <t>This is one of the only detergents I trust for my family. I’ve used it on my clothes and my son’s clothes since he was born, and it’s always been gentle our sometimes sensitive skin while still getting everything clean. It has no harsh dyes or perfumes, and I love knowing it’s safe but effective. Definitely a staple in our home.</t>
         </is>
       </c>
       <c r="F345" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G345" t="b">
         <v>1</v>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J345" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K345" t="n">
         <v>0</v>
       </c>
-      <c r="L345" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="L345" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M345" t="inlineStr"/>
       <c r="N345" t="inlineStr"/>
       <c r="O345" t="inlineStr"/>
       <c r="P345" t="n">
         <v>0</v>
       </c>
       <c r="Q345" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>S.E. Poza</t>
+          <t>melschnef_7922</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on April 7, 2025</t>
+          <t>20 August, 2025</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>pleasant scents, cleans well without drying</t>
+          <t>Gentle and strong</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>My favorite point about this set of body wash was the mix of scents. The combinations of scents rather than having one dominant floral scent stopped these from seeming like "Grandma's" perfume. The almond, ylang, ylang, and neem leaf helped offset the sometimes cloying nature of floral scents alone.
-These were about the consistency that I would expect from body wash and lathered well when used on my body scrubber. I don't find that any soap really lathers well for me unless I use either a soap bag or scrubber so this foamed up as well as other body washes that I have tried. It also left my skin feeling soft and smooth without feeling tight and dry so the moisturizers in the wash seem to be effective. My only quibble with this is about value. It's not a lot of wash for a premium price, but it would be a nice gift set.</t>
+          <t>Gentle and strongThis is my go-to detergent for sensitive skin! It gets the job done and is still tough enough to fight stains and leave a freshly laundered scent, but doesn’t cause any irritation or reaction!</t>
         </is>
       </c>
       <c r="F346" t="b">
         <v>0</v>
       </c>
       <c r="G346" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J346" t="n">
         <v>-1</v>
       </c>
-      <c r="K346" t="n">
-[...11 lines deleted...]
-      </c>
+      <c r="K346" t="inlineStr"/>
+      <c r="L346" t="inlineStr"/>
+      <c r="M346" t="inlineStr"/>
       <c r="N346" t="inlineStr"/>
       <c r="O346" t="inlineStr"/>
       <c r="P346" t="n">
         <v>0</v>
       </c>
       <c r="Q346" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Cat, Chris and Family</t>
+          <t>Longtime consumer</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 3, 2020</t>
+          <t>17 August, 2025</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Love the Bodywash but Had Issues with Bottle</t>
+          <t>⚠️ Not Sensitive-Skin Friendly Anymore</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>I really struggled to rate this body wash because I've truly love the body wash itself but I had some issues with delivery and the bottle malfunctioning.
-[...3 lines deleted...]
-All in all, I was considering giving this only 3 stars at first because of the issues but I really like the product and think it is of great quality so I decided to give it 4 stars since it probably isn't the manufacturer's fault when it comes to the bottle leaking. It's probably due to rough handling during shipping and can't be helped. I do wish the pump worked but still really like this body wash and think it's worth purchasing.</t>
+          <t>1 reply from Tide team - 7 months agoYour longtime loyalty is extremely appreciated, and we're certainly sorry to hear a fan like yourself had this experience, and we truly hope you're feeling better now. Tide Free &amp; Gentle recently had a formula change to provide better stain removal while still being gentle for sensitive skin, so we assure you what you're describing isn't something we'd expect to happen. Our products are thoroughly evaluated to make sure they're safe to use, but we do understand that needs vary from person to person, so if you haven't already, we recommend discontinuing use. We'd like to make a full report to share with our Safety Team, and help further, so please give us a call at (800) 879-8433.</t>
         </is>
       </c>
       <c r="F347" t="b">
         <v>0</v>
       </c>
       <c r="G347" t="b">
         <v>1</v>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J347" t="n">
-        <v>-0.5096000000000001</v>
+        <v>-0.6391</v>
       </c>
       <c r="K347" t="n">
-        <v>-0.6691</v>
-[...15 lines deleted...]
-      </c>
+        <v>-0.5634</v>
+      </c>
+      <c r="L347" t="inlineStr"/>
+      <c r="M347" t="inlineStr"/>
+      <c r="N347" t="inlineStr"/>
       <c r="O347" t="inlineStr"/>
       <c r="P347" t="n">
         <v>0</v>
       </c>
       <c r="Q347" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
-          <t>tom r</t>
+          <t>MW</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 9, 2021</t>
+          <t>11 August, 2025</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Great product disappointed in shipping</t>
+          <t>Sensitive skin friendly</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Great product but would have given 5 stars if the bottle didn't come lubricated all on the outside with whats supposed to be in the bottle most likely the top got pressed down a few times during shipping resulting in it spilling into the bag still great product but now I have way less then a full bottle my suggest for the people shipping it maybe some how tape and jam a piece of card board or something to prevent the top from being pressed down and the body wash coming out</t>
+          <t>Sensitive skin friendlyBest detergent for sensitive skin. Just wished the product was fuller.</t>
         </is>
       </c>
       <c r="F348" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G348" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J348" t="n">
-        <v>-0.6172</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K348" t="inlineStr"/>
+      <c r="L348" t="inlineStr"/>
+      <c r="M348" t="inlineStr"/>
       <c r="N348" t="inlineStr"/>
       <c r="O348" t="inlineStr"/>
       <c r="P348" t="n">
         <v>0</v>
       </c>
       <c r="Q348" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
-          <t>M. Evans</t>
+          <t>Honestly</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 27, 2023</t>
+          <t>9 August, 2025</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>1 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Horrible product. Tried 2 different bottles and terrible service.</t>
+          <t>Great product can use less than suggested</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>The first bottle I received, I couldn't get bottle opened. It came with just a straw, no pump. I punctured the top and squeezed product out. It wouldn't lather so I thought it must need the pump. I got a replacement from Amazon, and the second bottle didn't come with anything and the top was cracked. But the cracked top didn't matter bc NOTHING is coming out of that cheap bottle. Sending both back. The worst part is I sent seller question asking about it, thinking I have to be missing something bc it couldn't be this hard. They just said it is an Amazon problem. Geez. Zero Stars on all fronts!!!</t>
+          <t>Great product can use less than suggestedI’m amazed how little is needed. And when empty , hope refills come soon, we use vinegar salt and water on dangerous weeds! Sadly our area has no recycle and the container is useful. Even making bubble solution for children. Please sell carton refills!</t>
         </is>
       </c>
       <c r="F349" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G349" t="b">
         <v>1</v>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J349" t="n">
+        <v>-0.749</v>
+      </c>
+      <c r="K349" t="n">
         <v>-1</v>
       </c>
-      <c r="K349" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="L349" t="inlineStr">
         <is>
-          <t>durability</t>
-[...6 lines deleted...]
-      </c>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M349" t="inlineStr"/>
       <c r="N349" t="inlineStr"/>
       <c r="O349" t="inlineStr"/>
       <c r="P349" t="n">
         <v>0</v>
       </c>
       <c r="Q349" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
-          <t>Anthony Redd</t>
+          <t>Online Customer</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 26, 2024</t>
+          <t>8 August, 2025</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>1 out of 5</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Make sure you puncture the safety cap BEFORE you get in the shower.</t>
+          <t>Formula change has causes eczema flare</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>The safety cap on this product is absurd. The past bottle I purchased had a peel off safety seal that did the job just fine but the manufacturer felt the need to put a safety cap on that requires you to puncture it with a sharp object. Would’ve been nice to know before I jumped in the shower!</t>
+          <t>1 reply from Tide team - 8 months agoWe're really sorry your daughter had this reaction, and we appreciate you taking the time to share this feedback. We hope her symptoms have improved. Our ingredients are extensively tested to ensure they are safe and effective when used as directed. Please discontinue using this product and set it aside for review. We want to have our Safety Team look into this further, and we'll be happy to assist with your product. Give us a call at 1-800-879-8433.</t>
         </is>
       </c>
       <c r="F350" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G350" t="b">
         <v>1</v>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J350" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K350" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L350" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M350" t="inlineStr"/>
       <c r="N350" t="inlineStr"/>
       <c r="O350" t="inlineStr"/>
       <c r="P350" t="n">
         <v>0</v>
       </c>
       <c r="Q350" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
-          <t>Bob</t>
+          <t>dee_in_nyc_561</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 2, 2025</t>
+          <t>7 August, 2025</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Came missing pump, otherwise good</t>
+          <t>Best Tide so far!</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>The outside packaging was broken and seemed to cause the pump to be missing. The straw was still included but useless with out the pump top. I ended up just puncturing the top (which I think you normally remove) and then just turn it upside down and squeeze which allows a narrow stream of gel to come out. The pump would have been easier to use.
-[...2 lines deleted...]
-The gel lathered up nice and had a good aroma without it being overall powerful.</t>
+          <t>Best Tide so far!This formulation is made with clean ingredients and is hypo allergenic IMO, while also safe for babies' clothes. A little goes a long way and clothes come out clean and fresh.</t>
         </is>
       </c>
       <c r="F351" t="b">
         <v>0</v>
       </c>
       <c r="G351" t="b">
         <v>1</v>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J351" t="n">
-        <v>-0.6627</v>
+        <v>1</v>
       </c>
       <c r="K351" t="n">
         <v>0</v>
       </c>
       <c r="L351" t="inlineStr">
         <is>
-          <t>aesthetics_branding</t>
-[...11 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M351" t="inlineStr"/>
+      <c r="N351" t="inlineStr"/>
       <c r="O351" t="inlineStr"/>
       <c r="P351" t="n">
         <v>0</v>
       </c>
       <c r="Q351" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
-          <t>Taryn</t>
+          <t>Frankie3</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Reviewed in Canada on February 2, 2024</t>
+          <t>5 August, 2025</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>3 out of 5</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Came open</t>
+          <t>Smells Awful</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>As soon as I unscrewed the top, the seal had already been punctured. Couldn’t use it.</t>
+          <t>1 reply from Customer Care team - 8 months agoWe appreciate that you've used Tide for many years, Frankie, and are very sorry that your recent bottles of Tide Free &amp; Gentle have a strong unpleasant odor. Our products and packages go through many quality checks and we try our very best to make sure that each one reaches you in perfect condition. We appreciate your bringing this to our attention, as an unusual aroma could be caused by the product being exposed to extreme heat or cold. Your loyalty to Tide is appreciated, and we'd like to learn more details to see how we can further assist you. Please give us a call at 1-800-879-8433 from 9AM -- 6PM EST Monday–Friday.</t>
         </is>
       </c>
       <c r="F352" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G352" t="b">
         <v>1</v>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J352" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K352" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L352" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
-[...6 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M352" t="inlineStr"/>
       <c r="N352" t="inlineStr"/>
       <c r="O352" t="inlineStr"/>
       <c r="P352" t="n">
         <v>0</v>
       </c>
       <c r="Q352" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Lola Tarver</t>
+          <t>Madmd</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 10, 2022</t>
+          <t>4 August, 2025</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Please make a bigger size or a multi pack!</t>
+          <t>Smells horrible.</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>This stuff is great! even if you have sensitive skin, this will help soothe and smooth it. my skin had had fewer breakouts and I have even seen a reduction in my KP on the back of my thighs, and the sent is quite nice. my only hang-up is the bottle is so small that you run through it quickly. please make a bigger size!</t>
+          <t>1 reply from Customer Care team - 8 months agoWe're so sorry that your recent bottle of Tide Free &amp; Gentle is not providing the wonderful fresh laundry that you've come to expect with Tide, Madmd. Our products and packages go through many quality checks and we try our very best to make sure that each one reaches you in perfect condition. Laundry detergent should never cause your clothes to have a bad smell, and an unusual aroma could be caused by the product being exposed to extreme heat or cold. Your loyalty to Tide is appreciated, and we'd like to gather a few details to further assist you with this. Please give us a call at 1-800-879-8433 from 9AM -- 6PM EST Monday–Friday.</t>
         </is>
       </c>
       <c r="F353" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G353" t="b">
         <v>1</v>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J353" t="n">
-        <v>-0.7079</v>
+        <v>1</v>
       </c>
       <c r="K353" t="n">
-        <v>-1</v>
+        <v>0.5</v>
       </c>
       <c r="L353" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...6 lines deleted...]
-      </c>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M353" t="inlineStr"/>
       <c r="N353" t="inlineStr"/>
       <c r="O353" t="inlineStr"/>
       <c r="P353" t="n">
         <v>0</v>
       </c>
       <c r="Q353" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Classic Actress</t>
+          <t>joannah111_311</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 12, 2020</t>
+          <t>1 August, 2025</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>The Worst Tea Tree Soap I've Tried</t>
+          <t>Best for sensitive skin</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>I was so disappointed with this soap. I have very sensitive skin and have been trying a lot of different tea tree oil products but this one was the worst! First of all it has a thick, mucus like consistency. I couldn't even get it out of the pump - I had to open the bottle manually. There was very little scent so I wonder how much tea tree and peppermint oil was actually in there. Unfortunately I bought this soap in a 2 pack and I ended up never using the the second bottle. Avoid this soap!</t>
+          <t>Best for sensitive skinThis is the only detergent that I use for my newborn. He has very sensitive skin, and I know that it does not irritate him when I wash his clothes in this detergent. It helps get out all the stains and doesn’t break the bank</t>
         </is>
       </c>
       <c r="F354" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G354" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J354" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K354" t="inlineStr"/>
       <c r="L354" t="inlineStr"/>
-      <c r="M354" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M354" t="inlineStr"/>
       <c r="N354" t="inlineStr"/>
       <c r="O354" t="inlineStr"/>
       <c r="P354" t="n">
         <v>0</v>
       </c>
       <c r="Q354" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
-          <t>Sam</t>
+          <t>Robynn</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 14, 2023</t>
+          <t>31 July, 2025</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>WOW, works great for heat rash!</t>
+          <t>Disappointed in your company</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Should of went with the two pack, its a better deal!</t>
+          <t>Disappointed in your companyWhy do you have the powdered detergent, Clean and Gentle, and not Free and Gentle? Clean and Gentle has "bleach" in it, I don't remember Free and Gentle having Bleach in it? Why the change? Why did you stop making Free and Gentle powdered Tide? Why have you apparently changed the ingredients to the liquid version of Free and Gentle, also? I have read your recent reviews of liquid Free and Gentle Tide and am shocked at people's reaction to your product and all you say is to stop using the product and mothing about changing what you are doing!! How irresponsible of a company you are!! You are not listening to your customers who have used Free and Gentle powder and liquid for years! Please listen and do something about the problem!! The way your product used to be was great! Not anymore!</t>
         </is>
       </c>
       <c r="F355" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G355" t="b">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J355" t="n">
-        <v>0</v>
-[...7 lines deleted...]
-      </c>
+        <v>-0.8218</v>
+      </c>
+      <c r="K355" t="n">
+        <v>0</v>
+      </c>
+      <c r="L355" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M355" t="inlineStr"/>
       <c r="N355" t="inlineStr"/>
       <c r="O355" t="inlineStr"/>
       <c r="P355" t="n">
         <v>0</v>
       </c>
       <c r="Q355" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Ashley</t>
+          <t>chellet1722_8905</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 21, 2025</t>
+          <t>24 July, 2025</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Has a nice scent that lingers after using it</t>
+          <t>I'm good for sensitive skin</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>This soap smells really good, lathers well, and leaves your skin smelling great! The things I didn't like as well, I wish this had a pump top. It's pictured but didn't come with one and the black lid was broken upon arrival. It's hard to not accidentally get to much without it. I appreciate that it has the stopper so it wasn't all over the packing. I think overall the quality and scent strength is good but for $14.95 at the time of review it's a bit more than I would spend on it.
-I will update if my opinion changes</t>
+          <t>I'm good for sensitive skinTide is a great brand of laundry detergent. I especially like the free and gentle for my sensitive skin and also because it allows me to add scent boosters I like without it clashing.</t>
         </is>
       </c>
       <c r="F356" t="b">
         <v>0</v>
       </c>
       <c r="G356" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J356" t="n">
-        <v>-0.6432</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K356" t="inlineStr"/>
       <c r="L356" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
-[...11 lines deleted...]
-      </c>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M356" t="inlineStr"/>
+      <c r="N356" t="inlineStr"/>
       <c r="O356" t="inlineStr"/>
       <c r="P356" t="n">
         <v>0</v>
       </c>
       <c r="Q356" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Justice Collins</t>
+          <t>Carole</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on May 6, 2020</t>
+          <t>24 July, 2025</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Work on packing</t>
+          <t>Tide HE</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>I have yet to try the product, but the soap was leaking out when I got it.</t>
+          <t>Tide HEI like the fact that it is unscented. It cleans well.</t>
         </is>
       </c>
       <c r="F357" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G357" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J357" t="n">
-        <v>-1</v>
-[...13 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K357" t="inlineStr"/>
+      <c r="L357" t="inlineStr"/>
+      <c r="M357" t="inlineStr"/>
       <c r="N357" t="inlineStr"/>
       <c r="O357" t="inlineStr"/>
       <c r="P357" t="n">
         <v>0</v>
       </c>
       <c r="Q357" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
-          <t>Aaron Anderson</t>
+          <t>ka123</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on September 16, 2025</t>
+          <t>19 July, 2025</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Works great with a loofah!</t>
+          <t>Benzisothiazolinone is back = allergic reaction</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>These are cute little bottles of body wash. Although the smell on these were rather feminine, the smell didn't actually last all that long. This lathers on nice and comes off just as easy as other body washes. This seems to work better in a loofah where it gets extra foamy.
-As someone with mildly sensitive skin, I didn't have any issues with any of the 3 bottles I was scent. I just don't know if I'd get a pack like this again rather than a single bigger bottle of something. 3 bottles does take up a bit of space in the shower. Worked well though, no regrets.</t>
+          <t>1 reply from Customer Care team - 8 months agoWe're so sorry to hear a loyal fan like yourself had this experience with your recent purchase, and we truly hope you're feeling better. Our products and their ingredients are thoroughly evaluated to make sure they're safe to use, but we do understand that sensitivities can vary from person to person, so if you haven't already, we do recommend discontinuing use. In order to make a full report to share with our Safety Team, and to help further, please give us a call at (800) 879-8433.</t>
         </is>
       </c>
       <c r="F358" t="b">
         <v>0</v>
       </c>
       <c r="G358" t="b">
         <v>1</v>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J358" t="n">
-        <v>0</v>
+        <v>-0.5634</v>
       </c>
       <c r="K358" t="n">
-        <v>0</v>
-[...10 lines deleted...]
-      </c>
+        <v>-0.5634</v>
+      </c>
+      <c r="L358" t="inlineStr"/>
+      <c r="M358" t="inlineStr"/>
       <c r="N358" t="inlineStr"/>
       <c r="O358" t="inlineStr"/>
       <c r="P358" t="n">
         <v>0</v>
       </c>
       <c r="Q358" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
-          <t>ICUPW</t>
+          <t>anonymous</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 26, 2022</t>
+          <t>15 July, 2025</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Good stuff</t>
+          <t>Gentle on Clothes</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Only used once as I just got it but I like it a lot. It appears that they listened to previous reviews because it came packaged very well.
-[...6 lines deleted...]
-Warning: Tee tree oil is potent, some people reported break outs. Do NOT use on private areas. Use in shower not baths, careful on face around your eyes and you should be good.</t>
+          <t>Gentle on ClothesThis is gentle on my laundry. It doesn't contain any irritating residue. It doesn't have dyes or fragrance. It gets my clothes clean while removing odors and stains. My clothes come out soft and my colors are bright.</t>
         </is>
       </c>
       <c r="F359" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G359" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J359" t="n">
-        <v>-0.4921</v>
-[...3 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K359" t="inlineStr"/>
       <c r="L359" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M359" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M359" t="inlineStr"/>
+      <c r="N359" t="inlineStr"/>
       <c r="O359" t="inlineStr"/>
       <c r="P359" t="n">
         <v>0</v>
       </c>
       <c r="Q359" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
-          <t>Nithin Mathew</t>
+          <t>Oola</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Reviewed in Germany on November 24, 2025</t>
+          <t>1 July, 2025</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Damaged Packaging</t>
-[...6 lines deleted...]
-      </c>
+          <t>Good option</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr"/>
       <c r="F360" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G360" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J360" t="n">
-        <v>-0.7761</v>
-[...18 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K360" t="inlineStr"/>
+      <c r="L360" t="inlineStr"/>
+      <c r="M360" t="inlineStr"/>
+      <c r="N360" t="inlineStr"/>
       <c r="O360" t="inlineStr"/>
       <c r="P360" t="n">
         <v>0</v>
       </c>
       <c r="Q360" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
-          <t>Daydreamer</t>
+          <t>ItchyAndSad</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Reviewed in the United Kingdom on March 23, 2025</t>
+          <t>28 June, 2025</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Strong scents, pack of 3 relax and renew shower gels</t>
+          <t>Hives, horrible awful hives on my FACE</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Set of 3 relax and renew shower gels, which do come very nicely box so this set is ideal to give as a gift to someone. The scents included in this set are calendula neem with salicylic, British rose with almond and Bulgarian lavender with ylang ylang. All the body washes contain a strong smell; I especially like the British rose with almond body wash the best out of the three, as it is the nicest scent.
-[...2 lines deleted...]
-Overall, the set is ok, the body wash set is ideal if you want to try out the brand before committing to full sizes however, I found the shower gel quite drying on my skin so wouldn’t repurchase for that reason.</t>
+          <t>Hives, horrible awful hives on my FACEGotta add my voice to the outcry of hives here, in the hopes that the company acknowledges that they messed up here. I've never in my life had such a horrible reaction to a product, and it took me weeks and weeks to figure it out. Why would I ever suspect a product that is supposed to be ok for sensitive skin? Multiple rounds of steroids later and I'm facing long term damage to the skin on my face because of this. It's appalling that companies are able to do this and get away with it. And no, I don't want to be told to call a soulless corporate phone number and condescended that this formula change doesn't cause this when there appears to be ample evidence to the contrary.</t>
         </is>
       </c>
       <c r="F361" t="b">
         <v>0</v>
       </c>
       <c r="G361" t="b">
         <v>1</v>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>anger</t>
         </is>
       </c>
       <c r="J361" t="n">
-        <v>-0.7641</v>
+        <v>-1</v>
       </c>
       <c r="K361" t="n">
-        <v>-0.6667</v>
-[...15 lines deleted...]
-      </c>
+        <v>-0.5</v>
+      </c>
+      <c r="L361" t="inlineStr"/>
+      <c r="M361" t="inlineStr"/>
+      <c r="N361" t="inlineStr"/>
       <c r="O361" t="inlineStr"/>
       <c r="P361" t="n">
         <v>0</v>
       </c>
       <c r="Q361" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="362">
-      <c r="A362" t="inlineStr"/>
-      <c r="B362" t="inlineStr"/>
+      <c r="A362" t="inlineStr">
+        <is>
+          <t>joannad122_5770</t>
+        </is>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>23 June, 2025</t>
+        </is>
+      </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
-[...2 lines deleted...]
-      <c r="D362" t="inlineStr"/>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>My gold standard detergent</t>
+        </is>
+      </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>This bottle of body wash arrived vacuum in plastic with the pump dispenser packaged along aside the bottle. The bottle contains 473ml of body wash and is purple in colour with a creamy consistency and small black exfoliating bits.
-[...2 lines deleted...]
-The body wash is also both vegan and cruelty free. Priced at £9.99 at the time of reviewing, although the fragrance isn’t for me, the body wash does do a good job of cleansing my skin and does not leave it feeling dry so it really depends on how much you like lavender as a scent.</t>
+          <t>My gold standard detergentMy go-to detergent for years. I save my scents for my lotions and perfumes, I don’t need them in my laundry detergent! It’s a good value and lasts quite a while and gets my clothes, nice and clean without damaging or fading the fabric.</t>
         </is>
       </c>
       <c r="F362" t="b">
         <v>0</v>
       </c>
       <c r="G362" t="b">
         <v>1</v>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J362" t="n">
-        <v>-0.5566</v>
+        <v>1</v>
       </c>
       <c r="K362" t="n">
         <v>0</v>
       </c>
       <c r="L362" t="inlineStr">
         <is>
-          <t>sustainability_materials</t>
-[...6 lines deleted...]
-      </c>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M362" t="inlineStr"/>
       <c r="N362" t="inlineStr"/>
       <c r="O362" t="inlineStr"/>
       <c r="P362" t="n">
         <v>0</v>
       </c>
       <c r="Q362" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Janet S</t>
+          <t>BarbR</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Reviewed in the United Kingdom on January 8, 2025</t>
+          <t>22 June, 2025</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Big bottle, well packaged</t>
+          <t>Itching</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>This is a nice big bottle of body wash, that also has grainy bits in it. I'm not sure what these are, but I guess they work as an exfoliator.
-[...2 lines deleted...]
-All in all, I like it. I think the smell is perhaps a little strong, but I guess that's what gives you the 'aromatic experience'.</t>
+          <t>1 reply from Customer Care team - 9 months agoThank you for bringing this to our attention, and we h0ope you're feeling much better, Barb. Our Tide products are put through rigorous safety tests to ensure they're safe for use. We're sorry to hear that you were having rashes from using your Tide Free &amp; Gentle, and if you have not done so, we recommend discontinuing use. Your safety is our highest priority, and we want to learn more about your experience. Please call us at (800) 879-8433.</t>
         </is>
       </c>
       <c r="F363" t="b">
         <v>0</v>
       </c>
       <c r="G363" t="b">
         <v>1</v>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J363" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K363" t="n">
         <v>0</v>
       </c>
-      <c r="L363" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="L363" t="inlineStr"/>
+      <c r="M363" t="inlineStr"/>
       <c r="N363" t="inlineStr"/>
       <c r="O363" t="inlineStr"/>
       <c r="P363" t="n">
         <v>0</v>
       </c>
       <c r="Q363" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>DMG</t>
+          <t>DD4632</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Reviewed in the United Kingdom on March 31, 2025</t>
+          <t>14 June, 2025</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>3 out of 5</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Makes a nice Gift (Mothers day)</t>
+          <t>Smelly</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Pros
-[...4 lines deleted...]
-Actual bodywash is great in the shower, scent lingers</t>
+          <t>1 reply from Customer Care team - 9 months agoWe're sorry to hear this. This certainly isn't the quality standard we expect due to extensive testing, so we'd like to learn more. When you have a chance, we hope you'll give our team a call at (800) 879-8433.</t>
         </is>
       </c>
       <c r="F364" t="b">
         <v>0</v>
       </c>
       <c r="G364" t="b">
         <v>0</v>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J364" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K364" t="inlineStr"/>
       <c r="L364" t="inlineStr">
         <is>
           <t>aesthetics_branding</t>
         </is>
       </c>
-      <c r="M364" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M364" t="inlineStr"/>
       <c r="N364" t="inlineStr"/>
       <c r="O364" t="inlineStr"/>
       <c r="P364" t="n">
         <v>0</v>
       </c>
       <c r="Q364" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
-          <t>Betty Jackson</t>
+          <t>eriny34_5420</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 26, 2020</t>
+          <t>9 June, 2025</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Very nice scent, but leaked in shipping.</t>
+          <t>Very good for sensitive skin</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Excellent body was! The mint takes the edge off the tea tree scent while adding to the antifungal properties. My only complaint was that the lid was loose and, since this was a gift, it wasn't caught right away. When it was opened for Christmas we discovered at least a quarter of the bottle was in the bubble wrap. Thankfully the bottle was wrapped in that bubble wrap or we would have had a mess.</t>
+          <t>Very good for sensitive skinI love Tide free and gentle. I have sensitive skin with eczema, and this does not flare up my eczema at all! It doesn’t have a smell but it does and it’s so light and clean smelling, I love it!!</t>
         </is>
       </c>
       <c r="F365" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G365" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J365" t="n">
-        <v>-0.8525</v>
-[...9 lines deleted...]
-      </c>
+        <v>0.8227</v>
+      </c>
+      <c r="K365" t="inlineStr"/>
+      <c r="L365" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M365" t="inlineStr"/>
       <c r="N365" t="inlineStr"/>
       <c r="O365" t="inlineStr"/>
       <c r="P365" t="n">
         <v>0</v>
       </c>
       <c r="Q365" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>LianneC Watkins</t>
+          <t>Parent of 5</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 28, 2022</t>
+          <t>7 June, 2025</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Carton was not damaged, but the lid on contents loose and the product was spilled .</t>
+          <t>Simply great</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>I have previously purchased this product and no issues.</t>
+          <t>Simply greatThis detergent is great for sensitive skin.</t>
         </is>
       </c>
       <c r="F366" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G366" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J366" t="n">
         <v>1</v>
       </c>
-      <c r="K366" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K366" t="inlineStr"/>
       <c r="L366" t="inlineStr"/>
-      <c r="M366" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M366" t="inlineStr"/>
       <c r="N366" t="inlineStr"/>
       <c r="O366" t="inlineStr"/>
       <c r="P366" t="n">
         <v>0</v>
       </c>
       <c r="Q366" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Chrissy Stanley</t>
+          <t>Kricket0908</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on June 22, 2019</t>
+          <t>6 June, 2025</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Product spilled out when arrived</t>
+          <t>Great for sensitive skin</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>The cap was loose when it arrived and was spilled out all over the package. Other than that it’s good.</t>
+          <t>Great for sensitive skinMy husband has very sensitive skin and it works perfectly and cleans everything</t>
         </is>
       </c>
       <c r="F367" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G367" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>negative</t>
+          <t>positive</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J367" t="n">
-        <v>-0.4894</v>
-[...13 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K367" t="inlineStr"/>
+      <c r="L367" t="inlineStr"/>
+      <c r="M367" t="inlineStr"/>
       <c r="N367" t="inlineStr"/>
       <c r="O367" t="inlineStr"/>
       <c r="P367" t="n">
         <v>0</v>
       </c>
       <c r="Q367" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
-          <t>Lily</t>
+          <t>Llr6</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 9, 2025</t>
+          <t>1 June, 2025</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Smooth liquid texture with consistent pour control, though the pump didn’t function</t>
+          <t>MI/MCI Means NOT Hypoallergenic</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>I examined this body wash to get a better sense of its texture and how the container works. The liquid inside has a smooth, uniform consistency that moves evenly when the bottle is tilted, and it doesn’t form thick layers or settle into clumps. When the bottle is shaken, it develops a light layer of bubbles that clears out gradually, which makes it easy to see the product level through the sides.
-[...2 lines deleted...]
-Overall, it’s a straightforward body wash with a consistent texture and a reliable bottle, aside from the pump mechanism, which simply didn’t function.</t>
+          <t>MI/MCI Means NOT HypoallergenicFalse advertising and extremely dangerous allergen for those allergic and may sensitize others with repeated use. How did R and D think this ingredient was safe for consumers?</t>
         </is>
       </c>
       <c r="F368" t="b">
         <v>0</v>
       </c>
       <c r="G368" t="b">
         <v>1</v>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>positive</t>
+          <t>negative</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>appreciation</t>
         </is>
       </c>
       <c r="J368" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K368" t="n">
-        <v>0.2222</v>
-[...15 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="L368" t="inlineStr"/>
+      <c r="M368" t="inlineStr"/>
+      <c r="N368" t="inlineStr"/>
       <c r="O368" t="inlineStr"/>
       <c r="P368" t="n">
         <v>0</v>
       </c>
       <c r="Q368" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
-          <t>Michael F</t>
+          <t>misty5665</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 3, 2020</t>
+          <t>29 May, 2025</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>1 out of 5</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>No deal. Cap loose.</t>
+          <t>Not UnScented</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Package did have seal. Cap was loose and liquid was spilled all over. Terrible quality control.</t>
+          <t>Not UnScentedI’ve used this product for years. I bought the 151 fluid ounce and there is something really wrong with it. I’ve trued to rinse my several times just to get the stench of it out. I have a very sensitive sense of smell and I opened it and thought wow this is stinky. And get my better judgment. I washed a load of clothes in it. Why did I do that? For sure something is wrong with this great big giant bottle and I have no receipt. So im stuck with it and I’m more than upset. Financially times are hard enough and this just makes it worse. There should be some type of seal on the caps. I don’t know what happened but it’s disgusting. I’m really upset about it. I’m on a fixed income and I really can’t afford any extra cost right now. This just made it worse..</t>
         </is>
       </c>
       <c r="F369" t="b">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G369" t="b">
         <v>1</v>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>negative</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>anger</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J369" t="n">
-        <v>-0.5876</v>
+        <v>-0.7615</v>
       </c>
       <c r="K369" t="n">
-        <v>-0.5</v>
+        <v>0</v>
       </c>
       <c r="L369" t="inlineStr">
         <is>
           <t>freshness_integrity</t>
         </is>
       </c>
-      <c r="M369" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M369" t="inlineStr"/>
       <c r="N369" t="inlineStr"/>
       <c r="O369" t="inlineStr"/>
       <c r="P369" t="n">
         <v>0</v>
       </c>
       <c r="Q369" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
-          <t>ztoothfairie</t>
+          <t>dmack</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 7, 2025</t>
+          <t>29 May, 2025</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>2 out of 5</t>
+          <t>1 out of 5</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Doesn't clean well</t>
+          <t>Deceiving Advertising</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Overall, I'm not a huge fan of this. It reminds me of something I would buy at the dollar store for like $1 to $2, so the cost seems outrageous. It has an overly strong floral-like scent that is supposed to be coconut that doesn't smell good to me (and I LOVE coconut scents!). It took me about 5 minutes to get the pump top to pop open, to the point I start hitting it in the counter top, hoping to jar it loose or something. Using it felt like it wasn't really cleaning much at all- it barely foamed and I think I had to use about 10 pumps to feel like it cleaned anything, I mean I could still feel my deodorant under my armpits. Thankfully, I didn't have any bad reactions to it and I tried it a few days in a row, but still came to the same conclusion. I'll probably just give it to my kids to use since they're excessive in the soap use anyhow. Unfortunately, I can't recommend.</t>
+          <t>1 reply from Customer Care team - 10 months agoWe're sorry to hear this. After the rigorous health and safety tests this detergent has undergone, this definitely isn't the result we expect. Your well-being is very important to us, so we hope you're feeling better now. It sounds like you already have, so we're glad you discontinued using this detergent. So our Safety Team can learn more and make sure you're ok, could you please give us a call when you have a chance? You can reach us at (800) 879-8433.</t>
         </is>
       </c>
       <c r="F370" t="b">
         <v>0</v>
       </c>
       <c r="G370" t="b">
         <v>1</v>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>positive</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>relief</t>
         </is>
       </c>
       <c r="J370" t="n">
-        <v>-0.759</v>
+        <v>1</v>
       </c>
       <c r="K370" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L370" t="inlineStr"/>
-      <c r="M370" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M370" t="inlineStr"/>
       <c r="N370" t="inlineStr"/>
       <c r="O370" t="inlineStr"/>
       <c r="P370" t="n">
         <v>0</v>
       </c>
       <c r="Q370" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr">
+        <is>
+          <t>Camama</t>
+        </is>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>13 May, 2025</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Sensitive skin NOT</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>1 reply from Tide team - 11 months agoThere's nothing more important to us than the safety and complete satisfaction of our users, so we're very sorry to hear about this. This product gives a hypoallergenic clean for sensitive skin, is pH balanced, and free of fragrance, so be assured this isn't what we expect with our many safety checks and when using it as directed. Please discontinue using your bottle and give us a call so we can learn more. You can reach us by dialing (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F371" t="b">
+        <v>0</v>
+      </c>
+      <c r="G371" t="b">
+        <v>1</v>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J371" t="n">
+        <v>1</v>
+      </c>
+      <c r="K371" t="n">
+        <v>0</v>
+      </c>
+      <c r="L371" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M371" t="inlineStr"/>
+      <c r="N371" t="inlineStr"/>
+      <c r="O371" t="inlineStr"/>
+      <c r="P371" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q371" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="inlineStr">
+        <is>
+          <t>irynay90_3963</t>
+        </is>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>10 May, 2025</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Safety for skin</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>Safety for skinThis laundry gel is odorless and colorless. It does not cause allergies or skin reactions. It cleans dirt effectively. I like to use it for bedding and underwear. Good price.</t>
+        </is>
+      </c>
+      <c r="F372" t="b">
+        <v>0</v>
+      </c>
+      <c r="G372" t="b">
+        <v>0</v>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J372" t="n">
+        <v>1</v>
+      </c>
+      <c r="K372" t="inlineStr"/>
+      <c r="L372" t="inlineStr"/>
+      <c r="M372" t="inlineStr"/>
+      <c r="N372" t="inlineStr"/>
+      <c r="O372" t="inlineStr"/>
+      <c r="P372" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q372" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="inlineStr">
+        <is>
+          <t>ScrewYouTide</t>
+        </is>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>10 May, 2025</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Deathly allergic reaction</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 11 months agoWe're very sorry to learn you've had this experience, as our Safety Team's always hard at work in our factories. They assure us that all Tide products are thoroughly evaluated to be safe when used as directed, so we’re very sorry to hear about your experience. We hope you’re no longer using this bottle of Tide Free &amp; Gentle Liquid Laundry Detergent, but that you still have it. If you do,keep it in a safe spot, just in case we need to retrieve the bottle from you. So we can learn more about how you're feeling today and further assist you with this experience, please, call us at your convenience. We’re here Mondays through Fridays, from 9 AM to 6 PM, EST, and Saturdays and Sundays, from 9 AM to 5:30 PM, EST. Our number is 1 (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F373" t="b">
+        <v>0</v>
+      </c>
+      <c r="G373" t="b">
+        <v>1</v>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J373" t="n">
+        <v>-0.1639</v>
+      </c>
+      <c r="K373" t="n">
+        <v>0</v>
+      </c>
+      <c r="L373" t="inlineStr"/>
+      <c r="M373" t="inlineStr"/>
+      <c r="N373" t="inlineStr"/>
+      <c r="O373" t="inlineStr"/>
+      <c r="P373" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q373" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="inlineStr">
+        <is>
+          <t>anonymous</t>
+        </is>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>8 May, 2025</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>No fragrance or dyes</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>No fragrance or dyesThis is very gentle on my clothes. It doesn't contain any harsh dyes or irritants. There are no fragrances. It gets my clothes clean and leaves them soft and fresh. It comes in a large jug with a measuring cap for the size of load I have. It is a good value and lasts me a long time</t>
+        </is>
+      </c>
+      <c r="F374" t="b">
+        <v>0</v>
+      </c>
+      <c r="G374" t="b">
+        <v>1</v>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J374" t="n">
+        <v>1</v>
+      </c>
+      <c r="K374" t="n">
+        <v>0</v>
+      </c>
+      <c r="L374" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M374" t="inlineStr"/>
+      <c r="N374" t="inlineStr"/>
+      <c r="O374" t="inlineStr"/>
+      <c r="P374" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q374" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="inlineStr">
+        <is>
+          <t>AnaG</t>
+        </is>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>6 May, 2025</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Good for the whole family</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>Good for the whole familyOut of all the detergents, this one doesn't cause my daughters eczema to flare up. The scent could be a bit stronger but it's quite right.</t>
+        </is>
+      </c>
+      <c r="F375" t="b">
+        <v>0</v>
+      </c>
+      <c r="G375" t="b">
+        <v>0</v>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J375" t="n">
+        <v>-0.09089999999999999</v>
+      </c>
+      <c r="K375" t="inlineStr"/>
+      <c r="L375" t="inlineStr"/>
+      <c r="M375" t="inlineStr"/>
+      <c r="N375" t="inlineStr"/>
+      <c r="O375" t="inlineStr"/>
+      <c r="P375" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q375" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="inlineStr">
+        <is>
+          <t>mags1623</t>
+        </is>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>6 May, 2025</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Great for those with sensitive skin</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>Great for those with sensitive skinTide Free and Gentle has been a dependable choice for my laundry needs, especially as someone with sensitive skin. The fact that it contains no added perfumes or dyes makes a noticeable difference—this is the only detergent I've found that cleans well without causing irritation. While the brand makes no mention of the packaging being eco-friendly, the design is practical. The bottle is easy to store, and the lid is particularly well-designed, doing an excellent job of funneling any excess detergent back into the bottle without mess. In terms of value for money, this product strikes a good balance. It offers clean, skin-safe ingredients at a price that feels reasonable given the quality and volume. As for performance, it's effective at cleaning everyday laundry, but I’ve found it struggles with tougher stains like food and drinks. A pre-treatment step is usually necessary for those. Despite that, I’m satisfied with how it performs overall and plan to continue purchasing it. It's a solid, reliable option for those prioritizing gentle formulas and skin-friendly ingredients.</t>
+        </is>
+      </c>
+      <c r="F376" t="b">
+        <v>0</v>
+      </c>
+      <c r="G376" t="b">
+        <v>1</v>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J376" t="n">
+        <v>0.2164</v>
+      </c>
+      <c r="K376" t="n">
+        <v>0.4583</v>
+      </c>
+      <c r="L376" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M376" t="inlineStr"/>
+      <c r="N376" t="inlineStr"/>
+      <c r="O376" t="inlineStr"/>
+      <c r="P376" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q376" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="inlineStr">
+        <is>
+          <t>Fígaro</t>
+        </is>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>4 May, 2025</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Yellowing over time</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Yellowing over timeI was hopeful this would work at keeping my clothes impecably clean (as my alternative is about twice the price) but after long term use on my white towels and linens, Tide free &amp; gentle turned my clothes a hue of yellow, whereas my original brand keeps them white. Also, I doif not find Tide kept my clothes smelling clean.</t>
+        </is>
+      </c>
+      <c r="F377" t="b">
+        <v>0</v>
+      </c>
+      <c r="G377" t="b">
+        <v>1</v>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J377" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K377" t="n">
+        <v>0</v>
+      </c>
+      <c r="L377" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M377" t="inlineStr"/>
+      <c r="N377" t="inlineStr"/>
+      <c r="O377" t="inlineStr"/>
+      <c r="P377" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q377" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="inlineStr">
+        <is>
+          <t>Wiley13</t>
+        </is>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>4 May, 2025</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Neither free nor gentle</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 11 months agoWe're sorry to hear this. Due to the many health and safety tests our products have gone through, this isn't something we'd expect. Your welfare is very important to us, so we recommend that you discontinue using this detergent. So we can learn more and make sure you're ok, could you please give our Safety Team a call at (800) 879-8433?</t>
+        </is>
+      </c>
+      <c r="F378" t="b">
+        <v>0</v>
+      </c>
+      <c r="G378" t="b">
+        <v>0</v>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J378" t="n">
+        <v>0</v>
+      </c>
+      <c r="K378" t="inlineStr"/>
+      <c r="L378" t="inlineStr"/>
+      <c r="M378" t="inlineStr"/>
+      <c r="N378" t="inlineStr"/>
+      <c r="O378" t="inlineStr"/>
+      <c r="P378" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q378" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="inlineStr">
+        <is>
+          <t>StrawberryBeefcake</t>
+        </is>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>2 May, 2025</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Leaves sticky residue</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>Leaves sticky residueMakes your clothes sticky out of the wash. I use less than the recommended amount of detergent, but it will still leave a sticky residue on all of your laundry and is a nightmare on bath towels. Took me months to figure out the it was the Tide free and clear until I came across a Reddit tbh thread of other people dealing with the same issue from this detergent.</t>
+        </is>
+      </c>
+      <c r="F379" t="b">
+        <v>0</v>
+      </c>
+      <c r="G379" t="b">
+        <v>0</v>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J379" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K379" t="inlineStr"/>
+      <c r="L379" t="inlineStr"/>
+      <c r="M379" t="inlineStr"/>
+      <c r="N379" t="inlineStr"/>
+      <c r="O379" t="inlineStr"/>
+      <c r="P379" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q379" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="inlineStr">
+        <is>
+          <t>Abby</t>
+        </is>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>1 May, 2025</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Not as good as the previous formulation or fragrance free Hygienic Clean</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>Not as good as the previous formulation or fragrance free Hygienic CleanI want to give this 3 stars because at least there is still a fragrance free option. But Tide changed this Free and Gentle detergent’s ingredients a while back when they changed the bottle’s look, causing me and my family to have allergic reactions when we used the new formulation. I switched us to the fragrance free Hygienic Clean detergent from Tide, and it seemed to be the same as the regular Free and Gentle detergent used to be, but worked even better. They recently discontinued the fragrance free Hygienic Clean (leaving only the scented one), so now my family and I will be trying to find a different detergent that cleans as well, but without the hives and all. If trying this specific detergent, be aware of possible allergic reactions from the ingredients, even though it’s fragrance free.</t>
+        </is>
+      </c>
+      <c r="F380" t="b">
+        <v>0</v>
+      </c>
+      <c r="G380" t="b">
+        <v>1</v>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J380" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K380" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L380" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M380" t="inlineStr"/>
+      <c r="N380" t="inlineStr"/>
+      <c r="O380" t="inlineStr"/>
+      <c r="P380" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q380" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="inlineStr">
+        <is>
+          <t>lynnc35</t>
+        </is>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>29 April, 2025</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Leaves my clothing soft</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>Leaves my clothing softI use this because it doesn't irritate my skin. It is free of dyes and perfumes that can lead to irritation in some laundry. It is gentle and leaves my clothes soft. It gets my clothes fresh and clean. The measuring cup has lines for the size of my load so I know exactly how much to use</t>
+        </is>
+      </c>
+      <c r="F381" t="b">
+        <v>0</v>
+      </c>
+      <c r="G381" t="b">
+        <v>1</v>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J381" t="n">
+        <v>0</v>
+      </c>
+      <c r="K381" t="n">
+        <v>0</v>
+      </c>
+      <c r="L381" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M381" t="inlineStr"/>
+      <c r="N381" t="inlineStr"/>
+      <c r="O381" t="inlineStr"/>
+      <c r="P381" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q381" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="inlineStr">
+        <is>
+          <t>Kate54</t>
+        </is>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>28 April, 2025</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Formula w/benzisothiazolinone allergic reaction</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>Formula w/benzisothiazolinone allergic reactionAs a person with sensitive skin, I have always been able to rely on Tide Free and Gentle to keep my skin comfortable and safe. I bought a new bottle of tide from my local store in March and the new formula is a nightmare. My face has swollen up, with hives on my face, neck, shoulders, back and legs. Please please please. If you say you’re free and gentle, BE free and gentle. The saddest part is I would have been a life long customer but now that it’s no longer safe for me to use, I have to find alternatives.</t>
+        </is>
+      </c>
+      <c r="F382" t="b">
+        <v>0</v>
+      </c>
+      <c r="G382" t="b">
+        <v>1</v>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J382" t="n">
+        <v>-0.799</v>
+      </c>
+      <c r="K382" t="n">
+        <v>0</v>
+      </c>
+      <c r="L382" t="inlineStr"/>
+      <c r="M382" t="inlineStr"/>
+      <c r="N382" t="inlineStr"/>
+      <c r="O382" t="inlineStr"/>
+      <c r="P382" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q382" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="inlineStr">
+        <is>
+          <t>cadeebrown</t>
+        </is>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>24 April, 2025</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Definitely gentle on my skin</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Definitely gentle on my skinThis is a great gentle laundry detergent. I’ve been using it for about 3 years and it hasn’t caused me any issues. I do wish there was a little bit of a scent to it but I underhand that it is free from dyes and perfumes and it’s great for skin. Highly recommend this free and gentle detergent. ☀️🫧</t>
+        </is>
+      </c>
+      <c r="F383" t="b">
+        <v>0</v>
+      </c>
+      <c r="G383" t="b">
+        <v>0</v>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J383" t="n">
+        <v>0.3514</v>
+      </c>
+      <c r="K383" t="inlineStr"/>
+      <c r="L383" t="inlineStr"/>
+      <c r="M383" t="inlineStr"/>
+      <c r="N383" t="inlineStr"/>
+      <c r="O383" t="inlineStr"/>
+      <c r="P383" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q383" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="inlineStr">
+        <is>
+          <t>Sunny Day</t>
+        </is>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>12 April, 2025</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Bad delivery!</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>Bad delivery!I ordered this because of your buy 2 get 1 free offer and only received 1 - then Target cancelled the rest! Bad offer-send me the other 2 bottles Target!</t>
+        </is>
+      </c>
+      <c r="F384" t="b">
+        <v>0</v>
+      </c>
+      <c r="G384" t="b">
+        <v>1</v>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J384" t="n">
+        <v>0</v>
+      </c>
+      <c r="K384" t="n">
+        <v>0</v>
+      </c>
+      <c r="L384" t="inlineStr"/>
+      <c r="M384" t="inlineStr"/>
+      <c r="N384" t="inlineStr"/>
+      <c r="O384" t="inlineStr"/>
+      <c r="P384" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q384" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="inlineStr">
+        <is>
+          <t>tinaf149_5839</t>
+        </is>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>8 April, 2025</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Good choice for babies</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>Good choice for babiesI was looking for a baby friendly detergent for my newborn and after reading reviews, I found Tide Free &amp; Gentle. It is free of dyes and perfumes, making it a great option for babies with sensitive skin. The only downside is that it's not very effective on tough stains. Overall, it's a good choice.</t>
+        </is>
+      </c>
+      <c r="F385" t="b">
+        <v>0</v>
+      </c>
+      <c r="G385" t="b">
+        <v>0</v>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J385" t="n">
+        <v>1</v>
+      </c>
+      <c r="K385" t="inlineStr"/>
+      <c r="L385" t="inlineStr"/>
+      <c r="M385" t="inlineStr"/>
+      <c r="N385" t="inlineStr"/>
+      <c r="O385" t="inlineStr"/>
+      <c r="P385" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q385" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="inlineStr">
+        <is>
+          <t>JG</t>
+        </is>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>7 April, 2025</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>My favorite!</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>My favorite!Have used this product for years. Cleans great. Love that it is unscented.</t>
+        </is>
+      </c>
+      <c r="F386" t="b">
+        <v>0</v>
+      </c>
+      <c r="G386" t="b">
+        <v>0</v>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J386" t="n">
+        <v>1</v>
+      </c>
+      <c r="K386" t="inlineStr"/>
+      <c r="L386" t="inlineStr"/>
+      <c r="M386" t="inlineStr"/>
+      <c r="N386" t="inlineStr"/>
+      <c r="O386" t="inlineStr"/>
+      <c r="P386" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q386" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="inlineStr">
+        <is>
+          <t>Dot</t>
+        </is>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>3 April, 2025</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Don't get it shipped</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>1 reply from Tide team - 1 year agoWe're sorry for any confusion. If you have product order or delivery questions or concerns, please reach out to the Target Team at 1-800-440-0680 for further assistance.</t>
+        </is>
+      </c>
+      <c r="F387" t="b">
+        <v>0</v>
+      </c>
+      <c r="G387" t="b">
+        <v>0</v>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J387" t="n">
+        <v>0</v>
+      </c>
+      <c r="K387" t="inlineStr"/>
+      <c r="L387" t="inlineStr"/>
+      <c r="M387" t="inlineStr"/>
+      <c r="N387" t="inlineStr"/>
+      <c r="O387" t="inlineStr"/>
+      <c r="P387" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q387" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="inlineStr">
+        <is>
+          <t>Bwalker</t>
+        </is>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>2 April, 2025</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Perfect for sensitive skin</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Perfect for sensitive skinLove it especially with my sensitive skin I don’t break out.</t>
+        </is>
+      </c>
+      <c r="F388" t="b">
+        <v>0</v>
+      </c>
+      <c r="G388" t="b">
+        <v>0</v>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J388" t="n">
+        <v>1</v>
+      </c>
+      <c r="K388" t="inlineStr"/>
+      <c r="L388" t="inlineStr"/>
+      <c r="M388" t="inlineStr"/>
+      <c r="N388" t="inlineStr"/>
+      <c r="O388" t="inlineStr"/>
+      <c r="P388" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q388" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="inlineStr">
+        <is>
+          <t>Nicole</t>
+        </is>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>2 April, 2025</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>New bottle came scented?</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>New bottle came scented?I like that this is unscented and have been suing it for years. This recent bottle I bought, though, has a strong scent that you can smell very clearly on my clothes.</t>
+        </is>
+      </c>
+      <c r="F389" t="b">
+        <v>0</v>
+      </c>
+      <c r="G389" t="b">
+        <v>1</v>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J389" t="n">
+        <v>0</v>
+      </c>
+      <c r="K389" t="n">
+        <v>0</v>
+      </c>
+      <c r="L389" t="inlineStr"/>
+      <c r="M389" t="inlineStr"/>
+      <c r="N389" t="inlineStr"/>
+      <c r="O389" t="inlineStr"/>
+      <c r="P389" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q389" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="inlineStr">
+        <is>
+          <t>Ellie</t>
+        </is>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>28 March, 2025</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Tide Gentle HE</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>Tide Gentle HEGreat at removing stains. A bit costly, but so is everything these days.</t>
+        </is>
+      </c>
+      <c r="F390" t="b">
+        <v>0</v>
+      </c>
+      <c r="G390" t="b">
+        <v>0</v>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J390" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K390" t="inlineStr"/>
+      <c r="L390" t="inlineStr"/>
+      <c r="M390" t="inlineStr"/>
+      <c r="N390" t="inlineStr"/>
+      <c r="O390" t="inlineStr"/>
+      <c r="P390" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q390" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="inlineStr">
+        <is>
+          <t>melissaf278_6715</t>
+        </is>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>28 March, 2025</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Works great!</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>Works great!The Tide Free and Gentle liquid laundry detergent works great! I love how gentle it is and doesn't have all the extra things in it that I don't want! Works great for my sensitive skin!</t>
+        </is>
+      </c>
+      <c r="F391" t="b">
+        <v>0</v>
+      </c>
+      <c r="G391" t="b">
+        <v>0</v>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J391" t="n">
+        <v>1</v>
+      </c>
+      <c r="K391" t="inlineStr"/>
+      <c r="L391" t="inlineStr"/>
+      <c r="M391" t="inlineStr"/>
+      <c r="N391" t="inlineStr"/>
+      <c r="O391" t="inlineStr"/>
+      <c r="P391" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q391" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="inlineStr">
+        <is>
+          <t>Sujo</t>
+        </is>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>27 March, 2025</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Horrible product!</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe're so very sorry to hear that you're not a fan of our Free &amp; Gentle liquid detergent, Sujo. This product is free from dyes and perfumes, provides a hypoallergenic clean for sensitive skin, and is pH balanced, so we're sorry that it wasn't quite what you were looking for. We'd like to connect about this and ensure your feedback is heard. We can be reached at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F392" t="b">
+        <v>0</v>
+      </c>
+      <c r="G392" t="b">
+        <v>1</v>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J392" t="n">
+        <v>0</v>
+      </c>
+      <c r="K392" t="n">
+        <v>0</v>
+      </c>
+      <c r="L392" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M392" t="inlineStr"/>
+      <c r="N392" t="inlineStr"/>
+      <c r="O392" t="inlineStr"/>
+      <c r="P392" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q392" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="inlineStr">
+        <is>
+          <t>thatssewjaclyn_5318</t>
+        </is>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>18 March, 2025</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>The Best Laundry Detergent I Have Ever Used</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>Tide Free and Gentle Liquid Laundry Detergent is by far the best laundry detergent that I have ever used. I have super sensitive skin and I use this detergent for everything. From clothes, to towels, to dog beds, all of them get washed in this detergent. The packaging makes it easy to measure and cost is appropriate for the amount of loads you can wash. The laundry always comes out clean and the scent is not overwhelming.</t>
+        </is>
+      </c>
+      <c r="F393" t="b">
+        <v>0</v>
+      </c>
+      <c r="G393" t="b">
+        <v>1</v>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J393" t="n">
+        <v>1</v>
+      </c>
+      <c r="K393" t="n">
+        <v>0</v>
+      </c>
+      <c r="L393" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M393" t="inlineStr"/>
+      <c r="N393" t="inlineStr"/>
+      <c r="O393" t="inlineStr"/>
+      <c r="P393" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q393" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="inlineStr">
+        <is>
+          <t>Notabot</t>
+        </is>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>14 March, 2025</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Can’t use anymore</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe're so sorry to hear that your Tide PLUS Bleach Alternative made you feel itchy, and we appreciate you bringing this to our attention! Tide products go through extensive testing, and they're found to be safe and effective to use as directed, so this isn't what we'd normally expect, and we're grateful you let us know. Your safety is important to us, so we recommend discontinuing use for now, and in the meantime, we'd love to learn more to be able to help you find the right product for you. Please hold on to your detergent, and give our team a call at (800) 879-8433, any time from 9:00AM-6:00PM EST Monday-Friday or 9:00 AM-5:30 PM EST Saturday, so we can help!</t>
+        </is>
+      </c>
+      <c r="F394" t="b">
+        <v>0</v>
+      </c>
+      <c r="G394" t="b">
+        <v>1</v>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J394" t="n">
+        <v>1</v>
+      </c>
+      <c r="K394" t="n">
+        <v>0.71</v>
+      </c>
+      <c r="L394" t="inlineStr"/>
+      <c r="M394" t="inlineStr"/>
+      <c r="N394" t="inlineStr"/>
+      <c r="O394" t="inlineStr"/>
+      <c r="P394" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q394" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="inlineStr">
+        <is>
+          <t>Iralam</t>
+        </is>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>12 March, 2025</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Allergic reaction</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoOur goal is for everyone to have an exceptional laundry day, and of course, you're no exception. We're truly sorry to hear about this, but know that with our safety checks, this isn't what we expect as it's free of fragrance, pH balanced, and gentle to skin when used as directed. Because you had this experience, we ask that you please discontinue using it. We'd like to make a detailed report to our team and help. Please call us at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F395" t="b">
+        <v>0</v>
+      </c>
+      <c r="G395" t="b">
+        <v>0</v>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J395" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K395" t="inlineStr"/>
+      <c r="L395" t="inlineStr"/>
+      <c r="M395" t="inlineStr"/>
+      <c r="N395" t="inlineStr"/>
+      <c r="O395" t="inlineStr"/>
+      <c r="P395" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q395" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="inlineStr">
+        <is>
+          <t>Sunny</t>
+        </is>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>9 March, 2025</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Best detergent for sensitive skin!</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>Best detergent for sensitive skin!The detergent is very effective at getting everything I wash clean without dyes or perfumes that can irritate my skin. I’ve used this for decades and won’t buy anything else. The packing dispenses the detergent without any mess!</t>
+        </is>
+      </c>
+      <c r="F396" t="b">
+        <v>0</v>
+      </c>
+      <c r="G396" t="b">
+        <v>1</v>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J396" t="n">
+        <v>0.0476</v>
+      </c>
+      <c r="K396" t="n">
+        <v>0</v>
+      </c>
+      <c r="L396" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M396" t="inlineStr"/>
+      <c r="N396" t="inlineStr"/>
+      <c r="O396" t="inlineStr"/>
+      <c r="P396" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q396" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="inlineStr">
+        <is>
+          <t>stacybeanz_2783</t>
+        </is>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>28 February, 2025</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Safe for sensitive skin</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>Safe for sensitive skinMy youngest kiddo has sensitive skin and this is the only detergent we use. There is no scent, and clothes come out smelling clean but scent free. The price is comparable to the other brands out there and you can usually find a coupon depending on the retailer.</t>
+        </is>
+      </c>
+      <c r="F397" t="b">
+        <v>0</v>
+      </c>
+      <c r="G397" t="b">
+        <v>1</v>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J397" t="n">
+        <v>-0.4549</v>
+      </c>
+      <c r="K397" t="n">
+        <v>0</v>
+      </c>
+      <c r="L397" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M397" t="inlineStr"/>
+      <c r="N397" t="inlineStr"/>
+      <c r="O397" t="inlineStr"/>
+      <c r="P397" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q397" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="inlineStr">
+        <is>
+          <t>sam12345</t>
+        </is>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>27 February, 2025</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>changed formula/scent</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoThank you for sharing with us. Our team is continously researching, and performing quality tests on our Tide to ensure they arrive to you in the perfect condition. We recently upgraded our Tide Free &amp; Gentle to improve cleaning and product aesthetics by rebalancing ingredients to provide better stain removal, less yellow product off-color, and better product clarity. We want to assure you that we don't add any perfume to this. We'd like to learn more about your experience, and would appreciate you giving us a call at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F398" t="b">
+        <v>0</v>
+      </c>
+      <c r="G398" t="b">
+        <v>0</v>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J398" t="n">
+        <v>0.4419</v>
+      </c>
+      <c r="K398" t="inlineStr"/>
+      <c r="L398" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M398" t="inlineStr"/>
+      <c r="N398" t="inlineStr"/>
+      <c r="O398" t="inlineStr"/>
+      <c r="P398" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q398" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="inlineStr">
+        <is>
+          <t>jooooordan_8096</t>
+        </is>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>24 February, 2025</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>effective yet mild for sensitive skin</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>2 guests found this review helpful. Did you?</t>
+        </is>
+      </c>
+      <c r="F399" t="b">
+        <v>0</v>
+      </c>
+      <c r="G399" t="b">
+        <v>0</v>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J399" t="n">
+        <v>0</v>
+      </c>
+      <c r="K399" t="inlineStr"/>
+      <c r="L399" t="inlineStr"/>
+      <c r="M399" t="inlineStr"/>
+      <c r="N399" t="inlineStr"/>
+      <c r="O399" t="inlineStr"/>
+      <c r="P399" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q399" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="inlineStr">
+        <is>
+          <t>Coco</t>
+        </is>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>20 February, 2025</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Clean</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>CleanCleans great and like that it is easier on clothes!</t>
+        </is>
+      </c>
+      <c r="F400" t="b">
+        <v>0</v>
+      </c>
+      <c r="G400" t="b">
+        <v>1</v>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J400" t="n">
+        <v>1</v>
+      </c>
+      <c r="K400" t="n">
+        <v>0</v>
+      </c>
+      <c r="L400" t="inlineStr"/>
+      <c r="M400" t="inlineStr"/>
+      <c r="N400" t="inlineStr"/>
+      <c r="O400" t="inlineStr"/>
+      <c r="P400" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q400" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="inlineStr">
+        <is>
+          <t>klink</t>
+        </is>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>19 February, 2025</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Amazing idea</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>Amazing ideaEasy to store and refil my smaller one that I carry to the laundry room</t>
+        </is>
+      </c>
+      <c r="F401" t="b">
+        <v>0</v>
+      </c>
+      <c r="G401" t="b">
+        <v>0</v>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J401" t="n">
+        <v>1</v>
+      </c>
+      <c r="K401" t="inlineStr"/>
+      <c r="L401" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M401" t="inlineStr"/>
+      <c r="N401" t="inlineStr"/>
+      <c r="O401" t="inlineStr"/>
+      <c r="P401" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q401" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="inlineStr">
+        <is>
+          <t>artist123</t>
+        </is>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>17 February, 2025</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Why change the good product?</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>1 reply from Tide team - 1 year agoThank you for sharing this with us. Our team performs rigorous quality tests on our products to ensure they arrive to you in the best condition. While we did improve our formula to increase the cleaning power and aesthetics of our Tide Free &amp; Gentle, we want to assure you that we are still not adding in perfumes to our Tide Free &amp; Gentle. We'd like the opportunity to learn more about your experience, and would appreciate you giving us a call at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F402" t="b">
+        <v>0</v>
+      </c>
+      <c r="G402" t="b">
+        <v>0</v>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J402" t="n">
+        <v>1</v>
+      </c>
+      <c r="K402" t="inlineStr"/>
+      <c r="L402" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M402" t="inlineStr"/>
+      <c r="N402" t="inlineStr"/>
+      <c r="O402" t="inlineStr"/>
+      <c r="P402" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q402" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="inlineStr">
+        <is>
+          <t>sarahm1170_2202</t>
+        </is>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>16 February, 2025</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Works great</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>Works greatLove this unscented detergent, super effective on stains and great value for money! Does not cause any skin sensitivity. Packaging is great, easy to pour from.</t>
+        </is>
+      </c>
+      <c r="F403" t="b">
+        <v>0</v>
+      </c>
+      <c r="G403" t="b">
+        <v>1</v>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J403" t="n">
+        <v>0.6</v>
+      </c>
+      <c r="K403" t="n">
+        <v>1</v>
+      </c>
+      <c r="L403" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M403" t="inlineStr"/>
+      <c r="N403" t="inlineStr"/>
+      <c r="O403" t="inlineStr"/>
+      <c r="P403" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q403" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="inlineStr">
+        <is>
+          <t>Do h teh</t>
+        </is>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>15 February, 2025</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Beware of Defective ingredients, major suds</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoThank you for sharing your experience with us. Our team is always performs rigorous quality checks on our Tide Free &amp; Gentle to provide you with the best washing experience, and we're sorry to hear that it was producing too much suds. This can sometimes be a result of overloading your washer or using too much laundry detergent for your load size. We recommend to ensure you aren't overloading your washer and to follow the dosing instructions. We'd like to learn more about your experience, and would appreciate you giving us a call at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F404" t="b">
+        <v>0</v>
+      </c>
+      <c r="G404" t="b">
+        <v>1</v>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J404" t="n">
+        <v>1</v>
+      </c>
+      <c r="K404" t="n">
+        <v>0</v>
+      </c>
+      <c r="L404" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M404" t="inlineStr"/>
+      <c r="N404" t="inlineStr"/>
+      <c r="O404" t="inlineStr"/>
+      <c r="P404" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q404" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="inlineStr">
+        <is>
+          <t>Lola</t>
+        </is>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>12 February, 2025</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Tide Clean</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>Tide CleanTide has always been my laundry detergent I believe in the product hope it’s truly fact what is detail on bottle</t>
+        </is>
+      </c>
+      <c r="F405" t="b">
+        <v>0</v>
+      </c>
+      <c r="G405" t="b">
+        <v>1</v>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J405" t="n">
+        <v>0</v>
+      </c>
+      <c r="K405" t="n">
+        <v>0</v>
+      </c>
+      <c r="L405" t="inlineStr"/>
+      <c r="M405" t="inlineStr"/>
+      <c r="N405" t="inlineStr"/>
+      <c r="O405" t="inlineStr"/>
+      <c r="P405" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q405" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="inlineStr">
+        <is>
+          <t>Allisha</t>
+        </is>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>11 February, 2025</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Allergic Reaction</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>1 reply from Tide team - 1 year agoWe appreciate you taking the time to share your feedback on our detergent, Allisha. Our team wants to assure you we thoroughly test all of our ingredients to ensure they are safe for you to use when used as directed, before putting them in any detergents. Burns are certainly not something that we would expect. Safety is our top priority and based on what you shared we recommend discontinuing use of this Product. We'd love to hear more about your experience in order to make a complete report to our Safety Team, and to help you further. Please hang on to the product and give us a call at (800) 879-8433</t>
+        </is>
+      </c>
+      <c r="F406" t="b">
+        <v>0</v>
+      </c>
+      <c r="G406" t="b">
+        <v>1</v>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J406" t="n">
+        <v>1</v>
+      </c>
+      <c r="K406" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L406" t="inlineStr"/>
+      <c r="M406" t="inlineStr"/>
+      <c r="N406" t="inlineStr"/>
+      <c r="O406" t="inlineStr"/>
+      <c r="P406" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q406" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="inlineStr">
+        <is>
+          <t>RabbitRun27</t>
+        </is>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>8 February, 2025</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Reformulated with a potent allergen</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>[This review was collected as part of a promotion.] I don't know why they decided to add benzisothiazolinone (BIT) to this, but now anyone who's allergic to this or the related methylisothiazolinone (MI) or methylchloroisothiazolinone (MCI) can't use it. I was lucky enough to catch it before I used it, otherwise I would have broken out in a rash. This is one more thing to add to the list of products I can't use.</t>
+        </is>
+      </c>
+      <c r="F407" t="b">
+        <v>0</v>
+      </c>
+      <c r="G407" t="b">
+        <v>1</v>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J407" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K407" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L407" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M407" t="inlineStr"/>
+      <c r="N407" t="inlineStr"/>
+      <c r="O407" t="inlineStr"/>
+      <c r="P407" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q407" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="inlineStr">
+        <is>
+          <t>ceejayng</t>
+        </is>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>6 February, 2025</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>allergic to free and clear</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe're very sorry you've experienced hives and swollen skin, Ceejayng. Our products undergo many quality checks, and are evaluated as safe when used as directed. Because you're experiencing this reaction, we recommend that you discontinue use of product, and speak with your doctor if symptoms persist. We take your report seriously, and would like to learn more details to further assist you. Please give us a call at 1-800-879-8433 from 9AM -- 6PM EST Monday–Friday.</t>
+        </is>
+      </c>
+      <c r="F408" t="b">
+        <v>0</v>
+      </c>
+      <c r="G408" t="b">
+        <v>1</v>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J408" t="n">
+        <v>1</v>
+      </c>
+      <c r="K408" t="n">
+        <v>0</v>
+      </c>
+      <c r="L408" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M408" t="inlineStr"/>
+      <c r="N408" t="inlineStr"/>
+      <c r="O408" t="inlineStr"/>
+      <c r="P408" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q408" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="inlineStr">
+        <is>
+          <t>Itchy Californian</t>
+        </is>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>5 February, 2025</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Skin rash head to toe</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>I am covered from head to toe with a terrible skin rash. Waking up in the middle of the night scratching myself raw. My skin is torn to bits. I’ve been keeping a food diary for weeks, have undergone expensive allergy tests only to find out that I have no new allergies, but Tide has changed their formula without any warning. I’ve been using Tide my entire life. This is more than an upset. It’s an outrage.</t>
+        </is>
+      </c>
+      <c r="F409" t="b">
+        <v>0</v>
+      </c>
+      <c r="G409" t="b">
+        <v>1</v>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J409" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K409" t="n">
+        <v>0</v>
+      </c>
+      <c r="L409" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M409" t="inlineStr"/>
+      <c r="N409" t="inlineStr"/>
+      <c r="O409" t="inlineStr"/>
+      <c r="P409" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q409" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="inlineStr">
+        <is>
+          <t>kachow</t>
+        </is>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>4 February, 2025</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>This detergent causes hives!</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe're very sorry to hear that you're experiencing hives after using Tide Free &amp; Gentle Liquid Detergent. Please know that our products are thoroughly tested to be safe when used as instructed, so we appreciate you bringing this to our attention. While Tide Free &amp; Gentle is designed to be hypoallergenic and gentle on sensitive skin, individual reactions can vary. We're sure you already have, but please discontinue the use of the product, but please hold onto it for a few weeks in case our team needs any additional information. In the meantime, we recommend speaking with a doctor for any potential health concerns you may have. To make sure this gets the attention it deserves, we'd like to gather more information about your experience to share with our Safety Team and to help us best assist you. When you have the chance, please give us a call at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F410" t="b">
+        <v>0</v>
+      </c>
+      <c r="G410" t="b">
+        <v>1</v>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J410" t="n">
+        <v>-0.2052</v>
+      </c>
+      <c r="K410" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L410" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M410" t="inlineStr"/>
+      <c r="N410" t="inlineStr"/>
+      <c r="O410" t="inlineStr"/>
+      <c r="P410" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q410" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="inlineStr">
+        <is>
+          <t>Finicky</t>
+        </is>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>4 February, 2025</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Clean detergent</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>Clean detergentPerfect laundry soap for sensitive skin</t>
+        </is>
+      </c>
+      <c r="F411" t="b">
+        <v>0</v>
+      </c>
+      <c r="G411" t="b">
+        <v>1</v>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J411" t="n">
+        <v>0</v>
+      </c>
+      <c r="K411" t="n">
+        <v>0</v>
+      </c>
+      <c r="L411" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M411" t="inlineStr"/>
+      <c r="N411" t="inlineStr"/>
+      <c r="O411" t="inlineStr"/>
+      <c r="P411" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q411" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="inlineStr">
+        <is>
+          <t>orangesouth</t>
+        </is>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>30 January, 2025</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Smells awful</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoEnsuring your fabrics get clean and smell fresh is one of our top priorities, so we're very sorry to hear about this. When using the right amount of detergent for your load size, this isn't what we would expect. We'd like to connect about this, and tell you more about our Tide Clean Boost Fabric Rinse as it removes 3X odor and residue vs. detergent alone. Please call us at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F412" t="b">
+        <v>0</v>
+      </c>
+      <c r="G412" t="b">
+        <v>1</v>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J412" t="n">
+        <v>0</v>
+      </c>
+      <c r="K412" t="n">
+        <v>0</v>
+      </c>
+      <c r="L412" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M412" t="inlineStr"/>
+      <c r="N412" t="inlineStr"/>
+      <c r="O412" t="inlineStr"/>
+      <c r="P412" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q412" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="inlineStr">
+        <is>
+          <t>bradleyp412</t>
+        </is>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>28 January, 2025</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>It makes me itch alot</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoThere's nothing more important to us than the safety and satisfaction of our uses, so we're truly sorry to hear about your experience. We do extensive safety testing to ensure our detergent is safe to use when used as directed, so this is the last thing we expect, especially since our Free &amp; Gentle Detergent is designed for sensitive skin as it doesn't contain dyes and perfumes. Please discontinue using it and give us a call so that we can make a detailed report to team and help you further. We can be reached at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F413" t="b">
+        <v>0</v>
+      </c>
+      <c r="G413" t="b">
+        <v>1</v>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J413" t="n">
+        <v>1</v>
+      </c>
+      <c r="K413" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L413" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M413" t="inlineStr"/>
+      <c r="N413" t="inlineStr"/>
+      <c r="O413" t="inlineStr"/>
+      <c r="P413" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q413" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="inlineStr">
+        <is>
+          <t>Dannieslist</t>
+        </is>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>25 January, 2025</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Have to use free and clear</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>4 guests found this review helpful. Did you?</t>
+        </is>
+      </c>
+      <c r="F414" t="b">
+        <v>0</v>
+      </c>
+      <c r="G414" t="b">
+        <v>0</v>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J414" t="n">
+        <v>0</v>
+      </c>
+      <c r="K414" t="inlineStr"/>
+      <c r="L414" t="inlineStr"/>
+      <c r="M414" t="inlineStr"/>
+      <c r="N414" t="inlineStr"/>
+      <c r="O414" t="inlineStr"/>
+      <c r="P414" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q414" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="inlineStr">
+        <is>
+          <t>kristinp54_796</t>
+        </is>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>24 January, 2025</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Tide Free and Gentle Laundry Detergent</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Tide Free and Gentle Laundry DetergentMy husband and I bought a 2.72 L (2.87 US Quart) (92 Fl. Oz) bottle of Tide Free and Gentle liquid laundry detergent. Formulated for sensitive skin with no dyes or perfumes, this bottle does 64 loads. It really does get our clothes nice and clean!</t>
+        </is>
+      </c>
+      <c r="F415" t="b">
+        <v>0</v>
+      </c>
+      <c r="G415" t="b">
+        <v>1</v>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J415" t="n">
+        <v>0</v>
+      </c>
+      <c r="K415" t="n">
+        <v>0</v>
+      </c>
+      <c r="L415" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M415" t="inlineStr"/>
+      <c r="N415" t="inlineStr"/>
+      <c r="O415" t="inlineStr"/>
+      <c r="P415" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q415" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="inlineStr">
+        <is>
+          <t>Nancy</t>
+        </is>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>23 January, 2025</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Gave me a rash</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>1 reply from Tide team - 11 months agoThank you for bringing this to our attention, and we hope your feeling much better, Nancy. We're committed to ensuring our Tide products are put through extensive safety tests. We understand that everyone has varying sensitivities, and if you're experiencing rashes from your Tide Free &amp; Gentle, we recommend discontinuing use. We want to learn more about your experience, and would appreciate you giving us a call at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F416" t="b">
+        <v>0</v>
+      </c>
+      <c r="G416" t="b">
+        <v>0</v>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J416" t="n">
+        <v>1</v>
+      </c>
+      <c r="K416" t="inlineStr"/>
+      <c r="L416" t="inlineStr"/>
+      <c r="M416" t="inlineStr"/>
+      <c r="N416" t="inlineStr"/>
+      <c r="O416" t="inlineStr"/>
+      <c r="P416" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q416" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="inlineStr">
+        <is>
+          <t>kims49_2823</t>
+        </is>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>15 January, 2025</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Use for sensitive skin</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>Use for sensitive skinThis is my go to laundry detergent! My sensitive skin needs gentle and free from other nonessential additives. It leaves my clothes clean and is affordable.</t>
+        </is>
+      </c>
+      <c r="F417" t="b">
+        <v>0</v>
+      </c>
+      <c r="G417" t="b">
+        <v>0</v>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J417" t="n">
+        <v>0</v>
+      </c>
+      <c r="K417" t="inlineStr"/>
+      <c r="L417" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M417" t="inlineStr"/>
+      <c r="N417" t="inlineStr"/>
+      <c r="O417" t="inlineStr"/>
+      <c r="P417" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q417" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="inlineStr">
+        <is>
+          <t>CourtneyK</t>
+        </is>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>13 January, 2025</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>New formula is awful! Stinks!</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>New formula is awful! Stinks!The new formula smells absolutely awful! Like pure chemicals! Stinks! It's now a gross brown color also, bring back the clear!</t>
+        </is>
+      </c>
+      <c r="F418" t="b">
+        <v>0</v>
+      </c>
+      <c r="G418" t="b">
+        <v>1</v>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>anger</t>
+        </is>
+      </c>
+      <c r="J418" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K418" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L418" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M418" t="inlineStr"/>
+      <c r="N418" t="inlineStr"/>
+      <c r="O418" t="inlineStr"/>
+      <c r="P418" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q418" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="inlineStr">
+        <is>
+          <t>Gaby</t>
+        </is>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>10 January, 2025</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Tide</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>TideNo color, no stains very good to remove stains too</t>
+        </is>
+      </c>
+      <c r="F419" t="b">
+        <v>0</v>
+      </c>
+      <c r="G419" t="b">
+        <v>0</v>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J419" t="n">
+        <v>0</v>
+      </c>
+      <c r="K419" t="inlineStr"/>
+      <c r="L419" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M419" t="inlineStr"/>
+      <c r="N419" t="inlineStr"/>
+      <c r="O419" t="inlineStr"/>
+      <c r="P419" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q419" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="inlineStr">
+        <is>
+          <t>Haley20</t>
+        </is>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>5 January, 2025</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Formula change</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>5 guests found this review helpful. Did you?</t>
+        </is>
+      </c>
+      <c r="F420" t="b">
+        <v>0</v>
+      </c>
+      <c r="G420" t="b">
+        <v>0</v>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J420" t="n">
+        <v>0</v>
+      </c>
+      <c r="K420" t="inlineStr"/>
+      <c r="L420" t="inlineStr"/>
+      <c r="M420" t="inlineStr"/>
+      <c r="N420" t="inlineStr"/>
+      <c r="O420" t="inlineStr"/>
+      <c r="P420" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q420" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="inlineStr">
+        <is>
+          <t>Itching in the Midwest</t>
+        </is>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>2 January, 2025</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>New formula? No thanks!</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>8 guests found this review helpful. Did you?</t>
+        </is>
+      </c>
+      <c r="F421" t="b">
+        <v>0</v>
+      </c>
+      <c r="G421" t="b">
+        <v>0</v>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J421" t="n">
+        <v>0</v>
+      </c>
+      <c r="K421" t="inlineStr"/>
+      <c r="L421" t="inlineStr"/>
+      <c r="M421" t="inlineStr"/>
+      <c r="N421" t="inlineStr"/>
+      <c r="O421" t="inlineStr"/>
+      <c r="P421" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q421" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="inlineStr">
+        <is>
+          <t>MrEd</t>
+        </is>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>26 December, 2024</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Question</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>QuestionI love this product. I have a question. Does Tide Free and Gentle contain any fabric softener? I wouldn't think so but had to double check because I can't have it. Thanks very much.</t>
+        </is>
+      </c>
+      <c r="F422" t="b">
+        <v>0</v>
+      </c>
+      <c r="G422" t="b">
+        <v>0</v>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J422" t="n">
+        <v>-0.8108</v>
+      </c>
+      <c r="K422" t="inlineStr"/>
+      <c r="L422" t="inlineStr"/>
+      <c r="M422" t="inlineStr"/>
+      <c r="N422" t="inlineStr"/>
+      <c r="O422" t="inlineStr"/>
+      <c r="P422" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q422" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="inlineStr">
+        <is>
+          <t>Amisha</t>
+        </is>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>25 December, 2024</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Great product</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>Great productI tried this product for free in exchange for my honest opinion. This Up &amp; Up Baby Laundry Detergent for my little one's clothes, and I couldn't be more pleased with the results! As a parent, it's important to me to find products that are gentle yet effective, and this detergent hits the mark perfectly. This laundry detergent has a pleasant smell and effectively removes stains from clothes. This detergent is really gentle on skin, especially sensitive ones. Highly recommended.</t>
+        </is>
+      </c>
+      <c r="F423" t="b">
+        <v>0</v>
+      </c>
+      <c r="G423" t="b">
+        <v>0</v>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J423" t="n">
+        <v>0</v>
+      </c>
+      <c r="K423" t="inlineStr"/>
+      <c r="L423" t="inlineStr"/>
+      <c r="M423" t="inlineStr"/>
+      <c r="N423" t="inlineStr"/>
+      <c r="O423" t="inlineStr"/>
+      <c r="P423" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q423" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="inlineStr">
+        <is>
+          <t>Ksmith44</t>
+        </is>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>22 December, 2024</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Hives</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>HivesThis new formula caused an allergic reaction and I have hives everywhere.</t>
+        </is>
+      </c>
+      <c r="F424" t="b">
+        <v>0</v>
+      </c>
+      <c r="G424" t="b">
+        <v>0</v>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J424" t="n">
+        <v>0</v>
+      </c>
+      <c r="K424" t="inlineStr"/>
+      <c r="L424" t="inlineStr"/>
+      <c r="M424" t="inlineStr"/>
+      <c r="N424" t="inlineStr"/>
+      <c r="O424" t="inlineStr"/>
+      <c r="P424" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q424" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="inlineStr">
+        <is>
+          <t>vanderheiden</t>
+        </is>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>18 December, 2024</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>new formula stinks</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe’re sorry to hear you're not enjoying the smell of our detergent! We understand that preferences can vary from person to person, and we design our products with our customers in mind, in hopes that you'll love it as much as we do. So we apologize that that's not the case this time. Please know that comments like yours are how we determine the decisions we make about future products and changes, so you can be assured that we will be sharing your comments with the rest of our team! If you'd like to tell us more, and so we can help you find a scent you may enjoy more, give us a call: (800) 879-8433</t>
+        </is>
+      </c>
+      <c r="F425" t="b">
+        <v>0</v>
+      </c>
+      <c r="G425" t="b">
+        <v>1</v>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J425" t="n">
+        <v>1</v>
+      </c>
+      <c r="K425" t="n">
+        <v>1</v>
+      </c>
+      <c r="L425" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M425" t="inlineStr"/>
+      <c r="N425" t="inlineStr"/>
+      <c r="O425" t="inlineStr"/>
+      <c r="P425" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q425" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="inlineStr">
+        <is>
+          <t>Dana W</t>
+        </is>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>14 December, 2024</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Allergic reaction</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe’re sorry to hear this has been your experience with our detergent, Dana! Our team wants to assure you we thoroughly test all of our ingredients to ensure they are safe for you to use before putting them in a product. This is not an experience we would expect. Safety is our top priority and based on what you shared we recommend discontinuing use of this Product if you haven't already done so. We'd love to hear more about your experience in order to make a complete report to our Safety Team, and to help you further. Please hang on to the product and give us a call at (800) 879-8433</t>
+        </is>
+      </c>
+      <c r="F426" t="b">
+        <v>0</v>
+      </c>
+      <c r="G426" t="b">
+        <v>1</v>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J426" t="n">
+        <v>1</v>
+      </c>
+      <c r="K426" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L426" t="inlineStr"/>
+      <c r="M426" t="inlineStr"/>
+      <c r="N426" t="inlineStr"/>
+      <c r="O426" t="inlineStr"/>
+      <c r="P426" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q426" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="inlineStr">
+        <is>
+          <t>Kcorco</t>
+        </is>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>14 December, 2024</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Hives</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe appreciate you taking the time to share your feedback on our detergent. Our team wants to assure you we thoroughly test all of our ingredients to ensure they are safe for you to use before putting them in a product. This is not an experience we would expect. Safety is our top priority and based on what you shared we recommend discontinuing use of this Product. We'd love to hear more about your experience in order to make a complete report to our Safety Team, and to help you further. Please hang on to the product and give us a call at (800) 879-8433</t>
+        </is>
+      </c>
+      <c r="F427" t="b">
+        <v>0</v>
+      </c>
+      <c r="G427" t="b">
+        <v>1</v>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J427" t="n">
+        <v>1</v>
+      </c>
+      <c r="K427" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L427" t="inlineStr"/>
+      <c r="M427" t="inlineStr"/>
+      <c r="N427" t="inlineStr"/>
+      <c r="O427" t="inlineStr"/>
+      <c r="P427" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q427" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="inlineStr">
+        <is>
+          <t>Houstoncustomer</t>
+        </is>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>5 December, 2024</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>New formula - dermatitis</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe're so sorry to hear this. Due to the rigorous health and safety tests that our detergents go through, this isn't something we'd expect. Your well-being is our top priority, so we hope you're feeling better. If you haven't, we recommend that you discontinue using this detergent. So we can learn more and make sure you're ok, we ask that you please call us at (800) 879-8433.</t>
+        </is>
+      </c>
+      <c r="F428" t="b">
+        <v>0</v>
+      </c>
+      <c r="G428" t="b">
+        <v>1</v>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J428" t="n">
+        <v>0</v>
+      </c>
+      <c r="K428" t="n">
+        <v>0</v>
+      </c>
+      <c r="L428" t="inlineStr"/>
+      <c r="M428" t="inlineStr"/>
+      <c r="N428" t="inlineStr"/>
+      <c r="O428" t="inlineStr"/>
+      <c r="P428" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q428" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="inlineStr">
+        <is>
+          <t>sarahb1849_1565</t>
+        </is>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>3 December, 2024</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Works well</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>Works wellI will only use clear tide! I switch between this and Arm Hammer, but I think this one works better. It's a little pricey, but lasts long when ypu only use the amount your supposed to. The packaging is tall and sleek, so it fits well in my cabinet.</t>
+        </is>
+      </c>
+      <c r="F429" t="b">
+        <v>0</v>
+      </c>
+      <c r="G429" t="b">
+        <v>1</v>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J429" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K429" t="n">
+        <v>0</v>
+      </c>
+      <c r="L429" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M429" t="inlineStr"/>
+      <c r="N429" t="inlineStr"/>
+      <c r="O429" t="inlineStr"/>
+      <c r="P429" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q429" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="inlineStr">
+        <is>
+          <t>Lisa3366</t>
+        </is>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>2 December, 2024</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Formula change gave me a horrible rash</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>Formula change gave me a horrible rashI have sensitive skin. I don’t think you (the company, not the unfortunate employees who has to read this) care, or understand what that Really means. It means I didn’t know what was happening to me until it literally exploded across my body. I didn’t know you were making changes to your product until the skin on my chest, under my arms and between my legs turned in half a day into burning, itchy skin that is so swollen with Tide rash there are no more pores. When I try some new product I try it in a focused way. For example, body lotion I’ll just try it on my hands and if they start burning or itching, the skin changes color I wash it off and don’t use it again. I don’t just put it all over my body and whatever happens, happens. What are you thinking? You can’t just put whatever you want in a product- like Benzisothiazolinone, which by the other reviews seems to be a problem - like you did over this past year to the “free</t>
+        </is>
+      </c>
+      <c r="F430" t="b">
+        <v>0</v>
+      </c>
+      <c r="G430" t="b">
+        <v>1</v>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
+        <is>
+          <t>anger</t>
+        </is>
+      </c>
+      <c r="J430" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K430" t="n">
+        <v>0</v>
+      </c>
+      <c r="L430" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M430" t="inlineStr"/>
+      <c r="N430" t="inlineStr"/>
+      <c r="O430" t="inlineStr"/>
+      <c r="P430" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q430" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="inlineStr">
+        <is>
+          <t>tidedisappointment</t>
+        </is>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>2 December, 2024</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Ingredients not match SmartLabel webpage</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoIt's disappointing to hear this because Tide is designed to provide exceptional cleaning and whitening. Some tips to get the best results with your Tide detergent are: be sure to not overload the washer, and to use the recommended amount of detergent for average water hardness, a little more in very hard water, a little less in very soft water. Also sort clothes by color and fabrics so that you can use the hottest water that is safe for the fabrics, and use the correct was cycle for the types of fabrics you are washing together. If you notice stains before washing, try pre-treating them.</t>
+        </is>
+      </c>
+      <c r="F431" t="b">
+        <v>0</v>
+      </c>
+      <c r="G431" t="b">
+        <v>1</v>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J431" t="n">
+        <v>-0.0105</v>
+      </c>
+      <c r="K431" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L431" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M431" t="inlineStr"/>
+      <c r="N431" t="inlineStr"/>
+      <c r="O431" t="inlineStr"/>
+      <c r="P431" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q431" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="inlineStr">
+        <is>
+          <t>Jitter</t>
+        </is>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>29 November, 2024</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Formula Change</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe hope you’re feeling better. Our Safety Team works tirelessly to ensure all our ingredients are safe to use. We’re sorry to hear this because nothing is more important than your safety and comfort. Please reach out to us at your earliest convenience, we'd like to collect further details from you about your experience with your Free &amp; Gentle purchase. You can reach us Monday through Friday, 9:00am - 6:00pm EST, at 1-800-879-8433. Thank you, and we look forward to hearing from you.</t>
+        </is>
+      </c>
+      <c r="F432" t="b">
+        <v>0</v>
+      </c>
+      <c r="G432" t="b">
+        <v>1</v>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J432" t="n">
+        <v>1</v>
+      </c>
+      <c r="K432" t="n">
+        <v>0</v>
+      </c>
+      <c r="L432" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M432" t="inlineStr"/>
+      <c r="N432" t="inlineStr"/>
+      <c r="O432" t="inlineStr"/>
+      <c r="P432" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q432" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="inlineStr">
+        <is>
+          <t>Frustrated2024</t>
+        </is>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>28 November, 2024</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Eczema flare up and rash since June</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>1 reply from Customer Care team - 1 year agoWe're so sorry to hear about your daughters eczema flare up and rashes, and we really appreciate you taking the time to let us know. Tide Free &amp; Gentle had a formula upgrade earlier this year to improve cleaning and product aesthetics by rebalancing ingredients to provide better stain removal, less yellow product off-color, and better product clarity. However, we want to assure you that all of our products are thoroughly tested to make sure they're always safe and effective to use as directed, so this is not what we'd normally expect, and we're very grateful to you for sharing your experience with us. For now, we recommend discontinuing use of your product, but please hold on to the container and give our team a call at (800) 879-8433, any time from 9:00AM-6:00PM EST Monday-Friday or 9:00 AM-5:30 PM EST Saturday, so that we can learn more and assist you with this further!</t>
+        </is>
+      </c>
+      <c r="F433" t="b">
+        <v>0</v>
+      </c>
+      <c r="G433" t="b">
+        <v>1</v>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J433" t="n">
+        <v>-0.6806</v>
+      </c>
+      <c r="K433" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L433" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M433" t="inlineStr"/>
+      <c r="N433" t="inlineStr"/>
+      <c r="O433" t="inlineStr"/>
+      <c r="P433" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q433" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="inlineStr">
+        <is>
+          <t>Sammi</t>
+        </is>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>22 November, 2024</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Love</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>LoveUse it for all our clothes including baby’s clothes</t>
+        </is>
+      </c>
+      <c r="F434" t="b">
+        <v>0</v>
+      </c>
+      <c r="G434" t="b">
+        <v>0</v>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J434" t="n">
+        <v>0</v>
+      </c>
+      <c r="K434" t="inlineStr"/>
+      <c r="L434" t="inlineStr"/>
+      <c r="M434" t="inlineStr"/>
+      <c r="N434" t="inlineStr"/>
+      <c r="O434" t="inlineStr"/>
+      <c r="P434" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q434" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="inlineStr">
+        <is>
+          <t>nicolep646</t>
+        </is>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>15 November, 2024</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Simple</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>SimpleOverall good detergent. I try to use detergent and cleaning products with less additives. This detergent leaves my clothes feeling and smelling clean but not overpowering with a scent which I like. It’s also he efficient.</t>
+        </is>
+      </c>
+      <c r="F435" t="b">
+        <v>0</v>
+      </c>
+      <c r="G435" t="b">
+        <v>1</v>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J435" t="n">
+        <v>-0.09089999999999999</v>
+      </c>
+      <c r="K435" t="n">
+        <v>0</v>
+      </c>
+      <c r="L435" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M435" t="inlineStr"/>
+      <c r="N435" t="inlineStr"/>
+      <c r="O435" t="inlineStr"/>
+      <c r="P435" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q435" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="inlineStr">
+        <is>
+          <t>Arielle C</t>
+        </is>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>11 November, 2024</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Isothiazolinone added to formula</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>Isothiazolinone added to formula[Benzo]Isothiazolinone added to the formula, and this is no longer safe for our household. Bottles purchased in Nov 2024 have the new formula.</t>
+        </is>
+      </c>
+      <c r="F436" t="b">
+        <v>0</v>
+      </c>
+      <c r="G436" t="b">
+        <v>1</v>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J436" t="n">
+        <v>0</v>
+      </c>
+      <c r="K436" t="n">
+        <v>0</v>
+      </c>
+      <c r="L436" t="inlineStr"/>
+      <c r="M436" t="inlineStr"/>
+      <c r="N436" t="inlineStr"/>
+      <c r="O436" t="inlineStr"/>
+      <c r="P436" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q436" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="inlineStr">
+        <is>
+          <t>BK</t>
+        </is>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 26, 2024</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>A product for the whole family</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>I am such a fan of this tide detergent and will rave about it to anyone. I had initially put it on my baby registry about 8 months ago when my sister and some other family members with babies recommended it. (I was so lost in the world of babies - there are so many products out there and it can be incredibly stressful finding the “right” one). Before baby came, my husband and I decided it was just easier to collectively switch over to one detergent.
+I am someone who gets excited over solid household “cleaning” products and this was no exception. Most importantly, it does it’s job, and then some. It gets the stains out of my baby‘s clothes in just one wash in addition to the less common but still very prevalent pet stains on my baby’s changing table pads, etc (thanks, Max). Even set in stains come out!! My husband also no longer gets these huge rashes on his back from the other detergent which is another huge win.
+It’s a very affordable and gentle product and if you’re questioning it, just try it out and watch it change your life one wash at a time ;)</t>
+        </is>
+      </c>
+      <c r="F437" t="b">
+        <v>1</v>
+      </c>
+      <c r="G437" t="b">
+        <v>1</v>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J437" t="n">
+        <v>-0.5046</v>
+      </c>
+      <c r="K437" t="n">
+        <v>1</v>
+      </c>
+      <c r="L437" t="inlineStr"/>
+      <c r="M437" t="inlineStr">
+        <is>
+          <t>padding</t>
+        </is>
+      </c>
+      <c r="N437" t="inlineStr"/>
+      <c r="O437" t="inlineStr"/>
+      <c r="P437" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q437" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="inlineStr">
+        <is>
+          <t>Ozzy66</t>
+        </is>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 3, 2022</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>update: ordered twice now w/ dry, NO Leaks w/ the gripper.</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>Click to play video
+Never ordered liquid detergent from Amazon, all reviews were bad, leaked out, box full of liquid, etc.......I was anxious to get home and see the mess........mine was in box "sideways" , not standing up and everything was DRY, not a drip of liquid leaked out, NO dents or dings in plastic bottle &amp; they used "The GRIPPER" to keep the lid closed shut &amp; tight, and each packed in a box, inside a box, with padding which was air pods, no complaints at all, will order again, and when I ordered, there was an instant $3.00 off immediately coupon at check-out with NO catches, just an instant coupon on Amazon.</t>
+        </is>
+      </c>
+      <c r="F438" t="b">
+        <v>1</v>
+      </c>
+      <c r="G438" t="b">
+        <v>1</v>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J438" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K438" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L438" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M438" t="inlineStr">
+        <is>
+          <t>padding</t>
+        </is>
+      </c>
+      <c r="N438" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Ozzy66_review1_img1.jpg%2C%20Ozzy66_review1_img2.jpg</t>
+        </is>
+      </c>
+      <c r="O438" t="inlineStr"/>
+      <c r="P438" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q438" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="inlineStr">
+        <is>
+          <t>Mary Ann Moore</t>
+        </is>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 16, 2021</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>It's Tide. It works.</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>After trying 2 new detergents off the "Best 5 Laundry Detergents" list on FB, I came back to Tide. It's been around forever....because it works. Those fancy schmancy new scented detergent sheets and super concentrated organic powders just don't do the job Tide does. I returned them along with photos of my laundry that looked like it had not been washed at all (dog pee pads). Then I re-washed them in Tide and they came out CLEAN and white.</t>
+        </is>
+      </c>
+      <c r="F439" t="b">
+        <v>1</v>
+      </c>
+      <c r="G439" t="b">
+        <v>1</v>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J439" t="n">
+        <v>-0.5823</v>
+      </c>
+      <c r="K439" t="n">
+        <v>0</v>
+      </c>
+      <c r="L439" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M439" t="inlineStr">
+        <is>
+          <t>padding</t>
+        </is>
+      </c>
+      <c r="N439" t="inlineStr"/>
+      <c r="O439" t="inlineStr"/>
+      <c r="P439" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q439" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="inlineStr">
+        <is>
+          <t>Chris A</t>
+        </is>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 15, 2024</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Works well, like the "free" aspects, dislike the packaging</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>It really does seem to work well. It's Tide. We prefer less dyes and perfumes, wish more people did. The world is too scented.
+However, I wish they would have better availability of it for the "eco box" variety. The packaging is *necessarily* wasteful, to be able to safely ship it. A thick plastic bottle in a heavy cardboard over box shipped inside another box. Unfortunately people still have had issues with the bottle spilling. The eco box just makes sense. A bag on a box. Less waste, ready to ship. Easy to use. It's just never in stock, or at similar pricing.</t>
+        </is>
+      </c>
+      <c r="F440" t="b">
+        <v>1</v>
+      </c>
+      <c r="G440" t="b">
+        <v>1</v>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J440" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K440" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L440" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M440" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N440" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Chris_A_review1_img1.jpg</t>
+        </is>
+      </c>
+      <c r="O440" t="inlineStr"/>
+      <c r="P440" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q440" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="inlineStr">
+        <is>
+          <t>Roben</t>
+        </is>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 2, 2025</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Can they reduce plastic?</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>I like the product; not as fond of so much plastic.</t>
+        </is>
+      </c>
+      <c r="F441" t="b">
+        <v>1</v>
+      </c>
+      <c r="G441" t="b">
+        <v>1</v>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J441" t="n">
+        <v>0</v>
+      </c>
+      <c r="K441" t="n">
+        <v>0</v>
+      </c>
+      <c r="L441" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M441" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N441" t="inlineStr"/>
+      <c r="O441" t="inlineStr"/>
+      <c r="P441" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q441" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="inlineStr">
+        <is>
+          <t>DLRS</t>
+        </is>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 1, 2025</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>BEST Detergent On The Market!</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>Tide is the best laundry detergent! Love this no scent/no dye option. It used to come in soft side plastic containers. Wish they’d bring that option back. Lighter weight &amp; easier to store.</t>
+        </is>
+      </c>
+      <c r="F442" t="b">
+        <v>1</v>
+      </c>
+      <c r="G442" t="b">
+        <v>1</v>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J442" t="n">
+        <v>1</v>
+      </c>
+      <c r="K442" t="n">
+        <v>0</v>
+      </c>
+      <c r="L442" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M442" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N442" t="inlineStr"/>
+      <c r="O442" t="inlineStr"/>
+      <c r="P442" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q442" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="inlineStr">
+        <is>
+          <t>Susan Cox</t>
+        </is>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 2, 2025</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Great cleaning power</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>I chose this Tide product because it is good for people with sensitive skin but also cleans very well. The only negative is that there are more plastic containers going into the recycle bin, I wish there were easily available refill pouches.</t>
+        </is>
+      </c>
+      <c r="F443" t="b">
+        <v>1</v>
+      </c>
+      <c r="G443" t="b">
+        <v>1</v>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J443" t="n">
+        <v>-0.6348</v>
+      </c>
+      <c r="K443" t="n">
+        <v>0</v>
+      </c>
+      <c r="L443" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M443" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N443" t="inlineStr"/>
+      <c r="O443" t="inlineStr"/>
+      <c r="P443" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q443" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="inlineStr">
+        <is>
+          <t>faux</t>
+        </is>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 7, 2023</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>MESSY DISPENSING FROM BOXES</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>I can appreciate that they box and bag inside are recyclable, but there is a lot of waste, both when dispensing and disposing. you have to twist the nozzle open and close and as the box empties and there is no weight it becomes a three-handed operation - one to hold cup, one to twist nozzle and the third to hold the box steady. to recycle the detergent should be rinsed from the bag which is no easy task. not sure it is advantageous over the standard plastic as long as the plastic is recycled.</t>
+        </is>
+      </c>
+      <c r="F444" t="b">
+        <v>1</v>
+      </c>
+      <c r="G444" t="b">
+        <v>1</v>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J444" t="n">
+        <v>-0.7079</v>
+      </c>
+      <c r="K444" t="n">
+        <v>-0.177</v>
+      </c>
+      <c r="L444" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M444" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N444" t="inlineStr"/>
+      <c r="O444" t="inlineStr"/>
+      <c r="P444" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q444" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="inlineStr">
+        <is>
+          <t>Christy Beam</t>
+        </is>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 23, 2025</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Measuring cap breaks easily</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>While the product works well, the first time the cap went through the washing machine, it broke into pieces. So not only do I not have a way to measure the detergent, I got to pick plastic out of my clothes. Other brands’ caps have been washed a dozen times or more without breaking.</t>
+        </is>
+      </c>
+      <c r="F445" t="b">
+        <v>1</v>
+      </c>
+      <c r="G445" t="b">
+        <v>1</v>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J445" t="n">
+        <v>1</v>
+      </c>
+      <c r="K445" t="n">
+        <v>0.3333</v>
+      </c>
+      <c r="L445" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M445" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N445" t="inlineStr"/>
+      <c r="O445" t="inlineStr"/>
+      <c r="P445" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q445" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="inlineStr">
+        <is>
+          <t>Caroline</t>
+        </is>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 16, 2024</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Heavy to lift</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>Very heavy to lift and pour. Wanted the powder detergent I have always used but not available. It came in a recyclable cardboard container and now all I can get at that price is the liquid in a plastic container. This does not make any environmental sense! A price of over $100 was put on a box of powdered that used to be about $25!!</t>
+        </is>
+      </c>
+      <c r="F446" t="b">
+        <v>1</v>
+      </c>
+      <c r="G446" t="b">
+        <v>1</v>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J446" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K446" t="n">
+        <v>0</v>
+      </c>
+      <c r="L446" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M446" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N446" t="inlineStr"/>
+      <c r="O446" t="inlineStr"/>
+      <c r="P446" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q446" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="inlineStr">
+        <is>
+          <t>Pomponette</t>
+        </is>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 29, 2024</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Takes out stink</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>Gets clothes clean. I wish it was not in a plastic jug.</t>
+        </is>
+      </c>
+      <c r="F447" t="b">
+        <v>1</v>
+      </c>
+      <c r="G447" t="b">
+        <v>1</v>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J447" t="n">
+        <v>0</v>
+      </c>
+      <c r="K447" t="n">
+        <v>0</v>
+      </c>
+      <c r="L447" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M447" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N447" t="inlineStr"/>
+      <c r="O447" t="inlineStr"/>
+      <c r="P447" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q447" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="inlineStr">
+        <is>
+          <t>Kelly A. Woestman</t>
+        </is>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 19, 2024</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Leaking upon arrival</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>product is good but it was clearly leaking and about 1/2 cup of detergent was lost. It appears that the thin paper cushioning did not protect the items as well as the plastic bubble wrap has protected other items.</t>
+        </is>
+      </c>
+      <c r="F448" t="b">
+        <v>1</v>
+      </c>
+      <c r="G448" t="b">
+        <v>1</v>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J448" t="n">
+        <v>-0.696</v>
+      </c>
+      <c r="K448" t="n">
+        <v>-0.348</v>
+      </c>
+      <c r="L448" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M448" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N448" t="inlineStr"/>
+      <c r="O448" t="inlineStr"/>
+      <c r="P448" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q448" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="inlineStr">
+        <is>
+          <t>justmecpb</t>
+        </is>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 23, 2025</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Cup leaks after using the product</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>The product itself is great, the pump unit has a flaw in its design. The cup that you use to measure and pour the detergent into the washer will leak out if not completely empty. When I had a top-loader, I could just add the cup to the washer. Now that I have a front-loader, I doubt that's a good idea.
+I've already poured most of this into old plastic Tide containers that are upright and have a design to collect any leftover detergent back into the bottle.
+Waste not, want not.</t>
+        </is>
+      </c>
+      <c r="F449" t="b">
+        <v>1</v>
+      </c>
+      <c r="G449" t="b">
+        <v>1</v>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J449" t="n">
+        <v>1</v>
+      </c>
+      <c r="K449" t="n">
+        <v>0.3333</v>
+      </c>
+      <c r="L449" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M449" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N449" t="inlineStr"/>
+      <c r="O449" t="inlineStr"/>
+      <c r="P449" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q449" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="inlineStr">
+        <is>
+          <t>Chloe</t>
+        </is>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 14, 2018</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>I Love Tide -- Always Have</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>I Like Tide … I have used it for at least 58 years and my mom and grandma used it too. I like that they have the "free" choices now as I have allergies and asthma. Tide cleans everything perfectly no matter the color or type of material. I plan to keep right on using it.
+I have a complaint about Amazon's packaging. The plastic bag they shipped it in was a big fail. It leaked all over everything. They need to tape the cap all the way around. Thank goodness the other items sent along with the Tide were also enclosed in plastic packaging.</t>
+        </is>
+      </c>
+      <c r="F450" t="b">
+        <v>1</v>
+      </c>
+      <c r="G450" t="b">
+        <v>1</v>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J450" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K450" t="n">
+        <v>-0.2</v>
+      </c>
+      <c r="L450" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M450" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N450" t="inlineStr"/>
+      <c r="O450" t="inlineStr"/>
+      <c r="P450" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q450" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="inlineStr">
+        <is>
+          <t>MaryInFlorida</t>
+        </is>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 2, 2022</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Product is fine, but shipping liquids is not a good idea</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>I've been using this kind of Tide for quite awhile. Product is fine - works as I expect it to. But this is the first time I've purchased a bottle of liquid anything thru Amazon, and I won't do that again. It was well packed in a snug cardboard box, and bottle was wrapped in sealed plastic bag with a strip of tape across cap. Still, it leaked - tape was off-center; plastic bag had a hole; so leak drained out and saturated a large area of cardboard. A mess to clean up, a loss of product. Won't buy ANYTHING that's liquid thru Amazon or the mail ever again.</t>
+        </is>
+      </c>
+      <c r="F451" t="b">
+        <v>1</v>
+      </c>
+      <c r="G451" t="b">
+        <v>1</v>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J451" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K451" t="n">
+        <v>-0.75</v>
+      </c>
+      <c r="L451" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M451" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N451" t="inlineStr"/>
+      <c r="O451" t="inlineStr"/>
+      <c r="P451" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q451" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="inlineStr">
+        <is>
+          <t>Fitness4Life</t>
+        </is>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 15, 2021</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Favorite Detergent</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>Favorite laundry detergent!! Great for my Sensitive Skin! 1st time ordering online, Bottle was wrapped in sealed plastic bag , Enclosed - Box (bottle damaged) but. No leaks!! Packaged with anothet item ( damaged) box. Item is useable</t>
+        </is>
+      </c>
+      <c r="F452" t="b">
+        <v>1</v>
+      </c>
+      <c r="G452" t="b">
+        <v>1</v>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J452" t="n">
+        <v>-0.8609</v>
+      </c>
+      <c r="K452" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L452" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M452" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N452" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Fitness4Life_review13_img1.jpg</t>
+        </is>
+      </c>
+      <c r="O452" t="inlineStr"/>
+      <c r="P452" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q452" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="inlineStr">
+        <is>
+          <t>All Swede</t>
+        </is>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 12, 2024</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Delivered in a mess</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>The detergent was delivered, but with the container encased in a large plastic sac with some of the spilled detergent inside. It was a mess to clean up all the drippings. There still was detergent in the detergent container but I'm wondering why it was delivered instead of being replaced!</t>
+        </is>
+      </c>
+      <c r="F453" t="b">
+        <v>1</v>
+      </c>
+      <c r="G453" t="b">
+        <v>1</v>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J453" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K453" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L453" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M453" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N453" t="inlineStr"/>
+      <c r="O453" t="inlineStr"/>
+      <c r="P453" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q453" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="inlineStr">
+        <is>
+          <t>Sheila Schneider</t>
+        </is>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 22, 2024</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>What a mess!</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>This was my first time ordering Tide. I'm an All free &amp; clear user. But my new washer referenced Tide so I bought it.
+The lid was not secured, so there was Tide all over the items in the packing box as well as soaked through the box itself. I put the Tide container in plastic and returned it. All has always arrived with tape securing the lid. I'm back to All.</t>
+        </is>
+      </c>
+      <c r="F454" t="b">
+        <v>1</v>
+      </c>
+      <c r="G454" t="b">
+        <v>1</v>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J454" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K454" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L454" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M454" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N454" t="inlineStr"/>
+      <c r="O454" t="inlineStr"/>
+      <c r="P454" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q454" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="inlineStr">
+        <is>
+          <t>Laura B</t>
+        </is>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 8, 2024</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>Nope</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>We've been using tide pods for a few years. They worked great for smells and recent stains, however the plastic wouldn't fully melt and get stuck on clothes and it never removed any stain that wasn't less than a day old (even pretreated stains). SO, I figured we'd try the liquid. Stains are still there and clothes stink like they were never even washed.</t>
+        </is>
+      </c>
+      <c r="F455" t="b">
+        <v>1</v>
+      </c>
+      <c r="G455" t="b">
+        <v>0</v>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J455" t="n">
+        <v>-0.7279</v>
+      </c>
+      <c r="K455" t="inlineStr"/>
+      <c r="L455" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M455" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N455" t="inlineStr"/>
+      <c r="O455" t="inlineStr"/>
+      <c r="P455" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q455" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 23, 2023</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Package arrived damaged and leaking</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>This is the detergent I always use, and i love it. I ordered 4 bottles of it and three of them arrived dented and leaking. It was a big mess on my front porch. The bottles were just loose inside a big box, not packaged well. Then I had to return the bottles (I took them to Kohl's)! That was an even bigger mess. I had to wrap them in multiple layers of plastic bags. They still leaked onto the Amazon counter at Kohl's. I will not do this again.</t>
+        </is>
+      </c>
+      <c r="F456" t="b">
+        <v>1</v>
+      </c>
+      <c r="G456" t="b">
+        <v>1</v>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J456" t="n">
+        <v>-0.9181</v>
+      </c>
+      <c r="K456" t="n">
+        <v>-0.7143</v>
+      </c>
+      <c r="L456" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M456" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N456" t="inlineStr"/>
+      <c r="O456" t="inlineStr"/>
+      <c r="P456" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q456" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="inlineStr">
+        <is>
+          <t>Becky goodson</t>
+        </is>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 19, 2024</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Plastic bottle!!!!! really!!!!</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>I love and use Tide.i was using the powder, skin issues for Ed me to the Tide Free. So imagine my surprise when I was PRICED OUT of getting Tide Free in thr powder. $98.00 for a box that is no bigger than the one I paid $22.00 for. My thanks to Tide well done on caring for the planet, and people.</t>
+        </is>
+      </c>
+      <c r="F457" t="b">
+        <v>1</v>
+      </c>
+      <c r="G457" t="b">
+        <v>1</v>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J457" t="n">
+        <v>1</v>
+      </c>
+      <c r="K457" t="n">
+        <v>0</v>
+      </c>
+      <c r="L457" t="inlineStr"/>
+      <c r="M457" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N457" t="inlineStr"/>
+      <c r="O457" t="inlineStr"/>
+      <c r="P457" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q457" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="inlineStr">
+        <is>
+          <t>AJ</t>
+        </is>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 28, 2025</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>Bad packaging caused leaking</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>Product is fine.
+Seller’s packaging, however, was completely inadequate/inappropriate. Items were packed in a box that was way to big, and the unwrapped plastic bottles ended up bouncing around and leaking detergent in and through the box. Awful.</t>
+        </is>
+      </c>
+      <c r="F458" t="b">
+        <v>1</v>
+      </c>
+      <c r="G458" t="b">
+        <v>1</v>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J458" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K458" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L458" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M458" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N458" t="inlineStr"/>
+      <c r="O458" t="inlineStr"/>
+      <c r="P458" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q458" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 27, 2016</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Damaged Packaging and Items ordered 08-25-2016</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>Re: Order placed on 08-25-2016. I would like to leave a feedback on what the package looked like when it was delivered last night. The box was soiled and sticky. True enough when we opened the package, the items were a big mess! TheTide Free and Gentle High Efficiency liquid laundry Detergent,50 Ounce (Pack of 2) was poorly sealed that it leaked through the plastic and inside the box. At least 1/2 of the content of one of the Tide was spilled. The Oxiclean HD laundry detergent was not sealed in a plastic properly and wet too. It is good the cottonelle flushable wipes were in a separate box. However the box was soiled as well.</t>
+        </is>
+      </c>
+      <c r="F459" t="b">
+        <v>1</v>
+      </c>
+      <c r="G459" t="b">
+        <v>1</v>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J459" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K459" t="n">
+        <v>-0.375</v>
+      </c>
+      <c r="L459" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M459" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N459" t="inlineStr"/>
+      <c r="O459" t="inlineStr"/>
+      <c r="P459" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q459" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="inlineStr">
+        <is>
+          <t>Quinnched</t>
+        </is>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 30, 2013</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>Love tide but wish I could get a bigger container shipped</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>I've been very happy with Tide and the Free and Gentle doesn't leave the scent or harsh chemicals behind. I just wish I could get the extra large bottles instead of these mini bottles because I hate wasting the plastic containers. Refill packs would be great.</t>
+        </is>
+      </c>
+      <c r="F460" t="b">
+        <v>1</v>
+      </c>
+      <c r="G460" t="b">
+        <v>1</v>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J460" t="n">
+        <v>0.08699999999999999</v>
+      </c>
+      <c r="K460" t="n">
+        <v>0</v>
+      </c>
+      <c r="L460" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M460" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N460" t="inlineStr"/>
+      <c r="O460" t="inlineStr"/>
+      <c r="P460" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q460" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="inlineStr">
+        <is>
+          <t>Patricia Jean Bennett</t>
+        </is>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 15, 2022</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Container Half Empty When Received</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>Container had leaked. Seller must have known it so placed it in a plastic bag before shipping in the cardboard box. It was then half empty when received. The 2nd Tide container was not leaky, had not been placed in a plastic bag, is full and is fine.</t>
+        </is>
+      </c>
+      <c r="F461" t="b">
+        <v>1</v>
+      </c>
+      <c r="G461" t="b">
+        <v>1</v>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J461" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K461" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L461" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M461" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N461" t="inlineStr"/>
+      <c r="O461" t="inlineStr"/>
+      <c r="P461" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q461" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="inlineStr">
+        <is>
+          <t>EILEEN D.</t>
+        </is>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 29, 2022</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>Box was leaking</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>The box arrived with wet stains on it. When I opened the bo, the soap had gone through the plastic wrapping and was spilled everywhere. The product itself, of course, is great. Too bad the packaging hadn't been more carefully sealed.</t>
+        </is>
+      </c>
+      <c r="F462" t="b">
+        <v>1</v>
+      </c>
+      <c r="G462" t="b">
+        <v>1</v>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J462" t="n">
+        <v>-0.4894</v>
+      </c>
+      <c r="K462" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L462" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M462" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N462" t="inlineStr"/>
+      <c r="O462" t="inlineStr"/>
+      <c r="P462" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q462" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="inlineStr">
+        <is>
+          <t>carol paci</t>
+        </is>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 9, 2023</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Prefer the prior box with plastic liner. I really liked the old packaging to reduce plastic use.</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>This item used to arrive in cardboard box with plastic lining, reducing plastic use and waste.
+Now arrived in a huge plastic bottle. Will not order again.</t>
+        </is>
+      </c>
+      <c r="F463" t="b">
+        <v>1</v>
+      </c>
+      <c r="G463" t="b">
+        <v>1</v>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J463" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K463" t="n">
+        <v>0</v>
+      </c>
+      <c r="L463" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M463" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N463" t="inlineStr"/>
+      <c r="O463" t="inlineStr"/>
+      <c r="P463" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q463" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="inlineStr">
+        <is>
+          <t>leisha aker</t>
+        </is>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 8, 2023</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>product came leaking</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>this product came in 2 clear plastic bags the box was leaking detergant</t>
+        </is>
+      </c>
+      <c r="F464" t="b">
+        <v>1</v>
+      </c>
+      <c r="G464" t="b">
+        <v>1</v>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J464" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K464" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L464" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M464" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N464" t="inlineStr"/>
+      <c r="O464" t="inlineStr"/>
+      <c r="P464" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q464" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 10, 2020</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>package damaged and leaked</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>although tide is an amazing soap, the packaging was terrible. The detergent leaked out of the shoddy plastic and to the bottom of the box</t>
+        </is>
+      </c>
+      <c r="F465" t="b">
+        <v>1</v>
+      </c>
+      <c r="G465" t="b">
+        <v>1</v>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
+        <is>
+          <t>anger</t>
+        </is>
+      </c>
+      <c r="J465" t="n">
+        <v>-0.7073</v>
+      </c>
+      <c r="K465" t="n">
+        <v>-0.6042999999999999</v>
+      </c>
+      <c r="L465" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M465" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N465" t="inlineStr"/>
+      <c r="O465" t="inlineStr"/>
+      <c r="P465" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q465" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 29, 2018</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>I really wanted next size larger and would like plastic wrap covering jugs to prevent leakage plus packed ...</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>Order came ok . I really wanted next size larger and would like plastic wrap covering jugs to prevent leakage plus packed separately in smaller box. My order came in very large box with other items which got squished. I was refunded so no worries. I will reorder but would like it in its own box and maybe packed tightly since many times boxes are thrown or dropped onto cement. This was first for me to order liquids and I was glad it came with no damage😊👌</t>
+        </is>
+      </c>
+      <c r="F466" t="b">
+        <v>0</v>
+      </c>
+      <c r="G466" t="b">
+        <v>1</v>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I466" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J466" t="n">
+        <v>-0.5138</v>
+      </c>
+      <c r="K466" t="n">
+        <v>0</v>
+      </c>
+      <c r="L466" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M466" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N466" t="inlineStr"/>
+      <c r="O466" t="inlineStr"/>
+      <c r="P466" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q466" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr">
+        <is>
+          <t>Rapid Logic</t>
+        </is>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 26, 2013</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>LEAKY laundry detergent!</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>Dear Tide,
+Why do we have to find a piece of plastic to keep underneath your detergent so we don't get soap spilling down from our detergent shelf onto our washing machines?
+In my most recent bottle, soap is not just spilling from the top when I carefully put it back onto the bottle. This one is actually leaking from the bottom because the plastic is too thin!
+And the 100 ounce bottle with the tap on the bottom is a terrible idea. Soap drips from the tap after each use.
+Please use better plastic in your bottles, and consider testing how easy it is to have soap spilling down the side when we put the top back on the bottle.
+If it wasn't for the leaks, this would be a five-star product. The soap itself is great. I use it on my stinky athletic clothes and my dress shirts.</t>
+        </is>
+      </c>
+      <c r="F467" t="b">
+        <v>0</v>
+      </c>
+      <c r="G467" t="b">
+        <v>1</v>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J467" t="n">
+        <v>-0.7701</v>
+      </c>
+      <c r="K467" t="n">
+        <v>-0.6914</v>
+      </c>
+      <c r="L467" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M467" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N467" t="inlineStr"/>
+      <c r="O467" t="inlineStr"/>
+      <c r="P467" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q467" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr">
+        <is>
+          <t>Quinnched</t>
+        </is>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 30, 2013</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>Love tide but wish I could get a bigger container shipped</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>I've been very happy with Tide and the Free and Gentle doesn't leave the scent or harsh chemicals behind. I just wish I could get the extra large bottles instead of these mini bottles because I hate wasting the containers. Refill packs would be great.</t>
+        </is>
+      </c>
+      <c r="F468" t="b">
+        <v>1</v>
+      </c>
+      <c r="G468" t="b">
+        <v>1</v>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I468" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J468" t="n">
+        <v>0.08699999999999999</v>
+      </c>
+      <c r="K468" t="n">
+        <v>0</v>
+      </c>
+      <c r="L468" t="inlineStr"/>
+      <c r="M468" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N468" t="inlineStr"/>
+      <c r="O468" t="inlineStr"/>
+      <c r="P468" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q468" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr">
+        <is>
+          <t>Rapid Logic</t>
+        </is>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 26, 2013</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>LEAKY laundry detergent!</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>Dear Tide,
+Why do we have to find a piece of plastic to keep underneath your detergent so we don't get soap spilling down from our detergent shelf onto our washing machines?
+In my most recent bottle, soap is not just spilling from the top when I carefully put it back onto the bottle. This one is actually leaking from the bottom because the plastic is too thin!
+And the 100 ounce bottle with the tap on the bottom is a terrible idea. Soap drips from the tap after each use.
+Please use better in your bottles, and consider testing how easy it is to have soap spilling down the side when we put the top back on the bottle.
+If it wasn't for the leaks, this would be a five-star product. The soap itself is great. I use it on my stinky athletic clothes and my dress shirts.</t>
+        </is>
+      </c>
+      <c r="F469" t="b">
+        <v>0</v>
+      </c>
+      <c r="G469" t="b">
+        <v>1</v>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I469" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J469" t="n">
+        <v>-0.7701</v>
+      </c>
+      <c r="K469" t="n">
+        <v>-0.6914</v>
+      </c>
+      <c r="L469" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M469" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N469" t="inlineStr"/>
+      <c r="O469" t="inlineStr"/>
+      <c r="P469" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q469" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr">
+        <is>
+          <t>Ozzy66</t>
+        </is>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 3, 2022</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>update: ordered twice now w/ dry, NO Leaks w/ the gripper.</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>Never ordered liquid detergent from Amazon, all reviews were bad, leaked out, box full of liquid, etc.......I was anxious to get home and see the mess........mine was in box "sideways" , not standing up and everything was DRY, not a drip of liquid leaked out, NO dents or dings in plastic bottle &amp; they used "The GRIPPER" to keep the lid closed shut &amp; tight, and each packed in a box, inside a box, with padding which was air pods, no complaints at all, will order again, and when I ordered, there was an instant $3.00 off immediately coupon at check-out with NO catches, just an instant coupon on Amazon.</t>
+        </is>
+      </c>
+      <c r="F470" t="b">
+        <v>1</v>
+      </c>
+      <c r="G470" t="b">
+        <v>1</v>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J470" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K470" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L470" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M470" t="inlineStr">
+        <is>
+          <t>plastic</t>
+        </is>
+      </c>
+      <c r="N470" t="inlineStr"/>
+      <c r="O470" t="inlineStr"/>
+      <c r="P470" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q470" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr">
+        <is>
+          <t>serious_consumer</t>
+        </is>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 12, 2025</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>The perfect laundry detergent</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>Tide's Free &amp; Gentle laundry detergent seems to be perfect for everyone, including people who are sensitive, like my spouse. It cleans well, protects the skin and is environmentally friendly.</t>
+        </is>
+      </c>
+      <c r="F471" t="b">
+        <v>1</v>
+      </c>
+      <c r="G471" t="b">
+        <v>0</v>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J471" t="n">
+        <v>1</v>
+      </c>
+      <c r="K471" t="inlineStr"/>
+      <c r="L471" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M471" t="inlineStr">
+        <is>
+          <t>protective</t>
+        </is>
+      </c>
+      <c r="N471" t="inlineStr"/>
+      <c r="O471" t="inlineStr"/>
+      <c r="P471" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q471" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr">
+        <is>
+          <t>LAB</t>
+        </is>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 7, 2025</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>Great value</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>Great price on an item i was already sold on. The package was protected, so no leaks!</t>
+        </is>
+      </c>
+      <c r="F472" t="b">
+        <v>1</v>
+      </c>
+      <c r="G472" t="b">
+        <v>1</v>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J472" t="n">
+        <v>1</v>
+      </c>
+      <c r="K472" t="n">
+        <v>0</v>
+      </c>
+      <c r="L472" t="inlineStr"/>
+      <c r="M472" t="inlineStr">
+        <is>
+          <t>protective</t>
+        </is>
+      </c>
+      <c r="N472" t="inlineStr"/>
+      <c r="O472" t="inlineStr"/>
+      <c r="P472" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q472" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr">
+        <is>
+          <t>DrNorm</t>
+        </is>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 13, 2021</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>For Sensitive Skin, No Scent and Motorcycle Clothing</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>For me the primary reason for purchasing this product was as it was required for washing some of the protective clothing that I wear for motorcycle riding. Having skin sensitivity and scent sensitivity is a welcomed and added plus. Clothes are clean and soft but without the irritants I find with regular tide.</t>
+        </is>
+      </c>
+      <c r="F473" t="b">
+        <v>1</v>
+      </c>
+      <c r="G473" t="b">
+        <v>1</v>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J473" t="n">
+        <v>-0.5634</v>
+      </c>
+      <c r="K473" t="n">
+        <v>1</v>
+      </c>
+      <c r="L473" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M473" t="inlineStr">
+        <is>
+          <t>protective</t>
+        </is>
+      </c>
+      <c r="N473" t="inlineStr"/>
+      <c r="O473" t="inlineStr"/>
+      <c r="P473" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q473" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr">
+        <is>
+          <t>Kris Herzog</t>
+        </is>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 20, 2018</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>Our Celebrity Bodyguards use it with A-list Hollywood Famous Celebrities of the World's Rich &amp; Famous. Photos Attached of us pro</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>Our Celebrity Bodyguards use it with A-list Hollywood Famous Celebrities of the World's Rich &amp; Famous. Photos Attached of us protecting our Celebrity Bodyguard clients. Kris, Owner, The Bodyguard Group of Beverly Hills.</t>
+        </is>
+      </c>
+      <c r="F474" t="b">
+        <v>1</v>
+      </c>
+      <c r="G474" t="b">
+        <v>0</v>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J474" t="n">
+        <v>0</v>
+      </c>
+      <c r="K474" t="inlineStr"/>
+      <c r="L474" t="inlineStr"/>
+      <c r="M474" t="inlineStr">
+        <is>
+          <t>protective</t>
+        </is>
+      </c>
+      <c r="N474" t="inlineStr"/>
+      <c r="O474" t="inlineStr"/>
+      <c r="P474" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q474" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr">
+        <is>
+          <t>JLK</t>
+        </is>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 20, 2023</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>no protect seal. heading to the garbage straight</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>There’s no seal and it was previously opened. I would not put this in anywhere near my laundry. Tossing it out :(</t>
+        </is>
+      </c>
+      <c r="F475" t="b">
+        <v>1</v>
+      </c>
+      <c r="G475" t="b">
+        <v>1</v>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J475" t="n">
+        <v>0</v>
+      </c>
+      <c r="K475" t="n">
+        <v>0</v>
+      </c>
+      <c r="L475" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M475" t="inlineStr">
+        <is>
+          <t>protective</t>
+        </is>
+      </c>
+      <c r="N475" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/JLK_review7_img1.jpg</t>
+        </is>
+      </c>
+      <c r="O475" t="inlineStr"/>
+      <c r="P475" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q475" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr">
+        <is>
+          <t>JH</t>
+        </is>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 20, 2021</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>Irritating formula and poor packaging that leaks and does nothing to prevent tampering</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>Detergent causes itchy clothes that feel like someone put itching powder in my clothes.
+Packaging is poor quality. Leaked all over the floor through the box and stripped our wood floor of protection and caused water damage.
+It also doesn't seal the package well enough to prevent tampering. A person could easily open the package, pour in something unsavory, and reseal the packaging. And because there is no tamper seal on the bottles themselves, you would never be able to know.
+Even acidic (citrus juices mixed in) trash juice leakage doesn't cause any damage after being left on the ground for a week.</t>
+        </is>
+      </c>
+      <c r="F476" t="b">
+        <v>0</v>
+      </c>
+      <c r="G476" t="b">
+        <v>1</v>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J476" t="n">
+        <v>-0.5876</v>
+      </c>
+      <c r="K476" t="n">
+        <v>-0.2456</v>
+      </c>
+      <c r="L476" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M476" t="inlineStr">
+        <is>
+          <t>protective</t>
+        </is>
+      </c>
+      <c r="N476" t="inlineStr"/>
+      <c r="O476" t="inlineStr"/>
+      <c r="P476" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q476" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr">
+        <is>
+          <t>iadler</t>
+        </is>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 12, 2013</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>Advertising</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>First off, you should know that I typically just ignore all advertisements. I am going to buy what I am going to buy and no amount of hype will change my mind, but a few minutes ago, I had the distinct misfortune of catching one of your advertisements that was, and congratulations by the way because I truly did not think it humanly possible, more insulting and degrading than all the sexist, misogynistic Axe Body Spray commercials. I refer of course to your commercial about the couple who got fired from their jobs and have to protect their clothes because they can't afford new ones.
+How do you even get that IDEA that doing a commercial that mocks the harsh economic reality many Americans have been forced into is good, acceptable, or anything other than ridiculous gaff left over from the Romney campaign? Could you really not remove your heads from each other's sphincters long enough to realize that the odor was not, in fact, naturally occurring in your chosen environment but instead toxic waste that should have been aborted at conception. I mean honestly, while I would LOVE to see each and every person involved in the commercial appear on the Darwin Awards, do you really think that igniting whatever you were smoking in such a methane rich environment is a good idea?
+Congratulations, Tide, Bounce, and Downy, on becoming the first products that I refuse to buy because of an ad.</t>
+        </is>
+      </c>
+      <c r="F477" t="b">
+        <v>0</v>
+      </c>
+      <c r="G477" t="b">
+        <v>1</v>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J477" t="n">
+        <v>-0.6072</v>
+      </c>
+      <c r="K477" t="n">
+        <v>0</v>
+      </c>
+      <c r="L477" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M477" t="inlineStr">
+        <is>
+          <t>protective</t>
+        </is>
+      </c>
+      <c r="N477" t="inlineStr"/>
+      <c r="O477" t="inlineStr"/>
+      <c r="P477" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q477" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr">
+        <is>
+          <t>Christopher</t>
+        </is>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 8, 2021</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>Amazing price! Excellent shipping method!</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>Wow! What a deal! Comes packaged in it's own box and lid is sealed with a protection sticker! I will be subscribing to thus product!</t>
+        </is>
+      </c>
+      <c r="F478" t="b">
+        <v>1</v>
+      </c>
+      <c r="G478" t="b">
+        <v>1</v>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J478" t="n">
+        <v>0</v>
+      </c>
+      <c r="K478" t="n">
+        <v>0</v>
+      </c>
+      <c r="L478" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M478" t="inlineStr">
+        <is>
+          <t>protective</t>
+        </is>
+      </c>
+      <c r="N478" t="inlineStr"/>
+      <c r="O478" t="inlineStr"/>
+      <c r="P478" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q478" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr">
+        <is>
+          <t>Moody</t>
+        </is>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 8, 2022</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>Buy the 64oz for cost and environment!</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>Just fyi... its more expensive to buy the 3 pouches then the full 64oz. The 64 oz breaks down to $O.1925 (just over .19 cents per oz. The 3 pounches at 93oz comes out to $0.2149 (just over .21 cents per oz. So less waste to throw away and you're paying less for the big bottle. Stay away from the false lead here and stick with the 64oz bottle.</t>
+        </is>
+      </c>
+      <c r="F479" t="b">
+        <v>0</v>
+      </c>
+      <c r="G479" t="b">
+        <v>1</v>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J479" t="n">
+        <v>0</v>
+      </c>
+      <c r="K479" t="n">
+        <v>0</v>
+      </c>
+      <c r="L479" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M479" t="inlineStr">
+        <is>
+          <t>pouch</t>
+        </is>
+      </c>
+      <c r="N479" t="inlineStr"/>
+      <c r="O479" t="inlineStr"/>
+      <c r="P479" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q479" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr">
+        <is>
+          <t>CCJ4</t>
+        </is>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 20, 2025</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>Cleans well, wish I could buy the advertised 5 pack</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>I've used this detergent for years because it cleans well, doesn't irritate our skin, and doesn't leave a residue in the washer or on the laundry. I selected the 5-pack because this size is hard to find in the grocery store and fits well in my washer pedestal. At checkout, I got a message I was over my limit and the cart was reduced to 4 bottles. Frankly, I thought the 5-pack might be in a factory box that would reduce the risk of bottles spilling in transit. I needn't have worried, the 4 bottles were well packaged and no leaking. I just wouldn't advertise a 5-pack if you aren't going to sell it. It's not like I would sell the 5th bottle on the black market. I do wish Tide would bring back the refill option. I saved my Tide bottle that fit the refill size. Loved those.</t>
+        </is>
+      </c>
+      <c r="F480" t="b">
+        <v>1</v>
+      </c>
+      <c r="G480" t="b">
+        <v>1</v>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J480" t="n">
+        <v>-0.4811</v>
+      </c>
+      <c r="K480" t="n">
+        <v>-0.2245</v>
+      </c>
+      <c r="L480" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M480" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N480" t="inlineStr"/>
+      <c r="O480" t="inlineStr"/>
+      <c r="P480" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q480" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr">
+        <is>
+          <t>S. L</t>
+        </is>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 20, 2025</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>Great</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>This fabric softener is a lifesaver, especially for someone with sensitive skin! Unlike regular softeners that have strong fragrances and artificial dyes, this one is gentle and free of harsh chemicals. It keeps my clothes soft and fresh without irritating my skin, which is exactly what I was looking for. I use it on everything from towels to workout gear, and it does a great job of reducing static cling. My only complaint is the bottle design—it can be a bit tricky to pour without making a mess. If they improved the packaging, it would be perfect. Overall, though, I’d definitely recommend it to anyone who wants a mild, fragrance-free fabric softener that actually works.</t>
+        </is>
+      </c>
+      <c r="F481" t="b">
+        <v>1</v>
+      </c>
+      <c r="G481" t="b">
+        <v>1</v>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J481" t="n">
+        <v>-0.7135</v>
+      </c>
+      <c r="K481" t="n">
+        <v>0</v>
+      </c>
+      <c r="L481" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M481" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N481" t="inlineStr"/>
+      <c r="O481" t="inlineStr"/>
+      <c r="P481" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q481" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr">
+        <is>
+          <t>Brian Freeman</t>
+        </is>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 5, 2025</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>Product great… packaging a concern</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>Package was not sealed correctly - arrived with a major leak!</t>
+        </is>
+      </c>
+      <c r="F482" t="b">
+        <v>1</v>
+      </c>
+      <c r="G482" t="b">
+        <v>1</v>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I482" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J482" t="n">
+        <v>0</v>
+      </c>
+      <c r="K482" t="n">
+        <v>0</v>
+      </c>
+      <c r="L482" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M482" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N482" t="inlineStr"/>
+      <c r="O482" t="inlineStr"/>
+      <c r="P482" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q482" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr">
+        <is>
+          <t>Stephanie</t>
+        </is>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 5, 2025</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>Ingredients are not accurate</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>As expected. However the ingredients listed do not match the package. I purchased it thinking it was free of harmful preservatives as they are not included in the ingredients listed, but per the product label they are in it</t>
+        </is>
+      </c>
+      <c r="F483" t="b">
+        <v>1</v>
+      </c>
+      <c r="G483" t="b">
+        <v>1</v>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J483" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K483" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L483" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M483" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N483" t="inlineStr"/>
+      <c r="O483" t="inlineStr"/>
+      <c r="P483" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q483" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr">
+        <is>
+          <t>Pejon00</t>
+        </is>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 11, 2025</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>Poor packaging!</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>Product is great. Shipment was terrible. The tide was packaged with clothes that was purchased in a separate purchase. The tide containers leaked and the clothes was damaged. Very poor packaging!</t>
+        </is>
+      </c>
+      <c r="F484" t="b">
+        <v>1</v>
+      </c>
+      <c r="G484" t="b">
+        <v>1</v>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I484" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J484" t="n">
+        <v>-0.8312</v>
+      </c>
+      <c r="K484" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L484" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M484" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N484" t="inlineStr"/>
+      <c r="O484" t="inlineStr"/>
+      <c r="P484" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q484" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr">
+        <is>
+          <t>courtney bell</t>
+        </is>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 31, 2025</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>Good price</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>Product was shipped in a box with packaging so there was no leakage.</t>
+        </is>
+      </c>
+      <c r="F485" t="b">
+        <v>1</v>
+      </c>
+      <c r="G485" t="b">
+        <v>1</v>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J485" t="n">
+        <v>0</v>
+      </c>
+      <c r="K485" t="n">
+        <v>0</v>
+      </c>
+      <c r="L485" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M485" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N485" t="inlineStr"/>
+      <c r="O485" t="inlineStr"/>
+      <c r="P485" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q485" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr">
+        <is>
+          <t>Gemma</t>
+        </is>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 24, 2025</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>Good product.</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>Arrived on time. Packaged well. Great product. Love that it's free of many irritants. Works well. Freash, light scent.Recommend.</t>
+        </is>
+      </c>
+      <c r="F486" t="b">
+        <v>1</v>
+      </c>
+      <c r="G486" t="b">
+        <v>1</v>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J486" t="n">
+        <v>1</v>
+      </c>
+      <c r="K486" t="n">
+        <v>0</v>
+      </c>
+      <c r="L486" t="inlineStr"/>
+      <c r="M486" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N486" t="inlineStr"/>
+      <c r="O486" t="inlineStr"/>
+      <c r="P486" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q486" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr">
+        <is>
+          <t>kath</t>
+        </is>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 6, 2025</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>Packaging issues</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>Love product but shipping needs help. Leaked out of packaging inside of mailbox. Product was taped but not secured properly. I have ordered this product before and had no issues.</t>
+        </is>
+      </c>
+      <c r="F487" t="b">
+        <v>1</v>
+      </c>
+      <c r="G487" t="b">
+        <v>1</v>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J487" t="n">
+        <v>-0.6552</v>
+      </c>
+      <c r="K487" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L487" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M487" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N487" t="inlineStr"/>
+      <c r="O487" t="inlineStr"/>
+      <c r="P487" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q487" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr">
+        <is>
+          <t>Wise</t>
+        </is>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 24, 2024</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>Package was perfect or else why buy</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>So everybody knows the product and the product is a tied detergent and it's a very good one but the review is because of the packaging and the price, the price is right and they package it w/ double thickness cardboard and it's easy to recycle possibly reuse and it just makes the purchase worthwhile.</t>
+        </is>
+      </c>
+      <c r="F488" t="b">
+        <v>1</v>
+      </c>
+      <c r="G488" t="b">
+        <v>1</v>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J488" t="n">
+        <v>-0.7079</v>
+      </c>
+      <c r="K488" t="n">
+        <v>-0.7079</v>
+      </c>
+      <c r="L488" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M488" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N488" t="inlineStr"/>
+      <c r="O488" t="inlineStr"/>
+      <c r="P488" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q488" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr">
+        <is>
+          <t>john willhoft</t>
+        </is>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 8, 2026</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>Tide Laindry Detergent</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>Tide Laundry Detergent. Leaked all over, including outside of package and my door mat.</t>
+        </is>
+      </c>
+      <c r="F489" t="b">
+        <v>1</v>
+      </c>
+      <c r="G489" t="b">
+        <v>1</v>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J489" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K489" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L489" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M489" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N489" t="inlineStr"/>
+      <c r="O489" t="inlineStr"/>
+      <c r="P489" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q489" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 18, 2025</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>Push spout leaks</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>Will always buy Tide. The two-star rating is for the package design. The push spout and cap both let excess detergent leak everywhere. Shifting my subscribe and save to a pour package.</t>
+        </is>
+      </c>
+      <c r="F490" t="b">
+        <v>1</v>
+      </c>
+      <c r="G490" t="b">
+        <v>1</v>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J490" t="n">
+        <v>0</v>
+      </c>
+      <c r="K490" t="n">
+        <v>0</v>
+      </c>
+      <c r="L490" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M490" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N490" t="inlineStr"/>
+      <c r="O490" t="inlineStr"/>
+      <c r="P490" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q490" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr">
+        <is>
+          <t>B. Billing</t>
+        </is>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 2, 2025</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>Great product, terrible packaging</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>Do yourself a favor and buy these locally instead of Amazon. They have never arrived without leaking all over.</t>
+        </is>
+      </c>
+      <c r="F491" t="b">
+        <v>1</v>
+      </c>
+      <c r="G491" t="b">
+        <v>1</v>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J491" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="K491" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="L491" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M491" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N491" t="inlineStr"/>
+      <c r="O491" t="inlineStr"/>
+      <c r="P491" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q491" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr">
+        <is>
+          <t>Kelli A Pidcock</t>
+        </is>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 21, 2024</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>Great detergent and delivery</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>My mom is allergic to certain detergents and Tide's free &amp; gentle works great for her. No rashes. itching or sneezing. The delivery was great. The product was well packaged for shipping. Arrived quickly and in tack.</t>
+        </is>
+      </c>
+      <c r="F492" t="b">
+        <v>1</v>
+      </c>
+      <c r="G492" t="b">
+        <v>1</v>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J492" t="n">
+        <v>1</v>
+      </c>
+      <c r="K492" t="n">
+        <v>1</v>
+      </c>
+      <c r="L492" t="inlineStr"/>
+      <c r="M492" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N492" t="inlineStr"/>
+      <c r="O492" t="inlineStr"/>
+      <c r="P492" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q492" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr">
+        <is>
+          <t>MissJazzS</t>
+        </is>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 1, 2025</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>Leaked during delivery</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>The product itself is fine, but the package was not. It leaked everywhere in the delivery and ruined my other purchases in the same box. Totally unacceptable.</t>
+        </is>
+      </c>
+      <c r="F493" t="b">
+        <v>1</v>
+      </c>
+      <c r="G493" t="b">
+        <v>1</v>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I493" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J493" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K493" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L493" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M493" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N493" t="inlineStr"/>
+      <c r="O493" t="inlineStr"/>
+      <c r="P493" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q493" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr">
+        <is>
+          <t>Grandma with her cell phone!</t>
+        </is>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 29, 2025</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>Great Product... TERRIBLE Shipping Placement! READ THE SHIPPING ARROWS ON THE BOX!!!</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>I have NO problems with this detergent; it is perfect for me and my family as it is clear and gentle. The problem I have is with whom ever packages it for shipping... possibly Amazon! They repeatedly put it sideways in the outer shipping box. This causes the product to leak inside the box. This month, the leak got all over other items in the outer shipping box! The box that the Tide Free &amp; Gentle Liquid Laundry Detergent comes in... has directional arrows CLEARLY marked on its box. However, whoever puts it in the outer shipping box does NOT follow the arrow instructions!!! This is totally unacceptable! Therefore, I have cancelled my monthly Amazon subscription for this item... I am sick of the mess!!!</t>
+        </is>
+      </c>
+      <c r="F494" t="b">
+        <v>1</v>
+      </c>
+      <c r="G494" t="b">
+        <v>1</v>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J494" t="n">
+        <v>-0.7774</v>
+      </c>
+      <c r="K494" t="n">
+        <v>-0.375</v>
+      </c>
+      <c r="L494" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M494" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N494" t="inlineStr"/>
+      <c r="O494" t="inlineStr"/>
+      <c r="P494" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q494" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr">
+        <is>
+          <t>LeAnn Deaton</t>
+        </is>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 9, 2021</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>Arrives quickly &amp; cleans VERY well</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>Well, first I’ll start by saying I’m so grateful for Amazon prime 🤣 I went to the grocery store for hours and forgot laundry detergent. I was so tired from that trip, I wasn’t going back!! I ordered this on Amazon &amp; it was here within a few days! Product shipped quickly, was packaged very nicely, and they even put tape on the lid to make sure nothing leaked (which it didn’t but I’m glad they were proactive anyways). The laundry detergent is great. My son and I have super sensitive skin &amp; we always have a hard time finding a detergent that works for us AND cleans well. 10/10 recommend 🙂</t>
+        </is>
+      </c>
+      <c r="F495" t="b">
+        <v>1</v>
+      </c>
+      <c r="G495" t="b">
+        <v>1</v>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J495" t="n">
+        <v>-0.5372</v>
+      </c>
+      <c r="K495" t="n">
+        <v>-0.7714</v>
+      </c>
+      <c r="L495" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M495" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N495" t="inlineStr"/>
+      <c r="O495" t="inlineStr"/>
+      <c r="P495" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q495" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr">
+        <is>
+          <t>KLibbey</t>
+        </is>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 7, 2023</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>the only free and gentle detergent I've found that gets our clothes clean and removes stains</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>I've tried so many other detergents for my clothes and sensitive skin and nose. This is the only one that works. The only issue is the new not great cap. It does not seal well and invariably has "burped" detergent in transit. Amazon packs it well to keep the mess contained but it's a flaw in the product packaging.</t>
+        </is>
+      </c>
+      <c r="F496" t="b">
+        <v>1</v>
+      </c>
+      <c r="G496" t="b">
+        <v>1</v>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J496" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K496" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L496" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M496" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N496" t="inlineStr"/>
+      <c r="O496" t="inlineStr"/>
+      <c r="P496" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q496" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr">
+        <is>
+          <t>Architekt</t>
+        </is>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 2, 2023</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>Bottle arrived leaking</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>The product itself is fine, five stars. But twice I've ordered it and it showed up leaking. There's no packaging around it to keep the cap in place so it doesn't subtly twist and therefore allow the liquid to spill out.</t>
+        </is>
+      </c>
+      <c r="F497" t="b">
+        <v>1</v>
+      </c>
+      <c r="G497" t="b">
+        <v>1</v>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J497" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K497" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L497" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M497" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N497" t="inlineStr"/>
+      <c r="O497" t="inlineStr"/>
+      <c r="P497" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q497" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr">
+        <is>
+          <t>Ann B. Elwood</t>
+        </is>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 20, 2026</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>Leaking</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>This was leaking in a box with two other items. In order to "return" it (and why??), I have to package it up and take it to the UPS Store or Staples or pay $7.99 to have UPS pick it up. It is worth only around $17. Hardly worth it.</t>
+        </is>
+      </c>
+      <c r="F498" t="b">
+        <v>1</v>
+      </c>
+      <c r="G498" t="b">
+        <v>1</v>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J498" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K498" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L498" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M498" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N498" t="inlineStr"/>
+      <c r="O498" t="inlineStr"/>
+      <c r="P498" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q498" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr">
+        <is>
+          <t>Taylor</t>
+        </is>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 2, 2024</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>Gentle on skin</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>I typical purchase this from the store, but when I forgot to grab it and didn’t have time in the week to go back, amazon was a huge help! It arrived packaged well, and it great shape.</t>
+        </is>
+      </c>
+      <c r="F499" t="b">
+        <v>1</v>
+      </c>
+      <c r="G499" t="b">
+        <v>1</v>
+      </c>
+      <c r="H499" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I499" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J499" t="n">
+        <v>-0.7079</v>
+      </c>
+      <c r="K499" t="n">
+        <v>1</v>
+      </c>
+      <c r="L499" t="inlineStr"/>
+      <c r="M499" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N499" t="inlineStr"/>
+      <c r="O499" t="inlineStr"/>
+      <c r="P499" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q499" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr">
+        <is>
+          <t>Kendra</t>
+        </is>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 30, 2023</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr">
+        <is>
+          <t>Great detergent</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>This detergent is our favorite. We love the no dyes and no scents for all the sensitive skin in our home. I preferred a more eco friendly packaging that was in a cardboard box, but that has been discontinued in favor of this container. The product inside is still the same great Tide, though.</t>
+        </is>
+      </c>
+      <c r="F500" t="b">
+        <v>1</v>
+      </c>
+      <c r="G500" t="b">
+        <v>1</v>
+      </c>
+      <c r="H500" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I500" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J500" t="n">
+        <v>-0.4715</v>
+      </c>
+      <c r="K500" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L500" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M500" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N500" t="inlineStr"/>
+      <c r="O500" t="inlineStr"/>
+      <c r="P500" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q500" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr">
+        <is>
+          <t>strawberry23d</t>
+        </is>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 6, 2024</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>Love this detergent</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>Came packaged nicely. No leakage. Good price for a large bottle.</t>
+        </is>
+      </c>
+      <c r="F501" t="b">
+        <v>1</v>
+      </c>
+      <c r="G501" t="b">
+        <v>1</v>
+      </c>
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J501" t="n">
+        <v>0</v>
+      </c>
+      <c r="K501" t="n">
+        <v>0.3333</v>
+      </c>
+      <c r="L501" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M501" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N501" t="inlineStr"/>
+      <c r="O501" t="inlineStr"/>
+      <c r="P501" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q501" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr">
+        <is>
+          <t>Dragonfly</t>
+        </is>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 2, 2011</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>Cleans VERY well</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>I had actually never used this Free &amp; Clear product before ordering the 4-pack, and rarely bought Tide brand in general because I felt it was over-priced. I had been buying all different detergents - from name brands to store brands to off-brand eco-friendly or sometimes whatever was on sale. Some cleaned better than others but I have to say this seems superior. I was surprised that even some old set-in stains lifted - and that was just with a normal wash (no soaking or rubbing this on the stains before washing). The more I use it, the more I think I won't need to buy pre-treaters (like Shout) anymore, nor will I need non-chlorine bleach.
+I had no problems with the packaging or shipping - no damage or leaking.
+I'm glad I tried this - and I'll definitely buy it again.</t>
+        </is>
+      </c>
+      <c r="F502" t="b">
+        <v>1</v>
+      </c>
+      <c r="G502" t="b">
+        <v>1</v>
+      </c>
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I502" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J502" t="n">
+        <v>-0.8601</v>
+      </c>
+      <c r="K502" t="n">
+        <v>0.1316</v>
+      </c>
+      <c r="L502" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M502" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N502" t="inlineStr"/>
+      <c r="O502" t="inlineStr"/>
+      <c r="P502" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q502" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr">
+        <is>
+          <t>Mark Brown</t>
+        </is>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 4, 2024</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr">
+        <is>
+          <t>Good product, bad packaging</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>About 1/3 of the bottle leaked into the boxes and on my porch because it was upside down. There was no indication on the box which direction was up, so I don't blame the delivery driver. However, I will not order it from Amazon again!</t>
+        </is>
+      </c>
+      <c r="F503" t="b">
+        <v>1</v>
+      </c>
+      <c r="G503" t="b">
+        <v>1</v>
+      </c>
+      <c r="H503" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J503" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K503" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L503" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M503" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N503" t="inlineStr"/>
+      <c r="O503" t="inlineStr"/>
+      <c r="P503" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q503" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr">
+        <is>
+          <t>Shannon</t>
+        </is>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 4, 2021</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>The best</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>I grew up on cheap detergent so I never knew how my clothes could feel and look until I recently switched to Tide. Colors are brighter, clothes are softer and degrade less quickly. I’m also very sensitive to perfumes and chemicals. I get a rash immediately if I use anything but sensitive skin. This is the best product out there. Only complaint is the packaging, you lose half a load at the end with the way the bottle is designed.</t>
+        </is>
+      </c>
+      <c r="F504" t="b">
+        <v>1</v>
+      </c>
+      <c r="G504" t="b">
+        <v>1</v>
+      </c>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J504" t="n">
+        <v>-0.843</v>
+      </c>
+      <c r="K504" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L504" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M504" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N504" t="inlineStr"/>
+      <c r="O504" t="inlineStr"/>
+      <c r="P504" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q504" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr">
+        <is>
+          <t>Porsche</t>
+        </is>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 24, 2021</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>Convenient</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>I liked being able to order on line and at a good price. The only problem was the lid was loose so the package was messy and a fair amount of the soap was lost negating the savings. That’s why I gave 3 stars for value for the money.</t>
+        </is>
+      </c>
+      <c r="F505" t="b">
+        <v>1</v>
+      </c>
+      <c r="G505" t="b">
+        <v>1</v>
+      </c>
+      <c r="H505" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I505" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J505" t="n">
+        <v>-0.8609</v>
+      </c>
+      <c r="K505" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L505" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M505" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N505" t="inlineStr"/>
+      <c r="O505" t="inlineStr"/>
+      <c r="P505" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q505" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr">
+        <is>
+          <t>Anonymous</t>
+        </is>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 12, 2023</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr">
+        <is>
+          <t>Best Laundry Detergent for Sensitive Skin</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>This is my go-to laundry detergent for me and my family's sensitive skin. I have eczema, and this does not irritate my skin at all. Amazon delivery was quick, convenient, and packaged well.</t>
+        </is>
+      </c>
+      <c r="F506" t="b">
+        <v>1</v>
+      </c>
+      <c r="G506" t="b">
+        <v>1</v>
+      </c>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I506" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J506" t="n">
+        <v>0</v>
+      </c>
+      <c r="K506" t="n">
+        <v>0</v>
+      </c>
+      <c r="L506" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M506" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N506" t="inlineStr"/>
+      <c r="O506" t="inlineStr"/>
+      <c r="P506" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q506" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr">
+        <is>
+          <t>Terri</t>
+        </is>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 2, 2021</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr">
+        <is>
+          <t>It’s the only brand for my family</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>This is the only brand that’s best for my family. I have tried others. Some brands are overly perfumed which gave me headaches or irritated our skin. This was perfect for both skin and our clothes. Tried it once and never tried anything else.
+Package was great. No spills and no cracks. Fast shipping of course. Price was better then our stores. Highly recommend</t>
+        </is>
+      </c>
+      <c r="F507" t="b">
+        <v>1</v>
+      </c>
+      <c r="G507" t="b">
+        <v>1</v>
+      </c>
+      <c r="H507" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I507" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J507" t="n">
+        <v>1</v>
+      </c>
+      <c r="K507" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L507" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M507" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N507" t="inlineStr"/>
+      <c r="O507" t="inlineStr"/>
+      <c r="P507" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q507" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr">
+        <is>
+          <t>vern graff</t>
+        </is>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 23, 2024</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr">
+        <is>
+          <t>Next time</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>We are always looking to save money and laundry soap is no exception. The product came as advertised and so was the price. However the packaging department needs to ensure the cap is tight and ship it in a box large enough to have the bottle sit upright so it would match the arrows ⬆️⬆️ on the outside of the box. Very small amount of leakage. I’m not complaining!!</t>
+        </is>
+      </c>
+      <c r="F508" t="b">
+        <v>1</v>
+      </c>
+      <c r="G508" t="b">
+        <v>1</v>
+      </c>
+      <c r="H508" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I508" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J508" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K508" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L508" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M508" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N508" t="inlineStr"/>
+      <c r="O508" t="inlineStr"/>
+      <c r="P508" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q508" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 13, 2024</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>Product leaked</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>The Tide bottle wasn’t sealed like it usually is so some of the product leaked into the packaging box.</t>
+        </is>
+      </c>
+      <c r="F509" t="b">
+        <v>1</v>
+      </c>
+      <c r="G509" t="b">
+        <v>1</v>
+      </c>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J509" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K509" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L509" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M509" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N509" t="inlineStr"/>
+      <c r="O509" t="inlineStr"/>
+      <c r="P509" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q509" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr">
+        <is>
+          <t>Christen</t>
+        </is>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 4, 2023</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>Tide</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>I like tide overall. The fact that I gave it 3 stars was because of the way it was packaged. The box was damaged and it leaked everywhere and had to wait for a replacement . Other than that the product was as described.</t>
+        </is>
+      </c>
+      <c r="F510" t="b">
+        <v>1</v>
+      </c>
+      <c r="G510" t="b">
+        <v>1</v>
+      </c>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J510" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K510" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L510" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M510" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N510" t="inlineStr"/>
+      <c r="O510" t="inlineStr"/>
+      <c r="P510" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q510" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr">
+        <is>
+          <t>Karen White</t>
+        </is>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 19, 2024</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr">
+        <is>
+          <t>item as described</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>item as described, well packaged for safe, fast shiping</t>
+        </is>
+      </c>
+      <c r="F511" t="b">
+        <v>1</v>
+      </c>
+      <c r="G511" t="b">
+        <v>1</v>
+      </c>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J511" t="n">
+        <v>1</v>
+      </c>
+      <c r="K511" t="n">
+        <v>1</v>
+      </c>
+      <c r="L511" t="inlineStr"/>
+      <c r="M511" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N511" t="inlineStr"/>
+      <c r="O511" t="inlineStr"/>
+      <c r="P511" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q511" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr">
+        <is>
+          <t>Constance Eldred</t>
+        </is>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 11, 2024</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>Package</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>The package leaked inside both boxes.</t>
+        </is>
+      </c>
+      <c r="F512" t="b">
+        <v>1</v>
+      </c>
+      <c r="G512" t="b">
+        <v>1</v>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J512" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K512" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L512" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M512" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N512" t="inlineStr"/>
+      <c r="O512" t="inlineStr"/>
+      <c r="P512" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q512" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr">
+        <is>
+          <t>T.R.</t>
+        </is>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 19, 2021</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr">
+        <is>
+          <t>Great!</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>Free and clear has no scent, just what I want. It works as well as regular Tide - excellent. Packaging is the best - better than packets (which limit how you control the amount you use) and the enviro-friendly box (which wastes some detergent and is difficult to use).</t>
+        </is>
+      </c>
+      <c r="F513" t="b">
+        <v>1</v>
+      </c>
+      <c r="G513" t="b">
+        <v>1</v>
+      </c>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J513" t="n">
+        <v>-0.1628</v>
+      </c>
+      <c r="K513" t="n">
+        <v>-0.4523</v>
+      </c>
+      <c r="L513" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M513" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N513" t="inlineStr"/>
+      <c r="O513" t="inlineStr"/>
+      <c r="P513" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q513" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr">
+        <is>
+          <t>ALONG</t>
+        </is>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 7, 2022</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>It’s better than the others!!!</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>My dad prefers this brand and formulation over all others. I must also state that the thorough packaging of this product was expertly done and much appreciated. Everything arrived safe, intact, and not leaking.</t>
+        </is>
+      </c>
+      <c r="F514" t="b">
+        <v>1</v>
+      </c>
+      <c r="G514" t="b">
+        <v>1</v>
+      </c>
+      <c r="H514" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J514" t="n">
+        <v>0.4286</v>
+      </c>
+      <c r="K514" t="n">
+        <v>0.2143</v>
+      </c>
+      <c r="L514" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M514" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N514" t="inlineStr"/>
+      <c r="O514" t="inlineStr"/>
+      <c r="P514" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q514" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr">
+        <is>
+          <t>C Altair</t>
+        </is>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 25, 2022</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr">
+        <is>
+          <t>The bottle was leaking so IT WAS EMPTY and I will have to buy again.</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>Tide seems to be good in this case the bottle was leaking so will have to buy again. I gave it the five star rating because I am rating the soap not the packaging.</t>
+        </is>
+      </c>
+      <c r="F515" t="b">
+        <v>1</v>
+      </c>
+      <c r="G515" t="b">
+        <v>1</v>
+      </c>
+      <c r="H515" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I515" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J515" t="n">
+        <v>-0.1667</v>
+      </c>
+      <c r="K515" t="n">
+        <v>-0.0833</v>
+      </c>
+      <c r="L515" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M515" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N515" t="inlineStr"/>
+      <c r="O515" t="inlineStr"/>
+      <c r="P515" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q515" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr">
+        <is>
+          <t>rc hobbiest</t>
+        </is>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 23, 2021</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr">
+        <is>
+          <t>Good soap</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>I haven't bought detergent through Amazon before, so I thought I would try it. Packaged very well, no leaks and is just like the detergent I by at the store.</t>
+        </is>
+      </c>
+      <c r="F516" t="b">
+        <v>1</v>
+      </c>
+      <c r="G516" t="b">
+        <v>1</v>
+      </c>
+      <c r="H516" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I516" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J516" t="n">
+        <v>0</v>
+      </c>
+      <c r="K516" t="n">
+        <v>0</v>
+      </c>
+      <c r="L516" t="inlineStr"/>
+      <c r="M516" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N516" t="inlineStr"/>
+      <c r="O516" t="inlineStr"/>
+      <c r="P516" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q516" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr">
+        <is>
+          <t>Michael G</t>
+        </is>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 2, 2023</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr">
+        <is>
+          <t>Great Product</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>Quick delivery; packaged perfectly; good product</t>
+        </is>
+      </c>
+      <c r="F517" t="b">
+        <v>1</v>
+      </c>
+      <c r="G517" t="b">
+        <v>1</v>
+      </c>
+      <c r="H517" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J517" t="n">
+        <v>1</v>
+      </c>
+      <c r="K517" t="n">
+        <v>1</v>
+      </c>
+      <c r="L517" t="inlineStr"/>
+      <c r="M517" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N517" t="inlineStr"/>
+      <c r="O517" t="inlineStr"/>
+      <c r="P517" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q517" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 1, 2021</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr">
+        <is>
+          <t>Great product and packaging</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>It was well packed and I am really glad there is detergent available without accent so I don’t sneeze as much while doing laundry and don’t itch.</t>
+        </is>
+      </c>
+      <c r="F518" t="b">
+        <v>1</v>
+      </c>
+      <c r="G518" t="b">
+        <v>1</v>
+      </c>
+      <c r="H518" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I518" t="inlineStr">
+        <is>
+          <t>relief</t>
+        </is>
+      </c>
+      <c r="J518" t="n">
+        <v>1</v>
+      </c>
+      <c r="K518" t="n">
+        <v>1</v>
+      </c>
+      <c r="L518" t="inlineStr"/>
+      <c r="M518" t="inlineStr">
+        <is>
+          <t>package</t>
+        </is>
+      </c>
+      <c r="N518" t="inlineStr"/>
+      <c r="O518" t="inlineStr"/>
+      <c r="P518" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q518" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr">
+        <is>
+          <t>Hannah Rice</t>
+        </is>
+      </c>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 24, 2026</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr">
+        <is>
+          <t>Not good for sensitive skin</t>
+        </is>
+      </c>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>This detergent is a yellow liquid it is not free and clear more like free and yellow. The ALL free and clear is actually clear. I broke out in a rash with this detergent versus using ALL detergent. You can tell the difference.</t>
+        </is>
+      </c>
+      <c r="F519" t="b">
+        <v>1</v>
+      </c>
+      <c r="G519" t="b">
+        <v>1</v>
+      </c>
+      <c r="H519" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I519" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J519" t="n">
+        <v>0</v>
+      </c>
+      <c r="K519" t="n">
+        <v>0</v>
+      </c>
+      <c r="L519" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M519" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N519" t="inlineStr"/>
+      <c r="O519" t="inlineStr"/>
+      <c r="P519" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q519" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr">
+        <is>
+          <t>jbauch357</t>
+        </is>
+      </c>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 20, 2025</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr">
+        <is>
+          <t>Caused a nasty allergic reaction and rashes</t>
+        </is>
+      </c>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>I have sensitive skin and have to be careful which soaps I use. They quit making the generic brand that worked for me for years so I went to this one. Just from folding and putting away the laundry my hands swelled up and broke out in rashes. After wearing the clothes washed in this detergent the issue spread rapidly over the next few days to the point I could barely work or sleep. As soon as I went back to clothes and sheets washed in the prior detergent the issue started to recede. This stuff might work for others, but it was absolutely awful for me.</t>
+        </is>
+      </c>
+      <c r="F520" t="b">
+        <v>1</v>
+      </c>
+      <c r="G520" t="b">
+        <v>0</v>
+      </c>
+      <c r="H520" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I520" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J520" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K520" t="inlineStr"/>
+      <c r="L520" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M520" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N520" t="inlineStr"/>
+      <c r="O520" t="inlineStr"/>
+      <c r="P520" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q520" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr">
+        <is>
+          <t>Brie B.</t>
+        </is>
+      </c>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 20, 2022</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr">
+        <is>
+          <t>Works great</t>
+        </is>
+      </c>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>My daughter broke out in a rash all over her body as a newborn from our typical scented tide detergent we normally bought. We switched to this and she hasn’t had an issue since.</t>
+        </is>
+      </c>
+      <c r="F521" t="b">
+        <v>1</v>
+      </c>
+      <c r="G521" t="b">
+        <v>0</v>
+      </c>
+      <c r="H521" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I521" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J521" t="n">
+        <v>0</v>
+      </c>
+      <c r="K521" t="inlineStr"/>
+      <c r="L521" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M521" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N521" t="inlineStr"/>
+      <c r="O521" t="inlineStr"/>
+      <c r="P521" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q521" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr">
+        <is>
+          <t>Steph</t>
+        </is>
+      </c>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 3, 2025</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr">
+        <is>
+          <t>Caused Rashes</t>
+        </is>
+      </c>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>Broke out in rashes all over body for weeks. Went to doctors and tried medications that didn't help.
+Couldn't figure out what was causing the rashes until I remembered we started using a new bottle of this detergent recently. I didn't think much of it as I've used this brand/type for a year.
+Bought the same product from a physical store and after washing clothes with it the rashes went away. The bottle from Amazon smelled more chemically than the detergent I bought in person.</t>
+        </is>
+      </c>
+      <c r="F522" t="b">
+        <v>1</v>
+      </c>
+      <c r="G522" t="b">
+        <v>1</v>
+      </c>
+      <c r="H522" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I522" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J522" t="n">
+        <v>0</v>
+      </c>
+      <c r="K522" t="n">
+        <v>0</v>
+      </c>
+      <c r="L522" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M522" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N522" t="inlineStr"/>
+      <c r="O522" t="inlineStr"/>
+      <c r="P522" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q522" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr">
+        <is>
+          <t>S. Edward Rogers</t>
+        </is>
+      </c>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 26, 2026</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr">
+        <is>
+          <t>Don’t buy in winter</t>
+        </is>
+      </c>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>Froze broke don’t buy in winter in cold states very clumsy to return</t>
+        </is>
+      </c>
+      <c r="F523" t="b">
+        <v>1</v>
+      </c>
+      <c r="G523" t="b">
+        <v>0</v>
+      </c>
+      <c r="H523" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I523" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J523" t="n">
+        <v>0</v>
+      </c>
+      <c r="K523" t="inlineStr"/>
+      <c r="L523" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M523" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N523" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/S_Edward_Rogers_review5_img1.jpg%2C%20S_Edward_Rogers_review5_img2.jpg</t>
+        </is>
+      </c>
+      <c r="O523" t="inlineStr"/>
+      <c r="P523" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q523" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr">
+        <is>
+          <t>McLeSk</t>
+        </is>
+      </c>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 5, 2015</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr">
+        <is>
+          <t>Have to use he with new washer</t>
+        </is>
+      </c>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>Old washer broke. Bought new one, but, was told I could only use "he" detergent! My sister found this product here, and now I am using the correct detergent. The new washers are kind of funny the way they work, at least I think so. But more energy efficient, so that is great.</t>
+        </is>
+      </c>
+      <c r="F524" t="b">
+        <v>1</v>
+      </c>
+      <c r="G524" t="b">
+        <v>0</v>
+      </c>
+      <c r="H524" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I524" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J524" t="n">
+        <v>-0.8256</v>
+      </c>
+      <c r="K524" t="inlineStr"/>
+      <c r="L524" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M524" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N524" t="inlineStr"/>
+      <c r="O524" t="inlineStr"/>
+      <c r="P524" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q524" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 28, 2021</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr">
+        <is>
+          <t>This is not Tide Free and Clear</t>
+        </is>
+      </c>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>This is not Tide Free and Clear. After I used it my child with eczema broke out. I bought the product locally to compare the two. The color is different there is an overwhelming scent in the one purchased online. The color and viscosity is different. I will no longer trust the reliability of products sold on Amazon.</t>
+        </is>
+      </c>
+      <c r="F525" t="b">
+        <v>1</v>
+      </c>
+      <c r="G525" t="b">
+        <v>1</v>
+      </c>
+      <c r="H525" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I525" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J525" t="n">
+        <v>0</v>
+      </c>
+      <c r="K525" t="n">
+        <v>0</v>
+      </c>
+      <c r="L525" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M525" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N525" t="inlineStr"/>
+      <c r="O525" t="inlineStr"/>
+      <c r="P525" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q525" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr">
+        <is>
+          <t>Manilow heartbreaker</t>
+        </is>
+      </c>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 11, 2022</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr">
+        <is>
+          <t>Delivery-</t>
+        </is>
+      </c>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>Two bottles ordered and both were in one box. One was in an inner box and it was fine. The second one had no packing around it and even though it had a taped cape on it, that tape broke and the cap loosened and leaked during shipment.</t>
+        </is>
+      </c>
+      <c r="F526" t="b">
+        <v>1</v>
+      </c>
+      <c r="G526" t="b">
+        <v>1</v>
+      </c>
+      <c r="H526" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I526" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J526" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K526" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L526" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M526" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N526" t="inlineStr"/>
+      <c r="O526" t="inlineStr"/>
+      <c r="P526" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q526" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr">
+        <is>
+          <t>Kais</t>
+        </is>
+      </c>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 15, 2022</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr">
+        <is>
+          <t>Broke out into hives and boils</t>
+        </is>
+      </c>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>Usually I have no problem with tides I buy at the store so I bought this it after one use I broke into hives and it turned it blisters now my skin is on fire and I went to smell the detergent smelt like gasoline and rubbing alcohol</t>
+        </is>
+      </c>
+      <c r="F527" t="b">
+        <v>1</v>
+      </c>
+      <c r="G527" t="b">
+        <v>1</v>
+      </c>
+      <c r="H527" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I527" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J527" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="K527" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="L527" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M527" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N527" t="inlineStr"/>
+      <c r="O527" t="inlineStr"/>
+      <c r="P527" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q527" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr">
+        <is>
+          <t>Natalee C. Reed</t>
+        </is>
+      </c>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 24, 2024</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr">
+        <is>
+          <t>Bottle broke</t>
+        </is>
+      </c>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>Broke and leaked all over my porch.</t>
+        </is>
+      </c>
+      <c r="F528" t="b">
+        <v>1</v>
+      </c>
+      <c r="G528" t="b">
+        <v>1</v>
+      </c>
+      <c r="H528" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I528" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J528" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K528" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L528" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M528" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N528" t="inlineStr"/>
+      <c r="O528" t="inlineStr"/>
+      <c r="P528" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q528" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr">
+        <is>
+          <t>D</t>
+        </is>
+      </c>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 28, 2022</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D529" t="inlineStr">
+        <is>
+          <t>Who knows as it cracked and is unusable</t>
+        </is>
+      </c>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>The bottle broke in half.
+It also had reddish streaks on it.
+I think this was a second or third, fourth try to bottle something.</t>
+        </is>
+      </c>
+      <c r="F529" t="b">
+        <v>1</v>
+      </c>
+      <c r="G529" t="b">
+        <v>1</v>
+      </c>
+      <c r="H529" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I529" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J529" t="n">
+        <v>0</v>
+      </c>
+      <c r="K529" t="n">
+        <v>0</v>
+      </c>
+      <c r="L529" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M529" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N529" t="inlineStr"/>
+      <c r="O529" t="inlineStr"/>
+      <c r="P529" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q529" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr">
+        <is>
+          <t>MMG</t>
+        </is>
+      </c>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 17, 2018</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr">
+        <is>
+          <t>Delivery driver broke bottle. Useless</t>
+        </is>
+      </c>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>Driver dropped this over the top of the fence. Well ... it’s detergent. It split and leaked through the box.</t>
+        </is>
+      </c>
+      <c r="F530" t="b">
+        <v>1</v>
+      </c>
+      <c r="G530" t="b">
+        <v>1</v>
+      </c>
+      <c r="H530" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I530" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J530" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K530" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L530" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M530" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N530" t="inlineStr"/>
+      <c r="O530" t="inlineStr"/>
+      <c r="P530" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q530" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr">
+        <is>
+          <t>Adam</t>
+        </is>
+      </c>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 29, 2016</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr">
+        <is>
+          <t>Not clear</t>
+        </is>
+      </c>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>Cleans well but not free and clear truly. The first day after washing with this my skin broke out from this detergent.</t>
+        </is>
+      </c>
+      <c r="F531" t="b">
+        <v>0</v>
+      </c>
+      <c r="G531" t="b">
+        <v>1</v>
+      </c>
+      <c r="H531" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I531" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J531" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K531" t="n">
+        <v>0</v>
+      </c>
+      <c r="L531" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M531" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N531" t="inlineStr"/>
+      <c r="O531" t="inlineStr"/>
+      <c r="P531" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q531" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr">
+        <is>
+          <t>Lindsey L</t>
+        </is>
+      </c>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 15, 2023</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr">
+        <is>
+          <t>Does not make me break out</t>
+        </is>
+      </c>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>We used to think I was allergic to crabs and lobsters after a trip to Maryland when I was three because I broke out in hives while there, but a few decades later, we realized NO, my aunt just must've used a different detergent than my usual... WELP. Anyway, Tide free &amp; gentle liquid detergent is one of my go to options for laundry. (The other is Nellie's unscented laundry soap powder, which I use for hand wash and / or wool items. It's available with scent, I just didn't want to risk it.)
+Supposedly I can convert the bottle, once it's empty, to put used medical sharps in. Haven't finished a detergent bottle since starting the relevant medication, but that's the plan for now...</t>
+        </is>
+      </c>
+      <c r="F532" t="b">
+        <v>1</v>
+      </c>
+      <c r="G532" t="b">
+        <v>1</v>
+      </c>
+      <c r="H532" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I532" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J532" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K532" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L532" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M532" t="inlineStr">
+        <is>
+          <t>broke</t>
+        </is>
+      </c>
+      <c r="N532" t="inlineStr"/>
+      <c r="O532" t="inlineStr"/>
+      <c r="P532" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q532" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr">
+        <is>
+          <t>Mel</t>
+        </is>
+      </c>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 30, 2025</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr">
+        <is>
+          <t>Good detergent</t>
+        </is>
+      </c>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>Good, not sure whose fault it would be but leaky/loose spout when pouring. Hasn’t happened to other tide detergents I’ve bought off of Amazon.</t>
+        </is>
+      </c>
+      <c r="F533" t="b">
+        <v>1</v>
+      </c>
+      <c r="G533" t="b">
+        <v>1</v>
+      </c>
+      <c r="H533" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I533" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J533" t="n">
+        <v>-0.667</v>
+      </c>
+      <c r="K533" t="n">
+        <v>-0.667</v>
+      </c>
+      <c r="L533" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M533" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N533" t="inlineStr"/>
+      <c r="O533" t="inlineStr"/>
+      <c r="P533" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q533" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr">
+        <is>
+          <t>Merry</t>
+        </is>
+      </c>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 2, 2025</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D534" t="inlineStr">
+        <is>
+          <t>Great Product beware of shipping!</t>
+        </is>
+      </c>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>Leaked all over the box due to loose cap. I always purchase this from Amazon and this is the first time.</t>
+        </is>
+      </c>
+      <c r="F534" t="b">
+        <v>1</v>
+      </c>
+      <c r="G534" t="b">
+        <v>1</v>
+      </c>
+      <c r="H534" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I534" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J534" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K534" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L534" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M534" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N534" t="inlineStr"/>
+      <c r="O534" t="inlineStr"/>
+      <c r="P534" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q534" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr">
+        <is>
+          <t>ss</t>
+        </is>
+      </c>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 17, 2024</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr">
+        <is>
+          <t>Cap loose when delivered</t>
+        </is>
+      </c>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>The box was marked to sit upright, but at some point it had been placed in its side. I noticed wet spot and found when opening the box the cap was not screwed on tightly.
+I like this product, but not how is was shipped. Usually I will see the cap has been checked and taped.</t>
+        </is>
+      </c>
+      <c r="F535" t="b">
+        <v>1</v>
+      </c>
+      <c r="G535" t="b">
+        <v>1</v>
+      </c>
+      <c r="H535" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I535" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J535" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K535" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L535" t="inlineStr"/>
+      <c r="M535" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N535" t="inlineStr"/>
+      <c r="O535" t="inlineStr"/>
+      <c r="P535" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q535" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr">
+        <is>
+          <t>giantnflfan</t>
+        </is>
+      </c>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 16, 2023</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr">
+        <is>
+          <t>Lost some due to MFG did not tighten cap all the way!</t>
+        </is>
+      </c>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>Need too try this - as Doc said I may be having allergic reaction too current stuff I was using. The leak was not an Amazon issue as I think the box was sealed by the manufacture. When ever I get detergent I always check the cap and 50% of the time it's loose. Maybe lost an ounce or 2 out of each bottle. That's why the 2 stars!
+Note: Bottles where not damaged at all.</t>
+        </is>
+      </c>
+      <c r="F536" t="b">
+        <v>1</v>
+      </c>
+      <c r="G536" t="b">
+        <v>1</v>
+      </c>
+      <c r="H536" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I536" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J536" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="K536" t="n">
+        <v>-0.21</v>
+      </c>
+      <c r="L536" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M536" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N536" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/giantnflfan_review4_img1.jpg</t>
+        </is>
+      </c>
+      <c r="O536" t="inlineStr"/>
+      <c r="P536" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q536" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr">
+        <is>
+          <t>Johnny B.</t>
+        </is>
+      </c>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 18, 2020</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr">
+        <is>
+          <t>Container leaked. Cap was loose.</t>
+        </is>
+      </c>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>Product is great however about a quarter of it had leaked into outer plastic shipping bag which was inside box. Screw top of container was loose allowing liquid to leak out.</t>
+        </is>
+      </c>
+      <c r="F537" t="b">
+        <v>1</v>
+      </c>
+      <c r="G537" t="b">
+        <v>1</v>
+      </c>
+      <c r="H537" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I537" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J537" t="n">
+        <v>-0.7492</v>
+      </c>
+      <c r="K537" t="n">
+        <v>-0.3746</v>
+      </c>
+      <c r="L537" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M537" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N537" t="inlineStr"/>
+      <c r="O537" t="inlineStr"/>
+      <c r="P537" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q537" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr">
+        <is>
+          <t>kelly marquart</t>
+        </is>
+      </c>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 26, 2020</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D538" t="inlineStr">
+        <is>
+          <t>Be careful with shipping</t>
+        </is>
+      </c>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>This is a great value! However, the lid came loose in shipping and I lost half of the product.</t>
+        </is>
+      </c>
+      <c r="F538" t="b">
+        <v>1</v>
+      </c>
+      <c r="G538" t="b">
+        <v>1</v>
+      </c>
+      <c r="H538" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I538" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J538" t="n">
+        <v>-0.7079</v>
+      </c>
+      <c r="K538" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L538" t="inlineStr"/>
+      <c r="M538" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N538" t="inlineStr"/>
+      <c r="O538" t="inlineStr"/>
+      <c r="P538" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q538" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr">
+        <is>
+          <t>Philip</t>
+        </is>
+      </c>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 1, 2020</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr">
+        <is>
+          <t>The top on the bottle was loose and we lost about 2 cups of detergent.</t>
+        </is>
+      </c>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>The top on the bottle was loose and we lost about 2 cups of detergent. Not the end of the world, but a mess to clean up. A little short on quality control, and the loss of any any money I made on the sale.......</t>
+        </is>
+      </c>
+      <c r="F539" t="b">
+        <v>1</v>
+      </c>
+      <c r="G539" t="b">
+        <v>1</v>
+      </c>
+      <c r="H539" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I539" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J539" t="n">
+        <v>-0.4884</v>
+      </c>
+      <c r="K539" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L539" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M539" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N539" t="inlineStr"/>
+      <c r="O539" t="inlineStr"/>
+      <c r="P539" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q539" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr">
+        <is>
+          <t>Deb</t>
+        </is>
+      </c>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 7, 2024</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr">
+        <is>
+          <t>Tide was not taped shut</t>
+        </is>
+      </c>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>Tide was not taped shut. Always has been in the past so it would not be knocked loose. Soap leaked all over other products in the box and soaked right thru packaging and two items are gifts. I want the soap replaced and shipped properly.</t>
+        </is>
+      </c>
+      <c r="F540" t="b">
+        <v>1</v>
+      </c>
+      <c r="G540" t="b">
+        <v>1</v>
+      </c>
+      <c r="H540" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I540" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J540" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="K540" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L540" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M540" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N540" t="inlineStr"/>
+      <c r="O540" t="inlineStr"/>
+      <c r="P540" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q540" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr">
+        <is>
+          <t>Annphant</t>
+        </is>
+      </c>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 19, 2023</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D541" t="inlineStr">
+        <is>
+          <t>leaking container</t>
+        </is>
+      </c>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>loose cap on container resulting in a leaking detergent. I have no intention of repackaging the soggy mess and returning the container. I order by mail because I'm 95 years old and unable to go to a shop at a store. i would like to have the item replaced but without return of the container.</t>
+        </is>
+      </c>
+      <c r="F541" t="b">
+        <v>1</v>
+      </c>
+      <c r="G541" t="b">
+        <v>1</v>
+      </c>
+      <c r="H541" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I541" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J541" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K541" t="n">
+        <v>-0.8347</v>
+      </c>
+      <c r="L541" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M541" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N541" t="inlineStr"/>
+      <c r="O541" t="inlineStr"/>
+      <c r="P541" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q541" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 2, 2025</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr">
+        <is>
+          <t>Unhappy</t>
+        </is>
+      </c>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>Received liquid Tide with cap loose which led to the liquid saturating the Cliff bars also in the box. The box was saturated as well.</t>
+        </is>
+      </c>
+      <c r="F542" t="b">
+        <v>1</v>
+      </c>
+      <c r="G542" t="b">
+        <v>1</v>
+      </c>
+      <c r="H542" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I542" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J542" t="n">
+        <v>0</v>
+      </c>
+      <c r="K542" t="n">
+        <v>0</v>
+      </c>
+      <c r="L542" t="inlineStr"/>
+      <c r="M542" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N542" t="inlineStr"/>
+      <c r="O542" t="inlineStr"/>
+      <c r="P542" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q542" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr">
+        <is>
+          <t>Karen Davidson</t>
+        </is>
+      </c>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 13, 2023</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr">
+        <is>
+          <t>product fine - shipper packaging poor</t>
+        </is>
+      </c>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>Tide arrived with cap loose and soapy.
+Box was wet</t>
+        </is>
+      </c>
+      <c r="F543" t="b">
+        <v>1</v>
+      </c>
+      <c r="G543" t="b">
+        <v>1</v>
+      </c>
+      <c r="H543" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I543" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J543" t="n">
+        <v>0</v>
+      </c>
+      <c r="K543" t="n">
+        <v>0</v>
+      </c>
+      <c r="L543" t="inlineStr"/>
+      <c r="M543" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N543" t="inlineStr"/>
+      <c r="O543" t="inlineStr"/>
+      <c r="P543" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q543" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr">
+        <is>
+          <t>Patricia Repka</t>
+        </is>
+      </c>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 17, 2020</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr">
+        <is>
+          <t>Product leaked. Lid was partially unscrewed. Mom</t>
+        </is>
+      </c>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>The lid was loose so most of the soap was spilled in the box. There was very little soap left and the box was ruined. I do not have a box to ship the nearly empty bottle back. I would like a new bottle or a full refund.</t>
+        </is>
+      </c>
+      <c r="F544" t="b">
+        <v>1</v>
+      </c>
+      <c r="G544" t="b">
+        <v>1</v>
+      </c>
+      <c r="H544" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I544" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J544" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K544" t="n">
+        <v>-0.25</v>
+      </c>
+      <c r="L544" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M544" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N544" t="inlineStr"/>
+      <c r="O544" t="inlineStr"/>
+      <c r="P544" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q544" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr">
+        <is>
+          <t>Elaina</t>
+        </is>
+      </c>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 12, 2023</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr">
+        <is>
+          <t>Half missing due to a loose lid.</t>
+        </is>
+      </c>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>Lid needs to be secured. The box was saturated and on my garage floor.</t>
+        </is>
+      </c>
+      <c r="F545" t="b">
+        <v>1</v>
+      </c>
+      <c r="G545" t="b">
+        <v>1</v>
+      </c>
+      <c r="H545" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I545" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J545" t="n">
+        <v>0</v>
+      </c>
+      <c r="K545" t="n">
+        <v>0</v>
+      </c>
+      <c r="L545" t="inlineStr"/>
+      <c r="M545" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N545" t="inlineStr"/>
+      <c r="O545" t="inlineStr"/>
+      <c r="P545" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q545" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr">
+        <is>
+          <t>Jerry Weissman</t>
+        </is>
+      </c>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 24, 2020</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr">
+        <is>
+          <t>Product leaks</t>
+        </is>
+      </c>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>For the second time I received the product and the top had come loose and leaked all over the packaging. I will buy this product elsewhere from now on. Very unprofessional</t>
+        </is>
+      </c>
+      <c r="F546" t="b">
+        <v>1</v>
+      </c>
+      <c r="G546" t="b">
+        <v>1</v>
+      </c>
+      <c r="H546" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I546" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J546" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K546" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L546" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M546" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N546" t="inlineStr"/>
+      <c r="O546" t="inlineStr"/>
+      <c r="P546" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q546" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr">
+        <is>
+          <t>Vivian Morton</t>
+        </is>
+      </c>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 9, 2022</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr">
+        <is>
+          <t>recieved with lid not sealed and loose result spillage in box</t>
+        </is>
+      </c>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>shipped with unsealed lid resulted in spillage into box</t>
+        </is>
+      </c>
+      <c r="F547" t="b">
+        <v>1</v>
+      </c>
+      <c r="G547" t="b">
+        <v>1</v>
+      </c>
+      <c r="H547" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I547" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J547" t="n">
+        <v>0</v>
+      </c>
+      <c r="K547" t="n">
+        <v>0</v>
+      </c>
+      <c r="L547" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M547" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N547" t="inlineStr"/>
+      <c r="O547" t="inlineStr"/>
+      <c r="P547" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q547" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr">
+        <is>
+          <t>Rachel</t>
+        </is>
+      </c>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 22, 2021</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D548" t="inlineStr">
+        <is>
+          <t>Product was spilled/open</t>
+        </is>
+      </c>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>The “gripper” sticker was loose on the cap, so the product leaked out.</t>
+        </is>
+      </c>
+      <c r="F548" t="b">
+        <v>1</v>
+      </c>
+      <c r="G548" t="b">
+        <v>1</v>
+      </c>
+      <c r="H548" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I548" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J548" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K548" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L548" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M548" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N548" t="inlineStr"/>
+      <c r="O548" t="inlineStr"/>
+      <c r="P548" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q548" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr">
+        <is>
+          <t>Paul Gawchik</t>
+        </is>
+      </c>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 2, 2020</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr">
+        <is>
+          <t>product arrived leaking made a mess of my front porxh</t>
+        </is>
+      </c>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>should not have been delivered, box obviously leaking, lids on detergent were loose</t>
+        </is>
+      </c>
+      <c r="F549" t="b">
+        <v>1</v>
+      </c>
+      <c r="G549" t="b">
+        <v>1</v>
+      </c>
+      <c r="H549" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I549" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J549" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="K549" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="L549" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M549" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N549" t="inlineStr"/>
+      <c r="O549" t="inlineStr"/>
+      <c r="P549" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q549" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr">
+        <is>
+          <t>Marty</t>
+        </is>
+      </c>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 12, 2023</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr">
+        <is>
+          <t>Leaking upon delivery</t>
+        </is>
+      </c>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>Love the product, but it arrived with the cap loose and 1/4 of the product puddled inside the box. Downy arrives with the cap taped. Please consider taping your caps.</t>
+        </is>
+      </c>
+      <c r="F550" t="b">
+        <v>1</v>
+      </c>
+      <c r="G550" t="b">
+        <v>1</v>
+      </c>
+      <c r="H550" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I550" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J550" t="n">
+        <v>-0.6833</v>
+      </c>
+      <c r="K550" t="n">
+        <v>-0.2278</v>
+      </c>
+      <c r="L550" t="inlineStr"/>
+      <c r="M550" t="inlineStr">
+        <is>
+          <t>loose</t>
+        </is>
+      </c>
+      <c r="N550" t="inlineStr"/>
+      <c r="O550" t="inlineStr"/>
+      <c r="P550" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q550" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr">
+        <is>
+          <t>Nat</t>
+        </is>
+      </c>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 13, 2025</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr">
+        <is>
+          <t>Just right</t>
+        </is>
+      </c>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>I didnt see any stickiness with mine. But im careful not to spill. I also dont use too much per load</t>
+        </is>
+      </c>
+      <c r="F551" t="b">
+        <v>1</v>
+      </c>
+      <c r="G551" t="b">
+        <v>1</v>
+      </c>
+      <c r="H551" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I551" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J551" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K551" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L551" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M551" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N551" t="inlineStr"/>
+      <c r="O551" t="inlineStr"/>
+      <c r="P551" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q551" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr">
+        <is>
+          <t>Ms</t>
+        </is>
+      </c>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 20, 2025</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr">
+        <is>
+          <t>Broken cap</t>
+        </is>
+      </c>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>Product was perfect but bottle cap was broken so it spilled all over</t>
+        </is>
+      </c>
+      <c r="F552" t="b">
+        <v>1</v>
+      </c>
+      <c r="G552" t="b">
+        <v>1</v>
+      </c>
+      <c r="H552" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I552" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J552" t="n">
+        <v>-0.7761</v>
+      </c>
+      <c r="K552" t="n">
+        <v>-0.7761</v>
+      </c>
+      <c r="L552" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M552" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N552" t="inlineStr"/>
+      <c r="O552" t="inlineStr"/>
+      <c r="P552" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q552" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr">
+        <is>
+          <t>Julia R</t>
+        </is>
+      </c>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 25, 2025</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr">
+        <is>
+          <t>Despite label, this is NOT for high efficiency machines</t>
+        </is>
+      </c>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>It's dye and scent free, and seems to get my laundry clean. BUT, the bottle shows that it's appropriate for high efficiency (he) machines, however, every time I use this, my machine leaks and soap foam spills out of every possible location of my washer. So I tested my machine by using some of of the same detergent bought from my local grocery store. That runs fine. No soap foam everywhere.
+I suspect that someone is filling these bottles with something other than Tide Free &amp; Gentle, and selling them on Amazon fraudulently.</t>
+        </is>
+      </c>
+      <c r="F553" t="b">
+        <v>1</v>
+      </c>
+      <c r="G553" t="b">
+        <v>1</v>
+      </c>
+      <c r="H553" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I553" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J553" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K553" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L553" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M553" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N553" t="inlineStr"/>
+      <c r="O553" t="inlineStr"/>
+      <c r="P553" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q553" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr">
+        <is>
+          <t>Delores</t>
+        </is>
+      </c>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 5, 2025</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D554" t="inlineStr">
+        <is>
+          <t>Could package better for liquid laundry detergent.</t>
+        </is>
+      </c>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>The tide was excellent. Its yhe way it was packaged. The Tide spilled out all over the other items and even soaked though the box. I have a half a jug of Tide now.</t>
+        </is>
+      </c>
+      <c r="F554" t="b">
+        <v>1</v>
+      </c>
+      <c r="G554" t="b">
+        <v>1</v>
+      </c>
+      <c r="H554" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I554" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J554" t="n">
+        <v>-0.4894</v>
+      </c>
+      <c r="K554" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L554" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M554" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N554" t="inlineStr"/>
+      <c r="O554" t="inlineStr"/>
+      <c r="P554" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q554" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr">
+        <is>
+          <t>Ron N.</t>
+        </is>
+      </c>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 25, 2025</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr">
+        <is>
+          <t>Fast delivery, as I was running out of soap. Didn't want to go to the store.</t>
+        </is>
+      </c>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>Delivered in 2 days, as promised. I liked that it had sturdy tape around the cap so the liquid soap would not spill out. I appreciated that being done.</t>
+        </is>
+      </c>
+      <c r="F555" t="b">
+        <v>1</v>
+      </c>
+      <c r="G555" t="b">
+        <v>1</v>
+      </c>
+      <c r="H555" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I555" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J555" t="n">
+        <v>1</v>
+      </c>
+      <c r="K555" t="n">
+        <v>1</v>
+      </c>
+      <c r="L555" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M555" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N555" t="inlineStr"/>
+      <c r="O555" t="inlineStr"/>
+      <c r="P555" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q555" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr">
+        <is>
+          <t>R. D. Clark</t>
+        </is>
+      </c>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 23, 2013</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr">
+        <is>
+          <t>Does the Job</t>
+        </is>
+      </c>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>We have a top-loading washer that specifies HE detergent. I wash four loads ever two weeks: (1-2) Cottons and blends (t-shirts, jeans, sweat-shirts, wool-blend socks in warm water, two loads; (3) Towels and sheets and cotton underwear in hot water; (4) Synthetics (mostly polyester shirts) and printed t-shirts in cold water.
+Yes, I am a creature of habit!
+I also react badly to perfumes, and I have eczema, so I try to use products that are kind to my skin and respiratory system. I do not get my clothes very dirty, although I do spill thongs on myself a little too often. But I wouldn't say that washing my clothes clean is a special challenge for a detergent.
+I do have to use a spot-cleaner on stains, but otherwise this detergent does the job admirably. Everything gets clean, and after washing pretty much the same set of clothes the same way using this stuff for a couple of years, there is no indication that there's any build-up of dirt, or discoloration, or any other downside to its continued use.
+So for me, I don't see how it could be any better.</t>
+        </is>
+      </c>
+      <c r="F556" t="b">
+        <v>1</v>
+      </c>
+      <c r="G556" t="b">
+        <v>1</v>
+      </c>
+      <c r="H556" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I556" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J556" t="n">
+        <v>-0.6661</v>
+      </c>
+      <c r="K556" t="n">
+        <v>-0.3024</v>
+      </c>
+      <c r="L556" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M556" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N556" t="inlineStr"/>
+      <c r="O556" t="inlineStr"/>
+      <c r="P556" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q556" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr">
+        <is>
+          <t>Sariah Cross</t>
+        </is>
+      </c>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 23, 2022</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr">
+        <is>
+          <t>Great for sensitive skin</t>
+        </is>
+      </c>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>My son has extremely sensitive skin! So we have to wash his clothes and ours in a free and clear detergent. We really like this Detergent and I also love that when we got it it didn’t spilled in the box :) usually when I buy detergent online I have to rinse it off after but not with this</t>
+        </is>
+      </c>
+      <c r="F557" t="b">
+        <v>1</v>
+      </c>
+      <c r="G557" t="b">
+        <v>1</v>
+      </c>
+      <c r="H557" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I557" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J557" t="n">
+        <v>-0.6959</v>
+      </c>
+      <c r="K557" t="n">
+        <v>-0.6959</v>
+      </c>
+      <c r="L557" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M557" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N557" t="inlineStr"/>
+      <c r="O557" t="inlineStr"/>
+      <c r="P557" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q557" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr">
+        <is>
+          <t>susanmcook</t>
+        </is>
+      </c>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 31, 2024</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D558" t="inlineStr">
+        <is>
+          <t>Did not like how it was delivered spilling everywhere</t>
+        </is>
+      </c>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>See top</t>
+        </is>
+      </c>
+      <c r="F558" t="b">
+        <v>1</v>
+      </c>
+      <c r="G558" t="b">
+        <v>1</v>
+      </c>
+      <c r="H558" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I558" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J558" t="n">
+        <v>0</v>
+      </c>
+      <c r="K558" t="n">
+        <v>0</v>
+      </c>
+      <c r="L558" t="inlineStr"/>
+      <c r="M558" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N558" t="inlineStr"/>
+      <c r="O558" t="inlineStr"/>
+      <c r="P558" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q558" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr">
+        <is>
+          <t>Am Customer</t>
+        </is>
+      </c>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 31, 2023</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D559" t="inlineStr">
+        <is>
+          <t>Tide ruined the dispening cap</t>
+        </is>
+      </c>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>I love the detergent, but the cap and pouring spout has been ruined. The detergent regularly gets stuck in the area under the spout, so when you go to pour it into the cap, the detergent spills everywhere :(</t>
+        </is>
+      </c>
+      <c r="F559" t="b">
+        <v>1</v>
+      </c>
+      <c r="G559" t="b">
+        <v>1</v>
+      </c>
+      <c r="H559" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I559" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J559" t="n">
+        <v>-0.6833</v>
+      </c>
+      <c r="K559" t="n">
+        <v>-0.3417</v>
+      </c>
+      <c r="L559" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M559" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N559" t="inlineStr"/>
+      <c r="O559" t="inlineStr"/>
+      <c r="P559" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q559" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr">
+        <is>
+          <t>Calese Nitti</t>
+        </is>
+      </c>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 8, 2023</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D560" t="inlineStr">
+        <is>
+          <t>Good product but spilled all over</t>
+        </is>
+      </c>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>Good product but spilled all over. Tried to get a refund but the asked for the product back and it was spilled all over the place so I just thru it away. To hard to transports without spillage everywhere.</t>
+        </is>
+      </c>
+      <c r="F560" t="b">
+        <v>1</v>
+      </c>
+      <c r="G560" t="b">
+        <v>1</v>
+      </c>
+      <c r="H560" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I560" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J560" t="n">
+        <v>-0.8632</v>
+      </c>
+      <c r="K560" t="n">
+        <v>-0.9164</v>
+      </c>
+      <c r="L560" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M560" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N560" t="inlineStr"/>
+      <c r="O560" t="inlineStr"/>
+      <c r="P560" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q560" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr">
+        <is>
+          <t>KGoody</t>
+        </is>
+      </c>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 19, 2011</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D561" t="inlineStr">
+        <is>
+          <t>Best detergent for the whole family!</t>
+        </is>
+      </c>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>When our twin girls were born, we needed a detergent that would be gentle on their clothing and skin. Purchasing a "special" baby detergent like Dreft was not only expensive, but seemed unnecessary. We have been using Tide Free and Gentle since their birth, and also use it for our entire family's laundry. All stains, spills, odors are removed with one washing (that includes cloth diapers and my husband's stinky shirts!). The Amazon pricing is unbeatable - great product and great price. We will continue to purchase this product and highly recommend it.</t>
+        </is>
+      </c>
+      <c r="F561" t="b">
+        <v>1</v>
+      </c>
+      <c r="G561" t="b">
+        <v>1</v>
+      </c>
+      <c r="H561" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I561" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J561" t="n">
+        <v>0.0341</v>
+      </c>
+      <c r="K561" t="n">
+        <v>0</v>
+      </c>
+      <c r="L561" t="inlineStr"/>
+      <c r="M561" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N561" t="inlineStr"/>
+      <c r="O561" t="inlineStr"/>
+      <c r="P561" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q561" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr">
+        <is>
+          <t>Holly</t>
+        </is>
+      </c>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 18, 2026</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D562" t="inlineStr">
+        <is>
+          <t>Damaged</t>
+        </is>
+      </c>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>Arrived spilled</t>
+        </is>
+      </c>
+      <c r="F562" t="b">
+        <v>1</v>
+      </c>
+      <c r="G562" t="b">
+        <v>1</v>
+      </c>
+      <c r="H562" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I562" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J562" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K562" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L562" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M562" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N562" t="inlineStr"/>
+      <c r="O562" t="inlineStr"/>
+      <c r="P562" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q562" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr">
+        <is>
+          <t>Kevin</t>
+        </is>
+      </c>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 29, 2025</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr">
+        <is>
+          <t>Detergent Spill</t>
+        </is>
+      </c>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>The Tide laundry detergent was laying on its side and spilled inside the box. Soap detergent was all over my other items!!! What a soapy mess!</t>
+        </is>
+      </c>
+      <c r="F563" t="b">
+        <v>1</v>
+      </c>
+      <c r="G563" t="b">
+        <v>1</v>
+      </c>
+      <c r="H563" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I563" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J563" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K563" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L563" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M563" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N563" t="inlineStr"/>
+      <c r="O563" t="inlineStr"/>
+      <c r="P563" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q563" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr">
+        <is>
+          <t>riverkat</t>
+        </is>
+      </c>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 21, 2023</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D564" t="inlineStr">
+        <is>
+          <t>Top was not secure and product leaked in the box it was delivered in . .</t>
+        </is>
+      </c>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>Top was not secured product leaked in the box spilling everywhere. Was a big mess to clean up.</t>
+        </is>
+      </c>
+      <c r="F564" t="b">
+        <v>1</v>
+      </c>
+      <c r="G564" t="b">
+        <v>1</v>
+      </c>
+      <c r="H564" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I564" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J564" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K564" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L564" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M564" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N564" t="inlineStr"/>
+      <c r="O564" t="inlineStr"/>
+      <c r="P564" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q564" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr">
+        <is>
+          <t>Tanya</t>
+        </is>
+      </c>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 12, 2024</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D565" t="inlineStr">
+        <is>
+          <t>Item damaged</t>
+        </is>
+      </c>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>Item damaged in box with another item not sealed properly and spilled in box.</t>
+        </is>
+      </c>
+      <c r="F565" t="b">
+        <v>1</v>
+      </c>
+      <c r="G565" t="b">
+        <v>1</v>
+      </c>
+      <c r="H565" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I565" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J565" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K565" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L565" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M565" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N565" t="inlineStr"/>
+      <c r="O565" t="inlineStr"/>
+      <c r="P565" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q565" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr">
+        <is>
+          <t>amzreviewer</t>
+        </is>
+      </c>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 24, 2021</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr">
+        <is>
+          <t>it leaked out by the time i got it</t>
+        </is>
+      </c>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>i opened the package and the detergent was spilled unto the carboard.</t>
+        </is>
+      </c>
+      <c r="F566" t="b">
+        <v>1</v>
+      </c>
+      <c r="G566" t="b">
+        <v>1</v>
+      </c>
+      <c r="H566" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I566" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J566" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K566" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L566" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M566" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N566" t="inlineStr"/>
+      <c r="O566" t="inlineStr"/>
+      <c r="P566" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q566" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr">
+        <is>
+          <t>dardar</t>
+        </is>
+      </c>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 13, 2021</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr">
+        <is>
+          <t>Be careful if you order this product !!</t>
+        </is>
+      </c>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>2nd time I have received the order and it has spilled all over the shipping box. Probably lost 1/4 of the product</t>
+        </is>
+      </c>
+      <c r="F567" t="b">
+        <v>1</v>
+      </c>
+      <c r="G567" t="b">
+        <v>1</v>
+      </c>
+      <c r="H567" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I567" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J567" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K567" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L567" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M567" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N567" t="inlineStr"/>
+      <c r="O567" t="inlineStr"/>
+      <c r="P567" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q567" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr">
+        <is>
+          <t>DVU</t>
+        </is>
+      </c>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 9, 2024</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr">
+        <is>
+          <t>Detergent spilled inside a package</t>
+        </is>
+      </c>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>Inside the box all was covered in detergent</t>
+        </is>
+      </c>
+      <c r="F568" t="b">
+        <v>1</v>
+      </c>
+      <c r="G568" t="b">
+        <v>1</v>
+      </c>
+      <c r="H568" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I568" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J568" t="n">
+        <v>0</v>
+      </c>
+      <c r="K568" t="n">
+        <v>0</v>
+      </c>
+      <c r="L568" t="inlineStr"/>
+      <c r="M568" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N568" t="inlineStr"/>
+      <c r="O568" t="inlineStr"/>
+      <c r="P568" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q568" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr">
+        <is>
+          <t>Chuck Yoder</t>
+        </is>
+      </c>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 6, 2021</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D569" t="inlineStr">
+        <is>
+          <t>Bad boxing</t>
+        </is>
+      </c>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>It came in three bottles as opposed to one, which isn’t a big deal, other than the lacking was horrible and one of the bottles had broken open a spilled everywhere.</t>
+        </is>
+      </c>
+      <c r="F569" t="b">
+        <v>1</v>
+      </c>
+      <c r="G569" t="b">
+        <v>1</v>
+      </c>
+      <c r="H569" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I569" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J569" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K569" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L569" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M569" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N569" t="inlineStr"/>
+      <c r="O569" t="inlineStr"/>
+      <c r="P569" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q569" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr">
+        <is>
+          <t>AnastasiaN</t>
+        </is>
+      </c>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 4, 2025</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D570" t="inlineStr">
+        <is>
+          <t>Bottle was opened</t>
+        </is>
+      </c>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>Product arrived open and spilled all over the boxes</t>
+        </is>
+      </c>
+      <c r="F570" t="b">
+        <v>1</v>
+      </c>
+      <c r="G570" t="b">
+        <v>1</v>
+      </c>
+      <c r="H570" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I570" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J570" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K570" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L570" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M570" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N570" t="inlineStr"/>
+      <c r="O570" t="inlineStr"/>
+      <c r="P570" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q570" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr">
+        <is>
+          <t>Tanya</t>
+        </is>
+      </c>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 14, 2020</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D571" t="inlineStr">
+        <is>
+          <t>Lid not on properly</t>
+        </is>
+      </c>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>Lid was not tight so it spilled inside the bag but it still leaked all over the box.</t>
+        </is>
+      </c>
+      <c r="F571" t="b">
+        <v>1</v>
+      </c>
+      <c r="G571" t="b">
+        <v>1</v>
+      </c>
+      <c r="H571" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I571" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J571" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K571" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L571" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M571" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N571" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Tanya_review28_img2.jpg%2C%20Tanya_review28_img3.jpg%2C%20Tanya_review28_img4.jpg</t>
+        </is>
+      </c>
+      <c r="O571" t="inlineStr"/>
+      <c r="P571" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q571" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 4, 2023</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D572" t="inlineStr">
+        <is>
+          <t>Leaky package</t>
+        </is>
+      </c>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>Detergent bottle leaked everywhere! It was delivered to me with half the bottle spilled out.</t>
+        </is>
+      </c>
+      <c r="F572" t="b">
+        <v>1</v>
+      </c>
+      <c r="G572" t="b">
+        <v>1</v>
+      </c>
+      <c r="H572" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I572" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J572" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K572" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L572" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M572" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N572" t="inlineStr"/>
+      <c r="O572" t="inlineStr"/>
+      <c r="P572" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q572" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr">
+        <is>
+          <t>Britt</t>
+        </is>
+      </c>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 12, 2022</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D573" t="inlineStr">
+        <is>
+          <t>Packaging was awful!!!</t>
+        </is>
+      </c>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>When delivered and opened box it spilled out!!!ugh I’ve had the worst day!
+I like the detergent but never getting it delivered again! Who puts in box sideways??!!</t>
+        </is>
+      </c>
+      <c r="F573" t="b">
+        <v>1</v>
+      </c>
+      <c r="G573" t="b">
+        <v>1</v>
+      </c>
+      <c r="H573" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I573" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J573" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K573" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L573" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M573" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N573" t="inlineStr"/>
+      <c r="O573" t="inlineStr"/>
+      <c r="P573" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q573" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr">
+        <is>
+          <t>nallely</t>
+        </is>
+      </c>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 8, 2023</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr">
+        <is>
+          <t>Big mess!!!</t>
+        </is>
+      </c>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>I got my packet delivered and everything was spilled and it was a mess everywhere.</t>
+        </is>
+      </c>
+      <c r="F574" t="b">
+        <v>1</v>
+      </c>
+      <c r="G574" t="b">
+        <v>1</v>
+      </c>
+      <c r="H574" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I574" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J574" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K574" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L574" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M574" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N574" t="inlineStr"/>
+      <c r="O574" t="inlineStr"/>
+      <c r="P574" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q574" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr">
+        <is>
+          <t>KCB</t>
+        </is>
+      </c>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 7, 2022</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D575" t="inlineStr">
+        <is>
+          <t>WON'T ORDER AGAIN</t>
+        </is>
+      </c>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>CONTENTS OF LIQUID TIDE DETERGENT SPILLED INSIDE CARDBOARD DELIVERY BOX , SOAKED IN</t>
+        </is>
+      </c>
+      <c r="F575" t="b">
+        <v>1</v>
+      </c>
+      <c r="G575" t="b">
+        <v>1</v>
+      </c>
+      <c r="H575" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I575" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J575" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K575" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L575" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M575" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N575" t="inlineStr"/>
+      <c r="O575" t="inlineStr"/>
+      <c r="P575" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q575" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr">
+        <is>
+          <t>Shopper needs</t>
+        </is>
+      </c>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 23, 2020</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D576" t="inlineStr">
+        <is>
+          <t>Open box, spilled product</t>
+        </is>
+      </c>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>This product spilled during shipping. The container was almost empty. It spilled over all other items in the delivery and the box became saturated, soft and opened.</t>
+        </is>
+      </c>
+      <c r="F576" t="b">
+        <v>1</v>
+      </c>
+      <c r="G576" t="b">
+        <v>1</v>
+      </c>
+      <c r="H576" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I576" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J576" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K576" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L576" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M576" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N576" t="inlineStr"/>
+      <c r="O576" t="inlineStr"/>
+      <c r="P576" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q576" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr">
+        <is>
+          <t>Pallavi Malnati</t>
+        </is>
+      </c>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 31, 2021</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr">
+        <is>
+          <t>Great product but showed up shipped laying on side and contents all spilled all over items</t>
+        </is>
+      </c>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>It showed up empty and damaged</t>
+        </is>
+      </c>
+      <c r="F577" t="b">
+        <v>1</v>
+      </c>
+      <c r="G577" t="b">
+        <v>1</v>
+      </c>
+      <c r="H577" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I577" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J577" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K577" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L577" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M577" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N577" t="inlineStr"/>
+      <c r="O577" t="inlineStr"/>
+      <c r="P577" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q577" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr">
+        <is>
+          <t>billy</t>
+        </is>
+      </c>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 26, 2017</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D578" t="inlineStr">
+        <is>
+          <t>The contents spilled into the box and half liquid was ...</t>
+        </is>
+      </c>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>The contents spilled into the box and half liquid was only in the container, will buy detergent from stores next time...</t>
+        </is>
+      </c>
+      <c r="F578" t="b">
+        <v>1</v>
+      </c>
+      <c r="G578" t="b">
+        <v>1</v>
+      </c>
+      <c r="H578" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I578" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J578" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K578" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L578" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M578" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N578" t="inlineStr"/>
+      <c r="O578" t="inlineStr"/>
+      <c r="P578" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q578" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr">
+        <is>
+          <t>Lisa</t>
+        </is>
+      </c>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 10, 2016</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr">
+        <is>
+          <t>One Star</t>
+        </is>
+      </c>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>The detergent spilled all over the packaging box.</t>
+        </is>
+      </c>
+      <c r="F579" t="b">
+        <v>1</v>
+      </c>
+      <c r="G579" t="b">
+        <v>1</v>
+      </c>
+      <c r="H579" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I579" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J579" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K579" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L579" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M579" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N579" t="inlineStr"/>
+      <c r="O579" t="inlineStr"/>
+      <c r="P579" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q579" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr">
+        <is>
+          <t>LS</t>
+        </is>
+      </c>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 6, 2021</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr">
+        <is>
+          <t>Love this Tide!</t>
+        </is>
+      </c>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>Love this and the packaging was perfect. Came with no spills which is always a plus!</t>
+        </is>
+      </c>
+      <c r="F580" t="b">
+        <v>1</v>
+      </c>
+      <c r="G580" t="b">
+        <v>1</v>
+      </c>
+      <c r="H580" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I580" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J580" t="n">
+        <v>1</v>
+      </c>
+      <c r="K580" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L580" t="inlineStr"/>
+      <c r="M580" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N580" t="inlineStr"/>
+      <c r="O580" t="inlineStr"/>
+      <c r="P580" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q580" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr">
+        <is>
+          <t>Barbie</t>
+        </is>
+      </c>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 2, 2022</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr">
+        <is>
+          <t>Love it</t>
+        </is>
+      </c>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>I had to have my itam replace my 1st was spilled in the box other then. That it real good super happy with my soap</t>
+        </is>
+      </c>
+      <c r="F581" t="b">
+        <v>1</v>
+      </c>
+      <c r="G581" t="b">
+        <v>1</v>
+      </c>
+      <c r="H581" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I581" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J581" t="n">
+        <v>-0.1864</v>
+      </c>
+      <c r="K581" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L581" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M581" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N581" t="inlineStr"/>
+      <c r="O581" t="inlineStr"/>
+      <c r="P581" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q581" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr">
+        <is>
+          <t>Darlene</t>
+        </is>
+      </c>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on January 10, 2026</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr">
+        <is>
+          <t>Best detergent</t>
+        </is>
+      </c>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>I am scent sensitive and this product is totally scent free. I love that. It cleans the clothing well. I use less than the recommended amount and, without fail, the laundry comes out of the HE front load machine nice and clean and without any perfume smells. It is used with the gentle cycle as well as the heavy duty cycle with the same results. The bottle is easy to manage. My only comment would be around the inside ‘lip’ of the container; when you shake it before pouring, some of the liquid pools and (without fail) I end up with some on the floor when I pour. The spill is worth it for the product inside (and my floor gets a little bonus wash lol).</t>
+        </is>
+      </c>
+      <c r="F582" t="b">
+        <v>1</v>
+      </c>
+      <c r="G582" t="b">
+        <v>1</v>
+      </c>
+      <c r="H582" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I582" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J582" t="n">
+        <v>-0.5046</v>
+      </c>
+      <c r="K582" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L582" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M582" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N582" t="inlineStr"/>
+      <c r="O582" t="inlineStr"/>
+      <c r="P582" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q582" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr">
+        <is>
+          <t>Jeremy</t>
+        </is>
+      </c>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on April 28, 2024</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr">
+        <is>
+          <t>Product as described but…</t>
+        </is>
+      </c>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>Product came as expected. HOWEVER, the lid wasn’t fully closed. Therefore, when the package arrived, some of the detergent spilled over and the bottle was a lot more empty than expected.
+They really need to make sure to close the lid properly to make sure the product arrives properly.</t>
+        </is>
+      </c>
+      <c r="F583" t="b">
+        <v>1</v>
+      </c>
+      <c r="G583" t="b">
+        <v>1</v>
+      </c>
+      <c r="H583" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I583" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J583" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K583" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L583" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M583" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N583" t="inlineStr"/>
+      <c r="O583" t="inlineStr"/>
+      <c r="P583" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q583" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr">
+        <is>
+          <t>Songhyun Rhyou</t>
+        </is>
+      </c>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on December 30, 2024</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr">
+        <is>
+          <t>Product delivered spilled</t>
+        </is>
+      </c>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>The product was delivered 1/4 amount spilled in the package</t>
+        </is>
+      </c>
+      <c r="F584" t="b">
+        <v>1</v>
+      </c>
+      <c r="G584" t="b">
+        <v>1</v>
+      </c>
+      <c r="H584" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I584" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J584" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K584" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L584" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M584" t="inlineStr">
+        <is>
+          <t>spill</t>
+        </is>
+      </c>
+      <c r="N584" t="inlineStr"/>
+      <c r="O584" t="inlineStr"/>
+      <c r="P584" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q584" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr">
+        <is>
+          <t>Milina</t>
+        </is>
+      </c>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 24, 2021</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr">
+        <is>
+          <t>This literally smelled like paint when I got it</t>
+        </is>
+      </c>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>Not much more to say other than this literally smelled like paint when I got it. I obviously didn't actually try it since I didn't think it was a good idea to soak my clothes in something that smelled like paint. I have three roommates who all agreed it was off. I don't see an expiration date on the bottle or anything but I'm sure it's far past its prime. I'm not sure if they just grabbed this off some random shelf in a warehouse or what. I'm sure the actual product is fine. I'm writing this about four months after the fact so I can't return it, but I just wanted it to be known.</t>
+        </is>
+      </c>
+      <c r="F585" t="b">
+        <v>1</v>
+      </c>
+      <c r="G585" t="b">
+        <v>1</v>
+      </c>
+      <c r="H585" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I585" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J585" t="n">
+        <v>-0.8729</v>
+      </c>
+      <c r="K585" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L585" t="inlineStr"/>
+      <c r="M585" t="inlineStr">
+        <is>
+          <t>expiration</t>
+        </is>
+      </c>
+      <c r="N585" t="inlineStr"/>
+      <c r="O585" t="inlineStr"/>
+      <c r="P585" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q585" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr">
+        <is>
+          <t>zhicheng ni</t>
+        </is>
+      </c>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 17, 2025</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr">
+        <is>
+          <t>no expiration date shown</t>
+        </is>
+      </c>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>no expiration date shown</t>
+        </is>
+      </c>
+      <c r="F586" t="b">
+        <v>1</v>
+      </c>
+      <c r="G586" t="b">
+        <v>1</v>
+      </c>
+      <c r="H586" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I586" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J586" t="n">
+        <v>0</v>
+      </c>
+      <c r="K586" t="n">
+        <v>0</v>
+      </c>
+      <c r="L586" t="inlineStr"/>
+      <c r="M586" t="inlineStr">
+        <is>
+          <t>expiration</t>
+        </is>
+      </c>
+      <c r="N586" t="inlineStr"/>
+      <c r="O586" t="inlineStr"/>
+      <c r="P586" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q586" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr">
+        <is>
+          <t>Winter</t>
+        </is>
+      </c>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 19, 2023</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D587" t="inlineStr">
+        <is>
+          <t>A Mess on Arrival</t>
+        </is>
+      </c>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>It's hard to trust a product that's open. They should really put a piece of tape or something on the lid to ensure it doesn't twist during transport. I had a load's worth of detergent on the inside of the box along with all over the other product I ordered and the Tide bottle itself. Gross and slimy. Otherwise, Tide Free is a great product...</t>
+        </is>
+      </c>
+      <c r="F587" t="b">
+        <v>1</v>
+      </c>
+      <c r="G587" t="b">
+        <v>1</v>
+      </c>
+      <c r="H587" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I587" t="inlineStr">
+        <is>
+          <t>disgust</t>
+        </is>
+      </c>
+      <c r="J587" t="n">
+        <v>-0.4153</v>
+      </c>
+      <c r="K587" t="n">
+        <v>0</v>
+      </c>
+      <c r="L587" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M587" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N587" t="inlineStr"/>
+      <c r="O587" t="inlineStr"/>
+      <c r="P587" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q587" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr">
+        <is>
+          <t>Kess23</t>
+        </is>
+      </c>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 14, 2024</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D588" t="inlineStr">
+        <is>
+          <t>Seal the cap</t>
+        </is>
+      </c>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>Leaked all over inside the box. Usually comes with the cap taped. Guess what, someone got lazy.</t>
+        </is>
+      </c>
+      <c r="F588" t="b">
+        <v>1</v>
+      </c>
+      <c r="G588" t="b">
+        <v>1</v>
+      </c>
+      <c r="H588" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I588" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J588" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K588" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L588" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M588" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N588" t="inlineStr"/>
+      <c r="O588" t="inlineStr"/>
+      <c r="P588" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q588" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr">
+        <is>
+          <t>Mimi Cook</t>
+        </is>
+      </c>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 6, 2025</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr">
+        <is>
+          <t>What a mess!!</t>
+        </is>
+      </c>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>I have received a previous order of this item, which came with sealed and taped lids on both sides. No issue. I received this order, which was in a box soaked through and swimming in leaking detergent. After carefully opening and extracting the other items included with this order, I saw that the blue lid was unscrewed and detergent was flowing out of it. The other items were sealed tightly and were a mess on the outside, but no content damage. Needless to say, I had to throw the mess away.</t>
+        </is>
+      </c>
+      <c r="F589" t="b">
+        <v>1</v>
+      </c>
+      <c r="G589" t="b">
+        <v>1</v>
+      </c>
+      <c r="H589" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I589" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J589" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K589" t="n">
+        <v>-0.6</v>
+      </c>
+      <c r="L589" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M589" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N589" t="inlineStr"/>
+      <c r="O589" t="inlineStr"/>
+      <c r="P589" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q589" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr">
+        <is>
+          <t>Linda T. Curran</t>
+        </is>
+      </c>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 8, 2025</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D590" t="inlineStr">
+        <is>
+          <t>Secure the lid!!</t>
+        </is>
+      </c>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>This was shipped without tape over the lid. It leaked over the other 3 items bagged with it. Very sloppy work.</t>
+        </is>
+      </c>
+      <c r="F590" t="b">
+        <v>1</v>
+      </c>
+      <c r="G590" t="b">
+        <v>1</v>
+      </c>
+      <c r="H590" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I590" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J590" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K590" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L590" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M590" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N590" t="inlineStr"/>
+      <c r="O590" t="inlineStr"/>
+      <c r="P590" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q590" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr">
+        <is>
+          <t>April</t>
+        </is>
+      </c>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 6, 2024</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr">
+        <is>
+          <t>Detergent was not taped shut as previous liquid purchases have been.</t>
+        </is>
+      </c>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>Like the product, not the condition it arrived in.</t>
+        </is>
+      </c>
+      <c r="F591" t="b">
+        <v>1</v>
+      </c>
+      <c r="G591" t="b">
+        <v>1</v>
+      </c>
+      <c r="H591" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I591" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J591" t="n">
+        <v>0</v>
+      </c>
+      <c r="K591" t="n">
+        <v>0</v>
+      </c>
+      <c r="L591" t="inlineStr"/>
+      <c r="M591" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N591" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/April_review9_img1.jpg</t>
+        </is>
+      </c>
+      <c r="O591" t="inlineStr"/>
+      <c r="P591" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q591" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr">
+        <is>
+          <t>TLG</t>
+        </is>
+      </c>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 17, 2020</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D592" t="inlineStr">
+        <is>
+          <t>Good value</t>
+        </is>
+      </c>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>Always nice to get a value pack of Tide delivered to my door. Securely taped so nothing leaked. Happy with my purchase!</t>
+        </is>
+      </c>
+      <c r="F592" t="b">
+        <v>1</v>
+      </c>
+      <c r="G592" t="b">
+        <v>1</v>
+      </c>
+      <c r="H592" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I592" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J592" t="n">
+        <v>-0.2727</v>
+      </c>
+      <c r="K592" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L592" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M592" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N592" t="inlineStr"/>
+      <c r="O592" t="inlineStr"/>
+      <c r="P592" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q592" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr">
+        <is>
+          <t>mp</t>
+        </is>
+      </c>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 30, 2023</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D593" t="inlineStr">
+        <is>
+          <t>Bottle leaked into inside of box</t>
+        </is>
+      </c>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>The cap should be taped so that this doesn’t happen again.</t>
+        </is>
+      </c>
+      <c r="F593" t="b">
+        <v>1</v>
+      </c>
+      <c r="G593" t="b">
+        <v>1</v>
+      </c>
+      <c r="H593" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I593" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J593" t="n">
+        <v>0</v>
+      </c>
+      <c r="K593" t="n">
+        <v>0</v>
+      </c>
+      <c r="L593" t="inlineStr"/>
+      <c r="M593" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N593" t="inlineStr"/>
+      <c r="O593" t="inlineStr"/>
+      <c r="P593" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q593" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr">
+        <is>
+          <t>NYC</t>
+        </is>
+      </c>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 21, 2023</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D594" t="inlineStr">
+        <is>
+          <t>The Product is Great Amazon and Delivery Are The Worst</t>
+        </is>
+      </c>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>Tide Free and Gentle are great especially for those of us who are allergic to fragrance. There was scented Tide on one of my bottles Free and Gentle which I had to throw out. They used tape that was so tight it left goo and pieces of tape on the bottles. They have special tape that doesn't peel off, will hold and come right off for shipping I guess they haven't figured that out yet. In the end it cost me $32.00 for 2 bottles.</t>
+        </is>
+      </c>
+      <c r="F594" t="b">
+        <v>1</v>
+      </c>
+      <c r="G594" t="b">
+        <v>1</v>
+      </c>
+      <c r="H594" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I594" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J594" t="n">
+        <v>1</v>
+      </c>
+      <c r="K594" t="n">
+        <v>0</v>
+      </c>
+      <c r="L594" t="inlineStr"/>
+      <c r="M594" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N594" t="inlineStr"/>
+      <c r="O594" t="inlineStr"/>
+      <c r="P594" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q594" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr">
+        <is>
+          <t>R. mckenzie</t>
+        </is>
+      </c>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 10, 2012</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D595" t="inlineStr">
+        <is>
+          <t>Leaking Detergent</t>
+        </is>
+      </c>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>I saw other reviews alluding to this problem, but I thought I would be lucky. Gooey liquid detergent all inside the box. A little tape around the neck of the bottle could have helped. or putting the bottle inside a ziploc. From now on I'm buying detergent locally
+Addendum: right away Amazon emailed me and offered a refund or replacement, so that is very good service.</t>
+        </is>
+      </c>
+      <c r="F595" t="b">
+        <v>1</v>
+      </c>
+      <c r="G595" t="b">
+        <v>1</v>
+      </c>
+      <c r="H595" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I595" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J595" t="n">
+        <v>-0.8218</v>
+      </c>
+      <c r="K595" t="n">
+        <v>0</v>
+      </c>
+      <c r="L595" t="inlineStr"/>
+      <c r="M595" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N595" t="inlineStr"/>
+      <c r="O595" t="inlineStr"/>
+      <c r="P595" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q595" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr">
+        <is>
+          <t>Rose C</t>
+        </is>
+      </c>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 14, 2025</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D596" t="inlineStr">
+        <is>
+          <t>Mostly water</t>
+        </is>
+      </c>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>I noticed bottle did not feel full even though cap was taped shut. I could not believe most of it was just water even after shaking. Returning beware</t>
+        </is>
+      </c>
+      <c r="F596" t="b">
+        <v>1</v>
+      </c>
+      <c r="G596" t="b">
+        <v>1</v>
+      </c>
+      <c r="H596" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I596" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J596" t="n">
+        <v>0</v>
+      </c>
+      <c r="K596" t="n">
+        <v>0</v>
+      </c>
+      <c r="L596" t="inlineStr"/>
+      <c r="M596" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N596" t="inlineStr"/>
+      <c r="O596" t="inlineStr"/>
+      <c r="P596" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q596" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr">
+        <is>
+          <t>JOE</t>
+        </is>
+      </c>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 3, 2025</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D597" t="inlineStr">
+        <is>
+          <t>Leaky Tide jug.</t>
+        </is>
+      </c>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>Tide jug was not taped shut and leaked inside the box and into the other items shipped with it.</t>
+        </is>
+      </c>
+      <c r="F597" t="b">
+        <v>1</v>
+      </c>
+      <c r="G597" t="b">
+        <v>1</v>
+      </c>
+      <c r="H597" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I597" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J597" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="K597" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="L597" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M597" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N597" t="inlineStr"/>
+      <c r="O597" t="inlineStr"/>
+      <c r="P597" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q597" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr">
+        <is>
+          <t>jerry</t>
+        </is>
+      </c>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 26, 2021</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D598" t="inlineStr">
+        <is>
+          <t>More tapes please</t>
+        </is>
+      </c>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>Brought two - One leaked terribly and another one was okay so a 50/50 chance. The root cause of leaking is really a cost saving move by using only one special made tape to keep the detergent cap secure. They should use more tapes to keep the cap in place.</t>
+        </is>
+      </c>
+      <c r="F598" t="b">
+        <v>1</v>
+      </c>
+      <c r="G598" t="b">
+        <v>1</v>
+      </c>
+      <c r="H598" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I598" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J598" t="n">
+        <v>-0.6471</v>
+      </c>
+      <c r="K598" t="n">
+        <v>-0.381</v>
+      </c>
+      <c r="L598" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M598" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N598" t="inlineStr"/>
+      <c r="O598" t="inlineStr"/>
+      <c r="P598" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q598" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr">
+        <is>
+          <t>Tin Pham</t>
+        </is>
+      </c>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 21, 2022</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr">
+        <is>
+          <t>Products tape didnt hold</t>
+        </is>
+      </c>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>My item was double box. The outside was leaking a little bit, so no one knows. When i open it the products spills. Not happy as I never have this happen before</t>
+        </is>
+      </c>
+      <c r="F599" t="b">
+        <v>1</v>
+      </c>
+      <c r="G599" t="b">
+        <v>1</v>
+      </c>
+      <c r="H599" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I599" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J599" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K599" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L599" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M599" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N599" t="inlineStr"/>
+      <c r="O599" t="inlineStr"/>
+      <c r="P599" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q599" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr">
+        <is>
+          <t>LK</t>
+        </is>
+      </c>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 24, 2021</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D600" t="inlineStr">
+        <is>
+          <t>Gripper tape is great, but cap has to be tight for it to work. Second time, soap everywhere inside.</t>
+        </is>
+      </c>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>The gripper tape serves no purpose when the cap is not screwed on tightly first. Decent amount of spillage in box.</t>
+        </is>
+      </c>
+      <c r="F600" t="b">
+        <v>1</v>
+      </c>
+      <c r="G600" t="b">
+        <v>1</v>
+      </c>
+      <c r="H600" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I600" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J600" t="n">
+        <v>0</v>
+      </c>
+      <c r="K600" t="n">
+        <v>0</v>
+      </c>
+      <c r="L600" t="inlineStr"/>
+      <c r="M600" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N600" t="inlineStr"/>
+      <c r="O600" t="inlineStr"/>
+      <c r="P600" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q600" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr">
+        <is>
+          <t>L. Friedman</t>
+        </is>
+      </c>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 25, 2024</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D601" t="inlineStr">
+        <is>
+          <t>No leakage</t>
+        </is>
+      </c>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>It was taped great on top. No leaks. Lots of detergent for the money</t>
+        </is>
+      </c>
+      <c r="F601" t="b">
+        <v>0</v>
+      </c>
+      <c r="G601" t="b">
+        <v>1</v>
+      </c>
+      <c r="H601" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I601" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J601" t="n">
+        <v>1</v>
+      </c>
+      <c r="K601" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L601" t="inlineStr"/>
+      <c r="M601" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N601" t="inlineStr"/>
+      <c r="O601" t="inlineStr"/>
+      <c r="P601" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q601" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr">
+        <is>
+          <t>Shirley A. Kalinosky</t>
+        </is>
+      </c>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 20, 2022</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D602" t="inlineStr">
+        <is>
+          <t>No scent is what I like!</t>
+        </is>
+      </c>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>I have been purchasing unscented TIde for years. I don't want to have my clothes smell. The product comes with a special tape around the cap and it makes it so much easier to open them for the first time and then the caps are available easily after that. No smell is the way to clean! I am too allergic to others.</t>
+        </is>
+      </c>
+      <c r="F602" t="b">
+        <v>1</v>
+      </c>
+      <c r="G602" t="b">
+        <v>1</v>
+      </c>
+      <c r="H602" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I602" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J602" t="n">
+        <v>0</v>
+      </c>
+      <c r="K602" t="n">
+        <v>0</v>
+      </c>
+      <c r="L602" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M602" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N602" t="inlineStr"/>
+      <c r="O602" t="inlineStr"/>
+      <c r="P602" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q602" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr">
+        <is>
+          <t>Amanda S.</t>
+        </is>
+      </c>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 21, 2022</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D603" t="inlineStr">
+        <is>
+          <t>The best</t>
+        </is>
+      </c>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>I have very sensitive skin and I am very sensitive to smells. This is the only detergent I will use that does not bother my skin or leave a weird scent on my laundry. In fact since it was a liquid they even shipped it with the lid taped on.</t>
+        </is>
+      </c>
+      <c r="F603" t="b">
+        <v>1</v>
+      </c>
+      <c r="G603" t="b">
+        <v>1</v>
+      </c>
+      <c r="H603" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I603" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J603" t="n">
+        <v>0</v>
+      </c>
+      <c r="K603" t="n">
+        <v>0</v>
+      </c>
+      <c r="L603" t="inlineStr"/>
+      <c r="M603" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N603" t="inlineStr"/>
+      <c r="O603" t="inlineStr"/>
+      <c r="P603" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q603" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr">
+        <is>
+          <t>Kim</t>
+        </is>
+      </c>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 16, 2021</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D604" t="inlineStr">
+        <is>
+          <t>Top isn’t secure during shipping. Half the bottle gone!</t>
+        </is>
+      </c>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>Love the detergent but it’s being delivered in a soggy box due to the top not being tightened. Second time this has happened. After they replaced the first almost empty bottle, they started taping the top before shipping and putting it in a box before shipping which worked perfectly.</t>
+        </is>
+      </c>
+      <c r="F604" t="b">
+        <v>1</v>
+      </c>
+      <c r="G604" t="b">
+        <v>1</v>
+      </c>
+      <c r="H604" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I604" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J604" t="n">
+        <v>-0.6833</v>
+      </c>
+      <c r="K604" t="n">
+        <v>-0.3417</v>
+      </c>
+      <c r="L604" t="inlineStr"/>
+      <c r="M604" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N604" t="inlineStr"/>
+      <c r="O604" t="inlineStr"/>
+      <c r="P604" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q604" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr">
+        <is>
+          <t>Amazoner 35600</t>
+        </is>
+      </c>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on May 28, 2025</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D605" t="inlineStr">
+        <is>
+          <t>Mild detergent, yet it works.</t>
+        </is>
+      </c>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>Awesome laundry detergent. And the sender tape sealed the cap, so it doesn’t leak during shipping. Thanks.</t>
+        </is>
+      </c>
+      <c r="F605" t="b">
+        <v>1</v>
+      </c>
+      <c r="G605" t="b">
+        <v>1</v>
+      </c>
+      <c r="H605" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I605" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J605" t="n">
+        <v>0</v>
+      </c>
+      <c r="K605" t="n">
+        <v>0</v>
+      </c>
+      <c r="L605" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M605" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N605" t="inlineStr"/>
+      <c r="O605" t="inlineStr"/>
+      <c r="P605" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q605" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr">
+        <is>
+          <t>Rum von Barbados</t>
+        </is>
+      </c>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on December 19, 2024</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D606" t="inlineStr">
+        <is>
+          <t>Bottle leaked during transport</t>
+        </is>
+      </c>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>The cap was not taped to the bottle (it usually is), so 1/3 of the content was leaked during transport. What a mess! Otherwise the product quality is fine.</t>
+        </is>
+      </c>
+      <c r="F606" t="b">
+        <v>1</v>
+      </c>
+      <c r="G606" t="b">
+        <v>1</v>
+      </c>
+      <c r="H606" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I606" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J606" t="n">
+        <v>-0.7073</v>
+      </c>
+      <c r="K606" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L606" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M606" t="inlineStr">
+        <is>
+          <t>tape</t>
+        </is>
+      </c>
+      <c r="N606" t="inlineStr"/>
+      <c r="O606" t="inlineStr"/>
+      <c r="P606" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q606" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr">
+        <is>
+          <t>Punker McCrackin'</t>
+        </is>
+      </c>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 11, 2024</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D607" t="inlineStr">
+        <is>
+          <t>Smelled rotten and moldy</t>
+        </is>
+      </c>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>The Product came in the original box and was sealed from the manufacturer's factory. When opened the product had a rancid vomit and moldy burnt smell to it. Return was excepted and I won't buy this again.</t>
+        </is>
+      </c>
+      <c r="F607" t="b">
+        <v>1</v>
+      </c>
+      <c r="G607" t="b">
+        <v>1</v>
+      </c>
+      <c r="H607" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I607" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J607" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K607" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L607" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M607" t="inlineStr">
+        <is>
+          <t>moldy</t>
+        </is>
+      </c>
+      <c r="N607" t="inlineStr"/>
+      <c r="O607" t="inlineStr"/>
+      <c r="P607" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q607" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr">
+        <is>
+          <t>NeverB4</t>
+        </is>
+      </c>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 7, 2025</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D608" t="inlineStr">
+        <is>
+          <t>Works Great</t>
+        </is>
+      </c>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>This laundry detergent works really well for High Efficiency clothes washers. Overall smell and cleanliness works for people with allergies since it doesn’t bother me and I’m allergic to just about everything. Lol. The bottle head works great and seals well throughout the entire use of the bottle. Overall, this determine works great.</t>
+        </is>
+      </c>
+      <c r="F608" t="b">
+        <v>1</v>
+      </c>
+      <c r="G608" t="b">
+        <v>1</v>
+      </c>
+      <c r="H608" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I608" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J608" t="n">
+        <v>1</v>
+      </c>
+      <c r="K608" t="n">
+        <v>1</v>
+      </c>
+      <c r="L608" t="inlineStr"/>
+      <c r="M608" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N608" t="inlineStr"/>
+      <c r="O608" t="inlineStr"/>
+      <c r="P608" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q608" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr">
+        <is>
+          <t>Frequent Amzn Buyer</t>
+        </is>
+      </c>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 25, 2025</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D609" t="inlineStr">
+        <is>
+          <t>Tide</t>
+        </is>
+      </c>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>Leaked all over because top was not sealed.</t>
+        </is>
+      </c>
+      <c r="F609" t="b">
+        <v>1</v>
+      </c>
+      <c r="G609" t="b">
+        <v>1</v>
+      </c>
+      <c r="H609" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I609" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J609" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K609" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L609" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M609" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N609" t="inlineStr"/>
+      <c r="O609" t="inlineStr"/>
+      <c r="P609" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q609" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr">
+        <is>
+          <t>Ann Mann</t>
+        </is>
+      </c>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 1, 2020</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D610" t="inlineStr">
+        <is>
+          <t>Leakage</t>
+        </is>
+      </c>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>The bottle leaked out of cap. Had been sealed but was very messy cleaning up.</t>
+        </is>
+      </c>
+      <c r="F610" t="b">
+        <v>1</v>
+      </c>
+      <c r="G610" t="b">
+        <v>1</v>
+      </c>
+      <c r="H610" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I610" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J610" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K610" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L610" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M610" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N610" t="inlineStr"/>
+      <c r="O610" t="inlineStr"/>
+      <c r="P610" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q610" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr">
+        <is>
+          <t>Jen Humphries</t>
+        </is>
+      </c>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 15, 2024</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D611" t="inlineStr">
+        <is>
+          <t>You need to properly seal your detergent that are liquid</t>
+        </is>
+      </c>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>Detergent was not properly sealed, and half of it was leaking out of the box when I opened it</t>
+        </is>
+      </c>
+      <c r="F611" t="b">
+        <v>1</v>
+      </c>
+      <c r="G611" t="b">
+        <v>1</v>
+      </c>
+      <c r="H611" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I611" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J611" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="K611" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="L611" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M611" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N611" t="inlineStr"/>
+      <c r="O611" t="inlineStr"/>
+      <c r="P611" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q611" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr">
+        <is>
+          <t>Devin' s mom</t>
+        </is>
+      </c>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 10, 2024</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr">
+        <is>
+          <t>3rd time delivered leaking</t>
+        </is>
+      </c>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>I have subscribe and save for alot of household items. This Tide being a weekly thing, but it keeps getting delivered with no seal or sticker and it leaks all over. There used to be a sticker all over the cap and down over the top of the bottle so nothing would leak. Sending things back like this is a pain and it happens too often.</t>
+        </is>
+      </c>
+      <c r="F612" t="b">
+        <v>1</v>
+      </c>
+      <c r="G612" t="b">
+        <v>1</v>
+      </c>
+      <c r="H612" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I612" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J612" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K612" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L612" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M612" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N612" t="inlineStr"/>
+      <c r="O612" t="inlineStr"/>
+      <c r="P612" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q612" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr">
+        <is>
+          <t>Kyle Hotaling</t>
+        </is>
+      </c>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 8, 2021</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D613" t="inlineStr">
+        <is>
+          <t>came open in box with other items</t>
+        </is>
+      </c>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>We love this product, but will not be ordering online as the seal on one bottle was broken and the entire box was soaked with detergent</t>
+        </is>
+      </c>
+      <c r="F613" t="b">
+        <v>1</v>
+      </c>
+      <c r="G613" t="b">
+        <v>1</v>
+      </c>
+      <c r="H613" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I613" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J613" t="n">
+        <v>-0.8552999999999999</v>
+      </c>
+      <c r="K613" t="n">
+        <v>-0.8552999999999999</v>
+      </c>
+      <c r="L613" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M613" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N613" t="inlineStr"/>
+      <c r="O613" t="inlineStr"/>
+      <c r="P613" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q613" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr">
+        <is>
+          <t>A B</t>
+        </is>
+      </c>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 14, 2023</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D614" t="inlineStr">
+        <is>
+          <t>Good product, BAD packaging</t>
+        </is>
+      </c>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>These used to ship with a seal to prevent leakage. Not anymore, apparently. Good thing delivery was quick, or it would have made an even bigger mess than it did.</t>
+        </is>
+      </c>
+      <c r="F614" t="b">
+        <v>1</v>
+      </c>
+      <c r="G614" t="b">
+        <v>1</v>
+      </c>
+      <c r="H614" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I614" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J614" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K614" t="n">
+        <v>-0.2</v>
+      </c>
+      <c r="L614" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M614" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N614" t="inlineStr"/>
+      <c r="O614" t="inlineStr"/>
+      <c r="P614" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q614" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr">
+        <is>
+          <t>MaineMommy</t>
+        </is>
+      </c>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 24, 2023</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D615" t="inlineStr">
+        <is>
+          <t>Do better Amazon</t>
+        </is>
+      </c>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>I see I am not the only 1 reporting leakage issues. It used to come with like handing gripper seal on the top. Do better Amazon</t>
+        </is>
+      </c>
+      <c r="F615" t="b">
+        <v>1</v>
+      </c>
+      <c r="G615" t="b">
+        <v>1</v>
+      </c>
+      <c r="H615" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I615" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J615" t="n">
+        <v>0</v>
+      </c>
+      <c r="K615" t="n">
+        <v>0</v>
+      </c>
+      <c r="L615" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M615" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N615" t="inlineStr"/>
+      <c r="O615" t="inlineStr"/>
+      <c r="P615" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q615" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr">
+        <is>
+          <t>AARON S</t>
+        </is>
+      </c>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 18, 2020</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D616" t="inlineStr">
+        <is>
+          <t>THE DISPENSER DOES NOT SEAL</t>
+        </is>
+      </c>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>THE SP[OUT IS DEFECTIVE AND MAKES A MESS IN THE LAUNDRY ROOM.</t>
+        </is>
+      </c>
+      <c r="F616" t="b">
+        <v>1</v>
+      </c>
+      <c r="G616" t="b">
+        <v>1</v>
+      </c>
+      <c r="H616" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I616" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J616" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K616" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L616" t="inlineStr"/>
+      <c r="M616" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N616" t="inlineStr"/>
+      <c r="O616" t="inlineStr"/>
+      <c r="P616" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q616" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr">
+        <is>
+          <t>Brooke</t>
+        </is>
+      </c>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 5, 2022</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D617" t="inlineStr">
+        <is>
+          <t>Product damaged</t>
+        </is>
+      </c>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>Product came not completely sealed and had had damage with large dent to container and had leaked all over box. No refund granted without returning the damaged one which is an inconvenience to me as the customer.</t>
+        </is>
+      </c>
+      <c r="F617" t="b">
+        <v>1</v>
+      </c>
+      <c r="G617" t="b">
+        <v>1</v>
+      </c>
+      <c r="H617" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I617" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J617" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K617" t="n">
+        <v>-0.92</v>
+      </c>
+      <c r="L617" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M617" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N617" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Brooke_review23_img2.jpg%2C%20Brooke_review23_img3.jpg</t>
+        </is>
+      </c>
+      <c r="O617" t="inlineStr"/>
+      <c r="P617" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q617" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr">
+        <is>
+          <t>Angel R.</t>
+        </is>
+      </c>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 15, 2023</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D618" t="inlineStr">
+        <is>
+          <t>Product leaks when shipped</t>
+        </is>
+      </c>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>Although the product is good, shipping was not. Product is sealed, however it still leaks.</t>
+        </is>
+      </c>
+      <c r="F618" t="b">
+        <v>1</v>
+      </c>
+      <c r="G618" t="b">
+        <v>1</v>
+      </c>
+      <c r="H618" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I618" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J618" t="n">
+        <v>-0.749</v>
+      </c>
+      <c r="K618" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L618" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M618" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N618" t="inlineStr"/>
+      <c r="O618" t="inlineStr"/>
+      <c r="P618" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q618" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr">
+        <is>
+          <t>Stella Johnston</t>
+        </is>
+      </c>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 18, 2021</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D619" t="inlineStr">
+        <is>
+          <t>Bad I don’t think this is the real detergent it didn’t come sealed either don’t buy this product!</t>
+        </is>
+      </c>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>BAD do not buy this detergent! It isn’t the real thing</t>
+        </is>
+      </c>
+      <c r="F619" t="b">
+        <v>1</v>
+      </c>
+      <c r="G619" t="b">
+        <v>0</v>
+      </c>
+      <c r="H619" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I619" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J619" t="n">
+        <v>0</v>
+      </c>
+      <c r="K619" t="inlineStr"/>
+      <c r="L619" t="inlineStr"/>
+      <c r="M619" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N619" t="inlineStr"/>
+      <c r="O619" t="inlineStr"/>
+      <c r="P619" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q619" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr">
+        <is>
+          <t>Bree E Mawhorter</t>
+        </is>
+      </c>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 6, 2016</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D620" t="inlineStr">
+        <is>
+          <t>Fraud alert.</t>
+        </is>
+      </c>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>This item was most likely fraudulent. The seal was clearly opened and the bottle was filled with something and repackaged. The "detergent" spilled everywhere.</t>
+        </is>
+      </c>
+      <c r="F620" t="b">
+        <v>1</v>
+      </c>
+      <c r="G620" t="b">
+        <v>1</v>
+      </c>
+      <c r="H620" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I620" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J620" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K620" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L620" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M620" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N620" t="inlineStr"/>
+      <c r="O620" t="inlineStr"/>
+      <c r="P620" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q620" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 25, 2017</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr">
+        <is>
+          <t>One Star</t>
+        </is>
+      </c>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>Didn't come with a seal and there is not option to return the product as well.</t>
+        </is>
+      </c>
+      <c r="F621" t="b">
+        <v>1</v>
+      </c>
+      <c r="G621" t="b">
+        <v>1</v>
+      </c>
+      <c r="H621" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I621" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J621" t="n">
+        <v>0</v>
+      </c>
+      <c r="K621" t="n">
+        <v>0</v>
+      </c>
+      <c r="L621" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M621" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N621" t="inlineStr"/>
+      <c r="O621" t="inlineStr"/>
+      <c r="P621" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q621" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr">
+        <is>
+          <t>JNana</t>
+        </is>
+      </c>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 29, 2026</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D622" t="inlineStr">
+        <is>
+          <t>I would like it to come with a better seal upon delivery. It arrived open.</t>
+        </is>
+      </c>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>I like it, but I don't like it. It helps with my skin, which has eczema, but it doesn't have a scent, so that drives me crazy. But if it does help my skin, then that's the most important thing.</t>
+        </is>
+      </c>
+      <c r="F622" t="b">
+        <v>1</v>
+      </c>
+      <c r="G622" t="b">
+        <v>1</v>
+      </c>
+      <c r="H622" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I622" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J622" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K622" t="n">
+        <v>0</v>
+      </c>
+      <c r="L622" t="inlineStr"/>
+      <c r="M622" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N622" t="inlineStr"/>
+      <c r="O622" t="inlineStr"/>
+      <c r="P622" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q622" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr">
+        <is>
+          <t>pleinelune</t>
+        </is>
+      </c>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 7, 2021</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D623" t="inlineStr">
+        <is>
+          <t>Changing to ONE STAR - and WHY</t>
+        </is>
+      </c>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>EDIT: I had it delivered today, but box was leaking so handed right back to
+UPS driver. Not sure if not properly sealed at warehouse or it was damaged during transit, but THAT is not why i changed to one star. When I picked it up from the bottom and it was leaking, VERY VERY STRONG perfume smell! This is supposed to be free and clear of scent! It took me scrubbing my hands three times to get rid of scent. NOT sure if it's changed, they sent wrong one or what, but just sharing my latest experience.
+________________________________
+I have to have laundry detergent that is unscented, for sensitive skin and nose, YET, of course, gets clothes clean.
+I hadn't tried Tide Free and Gentle before, I had been using Arm and Hammer in small plastic packages, but not available.
+PROS:
+NO SCENT - this is HUGE and would be a deal breaker if it was scented. I don't detect a scent.
+SENSITIVE - works for my sensitive skin
+CLEAN - My clothes seem fresh and clean (I don't really get dirty, I'm inside a lot, so I can't speak to getting really dirty, muddy, sweaty clothes clean)
+PACKAGING - OK, HERE I was concerned, because I ordered a different brand in the past, twice, in a bottle and both time, it leaked. THIS came perfectly intact and was well-packaged.
+PRICE - Just for me, so I find it cost effective.
+BOTTOMLINE: Checks off all the boxes for me - no scent, for sensitive skin, gets my clothes clean and the price is good.</t>
+        </is>
+      </c>
+      <c r="F623" t="b">
+        <v>1</v>
+      </c>
+      <c r="G623" t="b">
+        <v>1</v>
+      </c>
+      <c r="H623" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I623" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J623" t="n">
+        <v>-0.9384</v>
+      </c>
+      <c r="K623" t="n">
+        <v>-0.5714</v>
+      </c>
+      <c r="L623" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M623" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N623" t="inlineStr"/>
+      <c r="O623" t="inlineStr"/>
+      <c r="P623" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q623" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr">
+        <is>
+          <t>RC</t>
+        </is>
+      </c>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on February 16, 2025</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D624" t="inlineStr">
+        <is>
+          <t>Delivered-Leaking</t>
+        </is>
+      </c>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>Great Price however, they only sealed one of the three bottles I ordered. So two of them leaked through the box. Amazon needs to do better.</t>
+        </is>
+      </c>
+      <c r="F624" t="b">
+        <v>1</v>
+      </c>
+      <c r="G624" t="b">
+        <v>1</v>
+      </c>
+      <c r="H624" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I624" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J624" t="n">
+        <v>-0.8218</v>
+      </c>
+      <c r="K624" t="n">
+        <v>-0.8539</v>
+      </c>
+      <c r="L624" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M624" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N624" t="inlineStr"/>
+      <c r="O624" t="inlineStr"/>
+      <c r="P624" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q624" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr">
+        <is>
+          <t>Ryan</t>
+        </is>
+      </c>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on July 11, 2024</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D625" t="inlineStr">
+        <is>
+          <t>Works fantastic for handwashing</t>
+        </is>
+      </c>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>Works great, however the seller didn't bother to seal the item so it leaked inside the box. Most liquids are sealed, this was not.
+Product itself is really good though, works well and no strong smell.</t>
+        </is>
+      </c>
+      <c r="F625" t="b">
+        <v>1</v>
+      </c>
+      <c r="G625" t="b">
+        <v>1</v>
+      </c>
+      <c r="H625" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I625" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J625" t="n">
+        <v>-0.49</v>
+      </c>
+      <c r="K625" t="n">
+        <v>-0.4109</v>
+      </c>
+      <c r="L625" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M625" t="inlineStr">
+        <is>
+          <t>seal</t>
+        </is>
+      </c>
+      <c r="N625" t="inlineStr"/>
+      <c r="O625" t="inlineStr"/>
+      <c r="P625" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q625" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr">
+        <is>
+          <t>Sonja G</t>
+        </is>
+      </c>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 11, 2025</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr">
+        <is>
+          <t>Great product but leaked a lot during shipping</t>
+        </is>
+      </c>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>Lid not tight enough for shipping. Leaked all over the box.</t>
+        </is>
+      </c>
+      <c r="F626" t="b">
+        <v>1</v>
+      </c>
+      <c r="G626" t="b">
+        <v>1</v>
+      </c>
+      <c r="H626" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I626" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J626" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="K626" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L626" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M626" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N626" t="inlineStr"/>
+      <c r="O626" t="inlineStr"/>
+      <c r="P626" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q626" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr">
+        <is>
+          <t>Hayley</t>
+        </is>
+      </c>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 30, 2023</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr">
+        <is>
+          <t>It’s a dark yellow and my lid is different</t>
+        </is>
+      </c>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>Like i said, product is a dark yellow. I’m no stranger to free and clear detergents. I know there is a yellow tint to most, if I’d even call it that. This detergent is DARK. And my lid is clear (which is how i noticed) all the other lids are blue. Seems sketch! I’ll be returning.</t>
+        </is>
+      </c>
+      <c r="F627" t="b">
+        <v>1</v>
+      </c>
+      <c r="G627" t="b">
+        <v>1</v>
+      </c>
+      <c r="H627" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I627" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J627" t="n">
+        <v>0</v>
+      </c>
+      <c r="K627" t="n">
+        <v>0</v>
+      </c>
+      <c r="L627" t="inlineStr"/>
+      <c r="M627" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N627" t="inlineStr"/>
+      <c r="O627" t="inlineStr"/>
+      <c r="P627" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q627" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr">
+        <is>
+          <t>M. Biggs</t>
+        </is>
+      </c>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 15, 2025</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D628" t="inlineStr">
+        <is>
+          <t>Broken Lid</t>
+        </is>
+      </c>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>Lid was broken and liquid leaked out.</t>
+        </is>
+      </c>
+      <c r="F628" t="b">
+        <v>1</v>
+      </c>
+      <c r="G628" t="b">
+        <v>1</v>
+      </c>
+      <c r="H628" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I628" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J628" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K628" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L628" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M628" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N628" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/M_Biggs_review10_img1.jpg%2C%20M_Biggs_review10_img2.jpg</t>
+        </is>
+      </c>
+      <c r="O628" t="inlineStr"/>
+      <c r="P628" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q628" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr"/>
+      <c r="B629" t="inlineStr"/>
+      <c r="C629" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D629" t="inlineStr"/>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>Terrible lid/measuring cup design!!! It leaks detergent all over the container as soon as you put the cap back on.</t>
+        </is>
+      </c>
+      <c r="F629" t="b">
+        <v>1</v>
+      </c>
+      <c r="G629" t="b">
+        <v>1</v>
+      </c>
+      <c r="H629" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I629" t="inlineStr">
+        <is>
+          <t>anger</t>
+        </is>
+      </c>
+      <c r="J629" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K629" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L629" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M629" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N629" t="inlineStr"/>
+      <c r="O629" t="inlineStr"/>
+      <c r="P629" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q629" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr">
+        <is>
+          <t>Virginia Reed</t>
+        </is>
+      </c>
+      <c r="B630" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 26, 2024</t>
+        </is>
+      </c>
+      <c r="C630" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D630" t="inlineStr">
+        <is>
+          <t>The bottle leaked all over everything</t>
+        </is>
+      </c>
+      <c r="E630" t="inlineStr">
+        <is>
+          <t>The bottle leaked at the lid and now have the soap is wasted</t>
+        </is>
+      </c>
+      <c r="F630" t="b">
+        <v>1</v>
+      </c>
+      <c r="G630" t="b">
+        <v>1</v>
+      </c>
+      <c r="H630" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I630" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J630" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K630" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L630" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M630" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N630" t="inlineStr"/>
+      <c r="O630" t="inlineStr"/>
+      <c r="P630" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q630" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" t="inlineStr">
+        <is>
+          <t>Rose Thomas</t>
+        </is>
+      </c>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 29, 2021</t>
+        </is>
+      </c>
+      <c r="C631" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D631" t="inlineStr">
+        <is>
+          <t>The Gross Mess</t>
+        </is>
+      </c>
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>The lid was not secure on the package and it had linked all over the box. It was a mess and half of it was gone when I got it..</t>
+        </is>
+      </c>
+      <c r="F631" t="b">
+        <v>1</v>
+      </c>
+      <c r="G631" t="b">
+        <v>1</v>
+      </c>
+      <c r="H631" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I631" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J631" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K631" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L631" t="inlineStr"/>
+      <c r="M631" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N631" t="inlineStr"/>
+      <c r="O631" t="inlineStr"/>
+      <c r="P631" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q631" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr">
+        <is>
+          <t>Jenifer Bennett Black</t>
+        </is>
+      </c>
+      <c r="B632" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 3, 2017</t>
+        </is>
+      </c>
+      <c r="C632" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D632" t="inlineStr">
+        <is>
+          <t>Love the product but the bottles come either leaking from ...</t>
+        </is>
+      </c>
+      <c r="E632" t="inlineStr">
+        <is>
+          <t>Love the product but the bottles come either leaking from the lightly screwed lid or cracked lid.. this has happened 3 times.</t>
+        </is>
+      </c>
+      <c r="F632" t="b">
+        <v>1</v>
+      </c>
+      <c r="G632" t="b">
+        <v>1</v>
+      </c>
+      <c r="H632" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I632" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J632" t="n">
+        <v>-0.8270999999999999</v>
+      </c>
+      <c r="K632" t="n">
+        <v>-0.8270999999999999</v>
+      </c>
+      <c r="L632" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M632" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N632" t="inlineStr"/>
+      <c r="O632" t="inlineStr"/>
+      <c r="P632" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q632" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" t="inlineStr">
+        <is>
+          <t>Claire Wirt</t>
+        </is>
+      </c>
+      <c r="B633" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 7, 2020</t>
+        </is>
+      </c>
+      <c r="C633" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D633" t="inlineStr">
+        <is>
+          <t>money for nothing but a big mess on my front porch</t>
+        </is>
+      </c>
+      <c r="E633" t="inlineStr">
+        <is>
+          <t>This item arrived half Empty. You could see that the lid was not screwed on tight… So I paid all of this money for nothing but a big mess on my front porch</t>
+        </is>
+      </c>
+      <c r="F633" t="b">
+        <v>1</v>
+      </c>
+      <c r="G633" t="b">
+        <v>1</v>
+      </c>
+      <c r="H633" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I633" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J633" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K633" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L633" t="inlineStr"/>
+      <c r="M633" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N633" t="inlineStr"/>
+      <c r="O633" t="inlineStr"/>
+      <c r="P633" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q633" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" t="inlineStr">
+        <is>
+          <t>Adrianne Schultz</t>
+        </is>
+      </c>
+      <c r="B634" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on January 9, 2021</t>
+        </is>
+      </c>
+      <c r="C634" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D634" t="inlineStr">
+        <is>
+          <t>Great buy, good dispenser, as described</t>
+        </is>
+      </c>
+      <c r="E634" t="inlineStr">
+        <is>
+          <t>Perfect for my sensitive skin and allergies. The lid serves as a cup and has district markings. The dispenser works great and no drips!</t>
+        </is>
+      </c>
+      <c r="F634" t="b">
+        <v>1</v>
+      </c>
+      <c r="G634" t="b">
+        <v>1</v>
+      </c>
+      <c r="H634" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I634" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J634" t="n">
+        <v>1</v>
+      </c>
+      <c r="K634" t="n">
+        <v>0</v>
+      </c>
+      <c r="L634" t="inlineStr"/>
+      <c r="M634" t="inlineStr">
+        <is>
+          <t>lid</t>
+        </is>
+      </c>
+      <c r="N634" t="inlineStr"/>
+      <c r="O634" t="inlineStr"/>
+      <c r="P634" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q634" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" t="inlineStr">
+        <is>
+          <t>Nunya</t>
+        </is>
+      </c>
+      <c r="B635" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 12, 2025</t>
+        </is>
+      </c>
+      <c r="C635" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D635" t="inlineStr">
+        <is>
+          <t>Would buy again. Tide is dependable.</t>
+        </is>
+      </c>
+      <c r="E635" t="inlineStr">
+        <is>
+          <t>I used this in conjunction with Downy Rinse &amp; Refresh (unscented), Lysol Laundry Sanitizer (unscented), and baking soda &amp; vinegar. They got the odors out magnificently. It truly is unscented. The only problem is the bottle came dented, which when my Lysol Laundry Sanitizer came dented, it damaged the bottle and leaks, so I'm lucky this doesn't. My bed sheets feel and smell the cleanest and freshest they have in a very long time.</t>
+        </is>
+      </c>
+      <c r="F635" t="b">
+        <v>1</v>
+      </c>
+      <c r="G635" t="b">
+        <v>1</v>
+      </c>
+      <c r="H635" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I635" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J635" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K635" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L635" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M635" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N635" t="inlineStr"/>
+      <c r="O635" t="inlineStr"/>
+      <c r="P635" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q635" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" t="inlineStr">
+        <is>
+          <t>Whippet car nut</t>
+        </is>
+      </c>
+      <c r="B636" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 27, 2025</t>
+        </is>
+      </c>
+      <c r="C636" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D636" t="inlineStr">
+        <is>
+          <t>Arrived leaking</t>
+        </is>
+      </c>
+      <c r="E636" t="inlineStr">
+        <is>
+          <t>One of the four purchased was damaged... leaking...lost a little
+The deal wasn't as good as it could have been...</t>
+        </is>
+      </c>
+      <c r="F636" t="b">
+        <v>1</v>
+      </c>
+      <c r="G636" t="b">
+        <v>1</v>
+      </c>
+      <c r="H636" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I636" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J636" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K636" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L636" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M636" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N636" t="inlineStr"/>
+      <c r="O636" t="inlineStr"/>
+      <c r="P636" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q636" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" t="inlineStr">
+        <is>
+          <t>Andrew C Stuart</t>
+        </is>
+      </c>
+      <c r="B637" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 5, 2026</t>
+        </is>
+      </c>
+      <c r="C637" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D637" t="inlineStr">
+        <is>
+          <t>Damaged during delivery</t>
+        </is>
+      </c>
+      <c r="E637" t="inlineStr">
+        <is>
+          <t>While I love this product, Amazon has now sent this twice damaged in transit. This time the entire bottle emptied on my delivery. I was given my delivery in garbage bags covered in detergent.</t>
+        </is>
+      </c>
+      <c r="F637" t="b">
+        <v>1</v>
+      </c>
+      <c r="G637" t="b">
+        <v>1</v>
+      </c>
+      <c r="H637" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I637" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J637" t="n">
+        <v>-0.4523</v>
+      </c>
+      <c r="K637" t="n">
+        <v>-0.1508</v>
+      </c>
+      <c r="L637" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M637" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N637" t="inlineStr"/>
+      <c r="O637" t="inlineStr"/>
+      <c r="P637" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q637" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" t="inlineStr">
+        <is>
+          <t>Sheila</t>
+        </is>
+      </c>
+      <c r="B638" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 27, 2023</t>
+        </is>
+      </c>
+      <c r="C638" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D638" t="inlineStr">
+        <is>
+          <t>Cleans without damaging clothes</t>
+        </is>
+      </c>
+      <c r="E638" t="inlineStr">
+        <is>
+          <t>My husband's work clothes always smelled of oil, regardless of how many times I washed and rewashed them. His uniform can only be washed with certain products and up until now, I wasn't able to get truly clean. After using this Tide , the oil smell and the stiffness was gone, washed out years of oil residue in uniforms. Thanks P&amp;G</t>
+        </is>
+      </c>
+      <c r="F638" t="b">
+        <v>1</v>
+      </c>
+      <c r="G638" t="b">
+        <v>1</v>
+      </c>
+      <c r="H638" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I638" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J638" t="n">
+        <v>0</v>
+      </c>
+      <c r="K638" t="n">
+        <v>0</v>
+      </c>
+      <c r="L638" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M638" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N638" t="inlineStr"/>
+      <c r="O638" t="inlineStr"/>
+      <c r="P638" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q638" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" t="inlineStr">
+        <is>
+          <t>R. Maurer</t>
+        </is>
+      </c>
+      <c r="B639" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 24, 2021</t>
+        </is>
+      </c>
+      <c r="C639" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D639" t="inlineStr">
+        <is>
+          <t>damaged bottles</t>
+        </is>
+      </c>
+      <c r="E639" t="inlineStr">
+        <is>
+          <t>The outer box and the two inner boxes were undamaged, but both bottles had a bad crease in them almost to point of causing them to leak. This had to be done prior to putting them in the boxes. We normally use this detergent so the product is fine. but the creases in the bottle handles were almost bad enough to leak.</t>
+        </is>
+      </c>
+      <c r="F639" t="b">
+        <v>1</v>
+      </c>
+      <c r="G639" t="b">
+        <v>1</v>
+      </c>
+      <c r="H639" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I639" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J639" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K639" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L639" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M639" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N639" t="inlineStr"/>
+      <c r="O639" t="inlineStr"/>
+      <c r="P639" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q639" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" t="inlineStr">
+        <is>
+          <t>Shawnell</t>
+        </is>
+      </c>
+      <c r="B640" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 26, 2023</t>
+        </is>
+      </c>
+      <c r="C640" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D640" t="inlineStr">
+        <is>
+          <t>Arrived damaged</t>
+        </is>
+      </c>
+      <c r="E640" t="inlineStr">
+        <is>
+          <t>Tide is my absolute go to laundry detergent. We all have sensitive skin and Tide Free and Gentle works perfectly for us. The 3 stars is solely about the container. The container was damaged when it arrived and I've lost at least a cup of detergent due to a slow leak. I probably will not order detergent this way again. I usually purchase at the store but had COVID and needed it delivered. Not again!</t>
+        </is>
+      </c>
+      <c r="F640" t="b">
+        <v>1</v>
+      </c>
+      <c r="G640" t="b">
+        <v>1</v>
+      </c>
+      <c r="H640" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I640" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J640" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K640" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L640" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M640" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N640" t="inlineStr"/>
+      <c r="O640" t="inlineStr"/>
+      <c r="P640" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q640" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" t="inlineStr">
+        <is>
+          <t>Customer in Oregon</t>
+        </is>
+      </c>
+      <c r="B641" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 27, 2023</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D641" t="inlineStr">
+        <is>
+          <t>Great detergent, but last order came damaged and soon CLOUDY and STINKY</t>
+        </is>
+      </c>
+      <c r="E641" t="inlineStr">
+        <is>
+          <t>This has been a great, odorless detergent, and we have successfully ordered it a few times from Amazon. However, our last order, for two bottles, came damaged (the box was soaking with soap and one of the bottles was partially crushed). We thought it would socially responsible to use up what was left, rather than return it. However, a few weeks in, we discovered the detergent in the partially crushed bottle was nauseatingly STINKY and CLOUDY, and I'm now realizing the same is starting to happen to the second bottle. I'm going to switch to buying this locally. Caveat emptor!</t>
+        </is>
+      </c>
+      <c r="F641" t="b">
+        <v>1</v>
+      </c>
+      <c r="G641" t="b">
+        <v>1</v>
+      </c>
+      <c r="H641" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I641" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J641" t="n">
+        <v>-0.9043</v>
+      </c>
+      <c r="K641" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L641" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M641" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N641" t="inlineStr"/>
+      <c r="O641" t="inlineStr"/>
+      <c r="P641" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q641" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr">
+        <is>
+          <t>Maggie</t>
+        </is>
+      </c>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 5, 2026</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D642" t="inlineStr">
+        <is>
+          <t>Came damaged</t>
+        </is>
+      </c>
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>The container came with a hole in the bottom, and it was leaking detergent</t>
+        </is>
+      </c>
+      <c r="F642" t="b">
+        <v>1</v>
+      </c>
+      <c r="G642" t="b">
+        <v>1</v>
+      </c>
+      <c r="H642" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I642" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J642" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K642" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L642" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M642" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N642" t="inlineStr"/>
+      <c r="O642" t="inlineStr"/>
+      <c r="P642" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q642" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr">
+        <is>
+          <t>Jay Patel</t>
+        </is>
+      </c>
+      <c r="B643" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 6, 2025</t>
+        </is>
+      </c>
+      <c r="C643" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D643" t="inlineStr">
+        <is>
+          <t>Leaked</t>
+        </is>
+      </c>
+      <c r="E643" t="inlineStr">
+        <is>
+          <t>This item came damaged and leaked everywhere. I don’t even have a container to put it in to save it.</t>
+        </is>
+      </c>
+      <c r="F643" t="b">
+        <v>1</v>
+      </c>
+      <c r="G643" t="b">
+        <v>1</v>
+      </c>
+      <c r="H643" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I643" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J643" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K643" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L643" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M643" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N643" t="inlineStr"/>
+      <c r="O643" t="inlineStr"/>
+      <c r="P643" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q643" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr">
+        <is>
+          <t>MagickKat</t>
+        </is>
+      </c>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 25, 2025</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D644" t="inlineStr">
+        <is>
+          <t>Arrived Damaged</t>
+        </is>
+      </c>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>My favorite detergent, but it arrived damaged leaking all over the place. It’s not a bright idea
+To ship this in tyvek packaging.</t>
+        </is>
+      </c>
+      <c r="F644" t="b">
+        <v>1</v>
+      </c>
+      <c r="G644" t="b">
+        <v>1</v>
+      </c>
+      <c r="H644" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I644" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J644" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K644" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L644" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M644" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N644" t="inlineStr"/>
+      <c r="O644" t="inlineStr"/>
+      <c r="P644" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q644" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr">
+        <is>
+          <t>SL</t>
+        </is>
+      </c>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 8, 2025</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D645" t="inlineStr">
+        <is>
+          <t>Product damaged</t>
+        </is>
+      </c>
+      <c r="E645" t="inlineStr">
+        <is>
+          <t>Detergent was damaged and leaked.</t>
+        </is>
+      </c>
+      <c r="F645" t="b">
+        <v>1</v>
+      </c>
+      <c r="G645" t="b">
+        <v>1</v>
+      </c>
+      <c r="H645" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I645" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J645" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K645" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L645" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M645" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N645" t="inlineStr"/>
+      <c r="O645" t="inlineStr"/>
+      <c r="P645" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q645" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr">
+        <is>
+          <t>tom nyc</t>
+        </is>
+      </c>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 17, 2025</t>
+        </is>
+      </c>
+      <c r="C646" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D646" t="inlineStr">
+        <is>
+          <t>Leaking liquid laundry detergent</t>
+        </is>
+      </c>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>I cannot return the leaking liquid laundry detergent that also damaged the box. I want a replacement or a credit.</t>
+        </is>
+      </c>
+      <c r="F646" t="b">
+        <v>1</v>
+      </c>
+      <c r="G646" t="b">
+        <v>1</v>
+      </c>
+      <c r="H646" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I646" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J646" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K646" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L646" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M646" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N646" t="inlineStr"/>
+      <c r="O646" t="inlineStr"/>
+      <c r="P646" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q646" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr">
+        <is>
+          <t>cindy treadway</t>
+        </is>
+      </c>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 10, 2024</t>
+        </is>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D647" t="inlineStr">
+        <is>
+          <t>Damaged</t>
+        </is>
+      </c>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>My product was damaged and the box it was delivered in was wet from the detergent leaking into it.</t>
+        </is>
+      </c>
+      <c r="F647" t="b">
+        <v>1</v>
+      </c>
+      <c r="G647" t="b">
+        <v>1</v>
+      </c>
+      <c r="H647" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I647" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J647" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K647" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L647" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M647" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N647" t="inlineStr"/>
+      <c r="O647" t="inlineStr"/>
+      <c r="P647" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q647" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr">
+        <is>
+          <t>Gary K.</t>
+        </is>
+      </c>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 31, 2022</t>
+        </is>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D648" t="inlineStr">
+        <is>
+          <t>Every time I’ve ordered large liquids they arrive damaged</t>
+        </is>
+      </c>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>Product was good… large liquids from Amazon always arrive damaged and leaking</t>
+        </is>
+      </c>
+      <c r="F648" t="b">
+        <v>1</v>
+      </c>
+      <c r="G648" t="b">
+        <v>1</v>
+      </c>
+      <c r="H648" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I648" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J648" t="n">
+        <v>-0.7073</v>
+      </c>
+      <c r="K648" t="n">
+        <v>-0.7073</v>
+      </c>
+      <c r="L648" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M648" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N648" t="inlineStr"/>
+      <c r="O648" t="inlineStr"/>
+      <c r="P648" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q648" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr">
+        <is>
+          <t>Carolyn Green</t>
+        </is>
+      </c>
+      <c r="B649" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 22, 2025</t>
+        </is>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr">
+        <is>
+          <t>Damage</t>
+        </is>
+      </c>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>Shipping damaged product and box. Need replacement</t>
+        </is>
+      </c>
+      <c r="F649" t="b">
+        <v>1</v>
+      </c>
+      <c r="G649" t="b">
+        <v>1</v>
+      </c>
+      <c r="H649" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I649" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J649" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K649" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L649" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M649" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N649" t="inlineStr"/>
+      <c r="O649" t="inlineStr"/>
+      <c r="P649" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q649" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr">
+        <is>
+          <t>Regina</t>
+        </is>
+      </c>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 24, 2021</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D650" t="inlineStr">
+        <is>
+          <t>Doesn’t do damage</t>
+        </is>
+      </c>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>Clothes better than new after wash</t>
+        </is>
+      </c>
+      <c r="F650" t="b">
+        <v>1</v>
+      </c>
+      <c r="G650" t="b">
+        <v>1</v>
+      </c>
+      <c r="H650" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I650" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J650" t="n">
+        <v>0</v>
+      </c>
+      <c r="K650" t="n">
+        <v>0</v>
+      </c>
+      <c r="L650" t="inlineStr"/>
+      <c r="M650" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N650" t="inlineStr"/>
+      <c r="O650" t="inlineStr"/>
+      <c r="P650" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q650" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr">
+        <is>
+          <t>John Tester</t>
+        </is>
+      </c>
+      <c r="B651" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 26, 2016</t>
+        </is>
+      </c>
+      <c r="C651" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D651" t="inlineStr">
+        <is>
+          <t>Damaged bottle</t>
+        </is>
+      </c>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>One of the bottles I received had a hole in the bottle. This caused the liquid detergent to leak over both bottles and the one with a hole was half empty. I would appreciate a partial refund for the detergent that was missing upon shipment</t>
+        </is>
+      </c>
+      <c r="F651" t="b">
+        <v>1</v>
+      </c>
+      <c r="G651" t="b">
+        <v>1</v>
+      </c>
+      <c r="H651" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I651" t="inlineStr">
+        <is>
+          <t>appreciation</t>
+        </is>
+      </c>
+      <c r="J651" t="n">
+        <v>1</v>
+      </c>
+      <c r="K651" t="n">
+        <v>0</v>
+      </c>
+      <c r="L651" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M651" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N651" t="inlineStr"/>
+      <c r="O651" t="inlineStr"/>
+      <c r="P651" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q651" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr">
+        <is>
+          <t>Troy</t>
+        </is>
+      </c>
+      <c r="B652" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 6, 2023</t>
+        </is>
+      </c>
+      <c r="C652" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D652" t="inlineStr">
+        <is>
+          <t>Delivered damaged</t>
+        </is>
+      </c>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>The package was damaged and leaked all I over every thing else I. The box I want a credit</t>
+        </is>
+      </c>
+      <c r="F652" t="b">
+        <v>1</v>
+      </c>
+      <c r="G652" t="b">
+        <v>1</v>
+      </c>
+      <c r="H652" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I652" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J652" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K652" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L652" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M652" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N652" t="inlineStr"/>
+      <c r="O652" t="inlineStr"/>
+      <c r="P652" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q652" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr">
+        <is>
+          <t>charles vergepsych</t>
+        </is>
+      </c>
+      <c r="B653" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 31, 2020</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D653" t="inlineStr">
+        <is>
+          <t>damaged product</t>
+        </is>
+      </c>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>This arrived damaged and about a third of the detergent has seeped into the box leaving it filled with detergent. I need the detergent now so am not returning it but am alerting others to how poorly this was packaged.</t>
+        </is>
+      </c>
+      <c r="F653" t="b">
+        <v>1</v>
+      </c>
+      <c r="G653" t="b">
+        <v>1</v>
+      </c>
+      <c r="H653" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I653" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J653" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K653" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L653" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M653" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N653" t="inlineStr"/>
+      <c r="O653" t="inlineStr"/>
+      <c r="P653" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q653" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr">
+        <is>
+          <t>Kurt Wang</t>
+        </is>
+      </c>
+      <c r="B654" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 14, 2020</t>
+        </is>
+      </c>
+      <c r="C654" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D654" t="inlineStr">
+        <is>
+          <t>Arrived on damage</t>
+        </is>
+      </c>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>Leaking to the shipping box.</t>
+        </is>
+      </c>
+      <c r="F654" t="b">
+        <v>1</v>
+      </c>
+      <c r="G654" t="b">
+        <v>1</v>
+      </c>
+      <c r="H654" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I654" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J654" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K654" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L654" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M654" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N654" t="inlineStr"/>
+      <c r="O654" t="inlineStr"/>
+      <c r="P654" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q654" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr">
+        <is>
+          <t>Marianna Makarukha</t>
+        </is>
+      </c>
+      <c r="B655" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 11, 2020</t>
+        </is>
+      </c>
+      <c r="C655" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D655" t="inlineStr">
+        <is>
+          <t>Delivery and packaging is not so great</t>
+        </is>
+      </c>
+      <c r="E655" t="inlineStr">
+        <is>
+          <t>We like that liquid laundry detergent and order constantly. Unfortunately that one we got yesterday was oily and dirty package. You can see on a picture..My Husband damaged his pants and we trashed right away package</t>
+        </is>
+      </c>
+      <c r="F655" t="b">
+        <v>1</v>
+      </c>
+      <c r="G655" t="b">
+        <v>1</v>
+      </c>
+      <c r="H655" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I655" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J655" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K655" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L655" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M655" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N655" t="inlineStr"/>
+      <c r="O655" t="inlineStr"/>
+      <c r="P655" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q655" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" t="inlineStr">
+        <is>
+          <t>Janice W.</t>
+        </is>
+      </c>
+      <c r="B656" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 15, 2021</t>
+        </is>
+      </c>
+      <c r="C656" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D656" t="inlineStr">
+        <is>
+          <t>Damaged</t>
+        </is>
+      </c>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>Arrived damaged with half the bottle of liquid missing and box wet but I can’t initiate a refund without saying I’ll return it and it’s a mess!</t>
+        </is>
+      </c>
+      <c r="F656" t="b">
+        <v>1</v>
+      </c>
+      <c r="G656" t="b">
+        <v>1</v>
+      </c>
+      <c r="H656" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I656" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J656" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K656" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L656" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M656" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N656" t="inlineStr"/>
+      <c r="O656" t="inlineStr"/>
+      <c r="P656" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q656" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" t="inlineStr">
+        <is>
+          <t>Hemasunder</t>
+        </is>
+      </c>
+      <c r="B657" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 13, 2022</t>
+        </is>
+      </c>
+      <c r="C657" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D657" t="inlineStr">
+        <is>
+          <t>Damaged package</t>
+        </is>
+      </c>
+      <c r="E657" t="inlineStr">
+        <is>
+          <t>The bottle is damaged and leaked all over the place</t>
+        </is>
+      </c>
+      <c r="F657" t="b">
+        <v>1</v>
+      </c>
+      <c r="G657" t="b">
+        <v>1</v>
+      </c>
+      <c r="H657" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I657" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J657" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K657" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L657" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M657" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N657" t="inlineStr"/>
+      <c r="O657" t="inlineStr"/>
+      <c r="P657" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q657" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B658" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 16, 2022</t>
+        </is>
+      </c>
+      <c r="C658" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D658" t="inlineStr">
+        <is>
+          <t>Damaged box caused bottle to leak</t>
+        </is>
+      </c>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>Great for sensitive skin or scent allergic people</t>
+        </is>
+      </c>
+      <c r="F658" t="b">
+        <v>1</v>
+      </c>
+      <c r="G658" t="b">
+        <v>1</v>
+      </c>
+      <c r="H658" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I658" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J658" t="n">
+        <v>1</v>
+      </c>
+      <c r="K658" t="n">
+        <v>0</v>
+      </c>
+      <c r="L658" t="inlineStr"/>
+      <c r="M658" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N658" t="inlineStr"/>
+      <c r="O658" t="inlineStr"/>
+      <c r="P658" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q658" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" t="inlineStr">
+        <is>
+          <t>Kindle Customer</t>
+        </is>
+      </c>
+      <c r="B659" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 10, 2021</t>
+        </is>
+      </c>
+      <c r="C659" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D659" t="inlineStr">
+        <is>
+          <t>The product is fine, delivery was damaged.</t>
+        </is>
+      </c>
+      <c r="E659" t="inlineStr">
+        <is>
+          <t>Good product, good price but the bottle was leaking on my front porch.</t>
+        </is>
+      </c>
+      <c r="F659" t="b">
+        <v>1</v>
+      </c>
+      <c r="G659" t="b">
+        <v>1</v>
+      </c>
+      <c r="H659" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I659" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J659" t="n">
+        <v>-0.5763</v>
+      </c>
+      <c r="K659" t="n">
+        <v>-0.5763</v>
+      </c>
+      <c r="L659" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M659" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N659" t="inlineStr"/>
+      <c r="O659" t="inlineStr"/>
+      <c r="P659" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q659" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B660" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 4, 2020</t>
+        </is>
+      </c>
+      <c r="C660" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D660" t="inlineStr">
+        <is>
+          <t>Damaged</t>
+        </is>
+      </c>
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>Both bottles opened and leaked in the box</t>
+        </is>
+      </c>
+      <c r="F660" t="b">
+        <v>1</v>
+      </c>
+      <c r="G660" t="b">
+        <v>1</v>
+      </c>
+      <c r="H660" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I660" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J660" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K660" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L660" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M660" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N660" t="inlineStr"/>
+      <c r="O660" t="inlineStr"/>
+      <c r="P660" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q660" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" t="inlineStr">
+        <is>
+          <t>Bnbin Cheng</t>
+        </is>
+      </c>
+      <c r="B661" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 17, 2020</t>
+        </is>
+      </c>
+      <c r="C661" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D661" t="inlineStr">
+        <is>
+          <t>Damage</t>
+        </is>
+      </c>
+      <c r="E661" t="inlineStr">
+        <is>
+          <t>Leaking</t>
+        </is>
+      </c>
+      <c r="F661" t="b">
+        <v>1</v>
+      </c>
+      <c r="G661" t="b">
+        <v>1</v>
+      </c>
+      <c r="H661" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I661" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J661" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K661" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L661" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M661" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N661" t="inlineStr"/>
+      <c r="O661" t="inlineStr"/>
+      <c r="P661" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q661" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" t="inlineStr">
+        <is>
+          <t>Whitney</t>
+        </is>
+      </c>
+      <c r="B662" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 6, 2017</t>
+        </is>
+      </c>
+      <c r="C662" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D662" t="inlineStr">
+        <is>
+          <t>One Star</t>
+        </is>
+      </c>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>Arrived with damaged goods</t>
+        </is>
+      </c>
+      <c r="F662" t="b">
+        <v>1</v>
+      </c>
+      <c r="G662" t="b">
+        <v>1</v>
+      </c>
+      <c r="H662" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I662" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J662" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K662" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L662" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M662" t="inlineStr">
+        <is>
+          <t>damage</t>
+        </is>
+      </c>
+      <c r="N662" t="inlineStr"/>
+      <c r="O662" t="inlineStr"/>
+      <c r="P662" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q662" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" t="inlineStr">
+        <is>
+          <t>S. D.</t>
+        </is>
+      </c>
+      <c r="B663" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 27, 2022</t>
+        </is>
+      </c>
+      <c r="C663" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D663" t="inlineStr">
+        <is>
+          <t>Disappointed</t>
+        </is>
+      </c>
+      <c r="E663" t="inlineStr">
+        <is>
+          <t>I like the product. But apparently it can’t be shipped without leaking everywhere. This is the second one. It appears someone crushed it before throwing the box inside my Amazon box that included toilet paper. Which was ruined. Canceling my subscription for the tide today.</t>
+        </is>
+      </c>
+      <c r="F663" t="b">
+        <v>1</v>
+      </c>
+      <c r="G663" t="b">
+        <v>1</v>
+      </c>
+      <c r="H663" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I663" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J663" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K663" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L663" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M663" t="inlineStr">
+        <is>
+          <t>paper</t>
+        </is>
+      </c>
+      <c r="N663" t="inlineStr"/>
+      <c r="O663" t="inlineStr"/>
+      <c r="P663" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q663" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" t="inlineStr">
+        <is>
+          <t>Kristin</t>
+        </is>
+      </c>
+      <c r="B664" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 30, 2023</t>
+        </is>
+      </c>
+      <c r="C664" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D664" t="inlineStr">
+        <is>
+          <t>Perfect for sensitive skin and those sensitive to scents</t>
+        </is>
+      </c>
+      <c r="E664" t="inlineStr">
+        <is>
+          <t>I am sensitive to fragrance in products, like detergents and trash bags. It's hard to find items without added fragrance sometimes and using products with fragrance with usually trigger a headache for me. I also have sensitive skin. I've been using the Free and Gentle for Downy and Tide for years and haven't looked back. My clothes get clean, there's no weird residue, no bad odors are left behind and no issues with sensitive skin. I will say that if I have any clothes that have very strong odors from my husband or the kids exercising, I usually need to use some Tide sport or something to get the musty smell out of those but otherwise the free and gentle does the job.</t>
+        </is>
+      </c>
+      <c r="F664" t="b">
+        <v>1</v>
+      </c>
+      <c r="G664" t="b">
+        <v>1</v>
+      </c>
+      <c r="H664" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I664" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J664" t="n">
+        <v>-0.7821</v>
+      </c>
+      <c r="K664" t="n">
+        <v>0</v>
+      </c>
+      <c r="L664" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M664" t="inlineStr">
+        <is>
+          <t>bag</t>
+        </is>
+      </c>
+      <c r="N664" t="inlineStr"/>
+      <c r="O664" t="inlineStr"/>
+      <c r="P664" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q664" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" t="inlineStr">
+        <is>
+          <t>LPODaniel</t>
+        </is>
+      </c>
+      <c r="B665" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 29, 2021</t>
+        </is>
+      </c>
+      <c r="C665" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D665" t="inlineStr">
+        <is>
+          <t>Ok but nothing to keep it upright in transit</t>
+        </is>
+      </c>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>The bottle size is ok. It did leak some and could have had styrofoam or air bags put around it to keep it upright. There was nothing around it to keep it upright at all.</t>
+        </is>
+      </c>
+      <c r="F665" t="b">
+        <v>1</v>
+      </c>
+      <c r="G665" t="b">
+        <v>1</v>
+      </c>
+      <c r="H665" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I665" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J665" t="n">
+        <v>0</v>
+      </c>
+      <c r="K665" t="n">
+        <v>0</v>
+      </c>
+      <c r="L665" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M665" t="inlineStr">
+        <is>
+          <t>bag</t>
+        </is>
+      </c>
+      <c r="N665" t="inlineStr"/>
+      <c r="O665" t="inlineStr"/>
+      <c r="P665" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q665" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr">
+        <is>
+          <t>lorentz</t>
+        </is>
+      </c>
+      <c r="B666" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 5, 2020</t>
+        </is>
+      </c>
+      <c r="C666" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D666" t="inlineStr">
+        <is>
+          <t>Don't order with other stuff</t>
+        </is>
+      </c>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>Even though it was bagged, this exploded in my package and ruined many other things that came with it.</t>
+        </is>
+      </c>
+      <c r="F666" t="b">
+        <v>1</v>
+      </c>
+      <c r="G666" t="b">
+        <v>1</v>
+      </c>
+      <c r="H666" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I666" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J666" t="n">
+        <v>0</v>
+      </c>
+      <c r="K666" t="n">
+        <v>0</v>
+      </c>
+      <c r="L666" t="inlineStr"/>
+      <c r="M666" t="inlineStr">
+        <is>
+          <t>bag</t>
+        </is>
+      </c>
+      <c r="N666" t="inlineStr"/>
+      <c r="O666" t="inlineStr"/>
+      <c r="P666" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q666" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr">
+        <is>
+          <t>Avery Paulsen</t>
+        </is>
+      </c>
+      <c r="B667" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 25, 2025</t>
+        </is>
+      </c>
+      <c r="C667" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D667" t="inlineStr">
+        <is>
+          <t>Effective detergent for sensitive skin</t>
+        </is>
+      </c>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>I’m glad Tide brought back their hygienic detergent line (but rebranded)! The stain removal is top notch, as well as its cleaning properties (a little goes a long way!). I also really enjoy that is nonscented to help prevent irritation. And of course the drip back cap is great to have to save every drop!</t>
+        </is>
+      </c>
+      <c r="F667" t="b">
+        <v>1</v>
+      </c>
+      <c r="G667" t="b">
+        <v>1</v>
+      </c>
+      <c r="H667" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I667" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J667" t="n">
+        <v>-0.4777</v>
+      </c>
+      <c r="K667" t="n">
+        <v>1</v>
+      </c>
+      <c r="L667" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M667" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N667" t="inlineStr"/>
+      <c r="O667" t="inlineStr"/>
+      <c r="P667" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q667" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr">
+        <is>
+          <t>purpleiciousdiver</t>
+        </is>
+      </c>
+      <c r="B668" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 3, 2025</t>
+        </is>
+      </c>
+      <c r="C668" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D668" t="inlineStr">
+        <is>
+          <t>YOU CAN'T GO WRONG WITH THIS DETERGENT!</t>
+        </is>
+      </c>
+      <c r="E668" t="inlineStr">
+        <is>
+          <t>This TIDE leaves no residue, no odor, yet cleans our clothes better than any detergent I've ever used. The dispersing cap is the absolute best! I can actually see the lines detailing how much product to use for type of load! I'm 80....I've used more than a few detergents over my lifetime! FREE &amp; GENTLE is awesome for me.</t>
+        </is>
+      </c>
+      <c r="F668" t="b">
+        <v>1</v>
+      </c>
+      <c r="G668" t="b">
+        <v>1</v>
+      </c>
+      <c r="H668" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I668" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J668" t="n">
+        <v>1</v>
+      </c>
+      <c r="K668" t="n">
+        <v>1</v>
+      </c>
+      <c r="L668" t="inlineStr"/>
+      <c r="M668" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N668" t="inlineStr"/>
+      <c r="O668" t="inlineStr"/>
+      <c r="P668" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q668" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr">
+        <is>
+          <t>Annapearl</t>
+        </is>
+      </c>
+      <c r="B669" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 10, 2025</t>
+        </is>
+      </c>
+      <c r="C669" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D669" t="inlineStr">
+        <is>
+          <t>Bottle top cracked and leaked product leaked over other items I bought.</t>
+        </is>
+      </c>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>Good product but issue with crack in container cap that caused leakage during delivery.</t>
+        </is>
+      </c>
+      <c r="F669" t="b">
+        <v>1</v>
+      </c>
+      <c r="G669" t="b">
+        <v>1</v>
+      </c>
+      <c r="H669" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I669" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J669" t="n">
+        <v>-0.6787</v>
+      </c>
+      <c r="K669" t="n">
+        <v>-0.6787</v>
+      </c>
+      <c r="L669" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M669" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N669" t="inlineStr"/>
+      <c r="O669" t="inlineStr"/>
+      <c r="P669" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q669" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr">
+        <is>
+          <t>Nate</t>
+        </is>
+      </c>
+      <c r="B670" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 31, 2025</t>
+        </is>
+      </c>
+      <c r="C670" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D670" t="inlineStr">
+        <is>
+          <t>Went rancid after less than one year??</t>
+        </is>
+      </c>
+      <c r="E670" t="inlineStr">
+        <is>
+          <t>It was good for almost a year, or about 3/4 of the bottle. It spontaneously developed a horrible odor (previously had no scent for the less than one year I was using it) that was extremely unpleasant and strong. I noticed it immediately upon opening the cap today. Needless to say, I did not use it for my laundry today. Not sure what went wrong. The shelf life for these bottles is supposed to be minimum 15 months. It was also always stored in my basement which has a cool temperature year-round and doesn't get any sunlight.</t>
+        </is>
+      </c>
+      <c r="F670" t="b">
+        <v>1</v>
+      </c>
+      <c r="G670" t="b">
+        <v>1</v>
+      </c>
+      <c r="H670" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I670" t="inlineStr">
+        <is>
+          <t>anger</t>
+        </is>
+      </c>
+      <c r="J670" t="n">
+        <v>-0.2537</v>
+      </c>
+      <c r="K670" t="n">
+        <v>0.3333</v>
+      </c>
+      <c r="L670" t="inlineStr"/>
+      <c r="M670" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N670" t="inlineStr"/>
+      <c r="O670" t="inlineStr"/>
+      <c r="P670" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q670" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" t="inlineStr">
+        <is>
+          <t>Gabe M.</t>
+        </is>
+      </c>
+      <c r="B671" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 29, 2023</t>
+        </is>
+      </c>
+      <c r="C671" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D671" t="inlineStr">
+        <is>
+          <t>messy bottle design but detergent works well</t>
+        </is>
+      </c>
+      <c r="E671" t="inlineStr">
+        <is>
+          <t>Detergent works as expected and cleans well. Only issue is size I bought.
+I typically don't purchase this size so am no accustomed to the mess associated with bottles designed like this. Smaller bottles you can store the cap you add the detergent with on the bottle and is designed so the leftover detergent flows back into the bottle. Nothing like that on this bottle. I guess if you have a system already in place in your laundry room it's easier to prevent messes of this nature.</t>
+        </is>
+      </c>
+      <c r="F671" t="b">
+        <v>1</v>
+      </c>
+      <c r="G671" t="b">
+        <v>1</v>
+      </c>
+      <c r="H671" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I671" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J671" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K671" t="n">
+        <v>-0.126</v>
+      </c>
+      <c r="L671" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M671" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N671" t="inlineStr"/>
+      <c r="O671" t="inlineStr"/>
+      <c r="P671" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q671" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" t="inlineStr">
+        <is>
+          <t>GML</t>
+        </is>
+      </c>
+      <c r="B672" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 26, 2024</t>
+        </is>
+      </c>
+      <c r="C672" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D672" t="inlineStr">
+        <is>
+          <t>Missing part.</t>
+        </is>
+      </c>
+      <c r="E672" t="inlineStr">
+        <is>
+          <t>This didn't have the measuring cap with the bottle.</t>
+        </is>
+      </c>
+      <c r="F672" t="b">
+        <v>1</v>
+      </c>
+      <c r="G672" t="b">
+        <v>1</v>
+      </c>
+      <c r="H672" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I672" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J672" t="n">
+        <v>0</v>
+      </c>
+      <c r="K672" t="n">
+        <v>0</v>
+      </c>
+      <c r="L672" t="inlineStr"/>
+      <c r="M672" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N672" t="inlineStr"/>
+      <c r="O672" t="inlineStr"/>
+      <c r="P672" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q672" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="B673" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 18, 2012</t>
+        </is>
+      </c>
+      <c r="C673" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D673" t="inlineStr">
+        <is>
+          <t>Free of Dyes and Perfumes just as advertised</t>
+        </is>
+      </c>
+      <c r="E673" t="inlineStr">
+        <is>
+          <t>As one who is extremely sensitive to perfumes and dyes, I am very happy that more and more manufacturers are selling products that are "Free". For years I have been faithfully purchasing the All Free &amp; Clear brand, but the online price for Tide has been too good to pass up so I gave it a shot. Tide works just as well as All and it also has no discernable scent and causes no skin reactions for my family. I appreciate that they offer a four pack of 100 oz bottles as I do my best to buy the largest bottles so that I'm sending less to the landfill. Even at this large size, the bottle is easy to lift and pour. It would be nice, however, if they redesigned the bottle cap so as to not "trick" people in to using twice as much detergent as necessary. I have to remind my husband when he does decide to help with the laundry to NOT fill the cap to the top. The line marking for the biggest load only comes up to the halfway mark on the cap. Other than the cap design/markings, everything else about this product is great and I will be purchasing again.</t>
+        </is>
+      </c>
+      <c r="F673" t="b">
+        <v>1</v>
+      </c>
+      <c r="G673" t="b">
+        <v>1</v>
+      </c>
+      <c r="H673" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I673" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J673" t="n">
+        <v>-0.2947</v>
+      </c>
+      <c r="K673" t="n">
+        <v>0.1667</v>
+      </c>
+      <c r="L673" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M673" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N673" t="inlineStr"/>
+      <c r="O673" t="inlineStr"/>
+      <c r="P673" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q673" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" t="inlineStr">
+        <is>
+          <t>kay.mit</t>
+        </is>
+      </c>
+      <c r="B674" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 1, 2024</t>
+        </is>
+      </c>
+      <c r="C674" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D674" t="inlineStr">
+        <is>
+          <t>No complains but</t>
+        </is>
+      </c>
+      <c r="E674" t="inlineStr">
+        <is>
+          <t>so the measuring cap is translucent and clear, no color. and the detergent liquid is translucent/clear. And my laundry machines are white, with white wall. Its so hard to measure the detergent in the measuring cap. Just saying</t>
+        </is>
+      </c>
+      <c r="F674" t="b">
+        <v>1</v>
+      </c>
+      <c r="G674" t="b">
+        <v>1</v>
+      </c>
+      <c r="H674" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I674" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J674" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K674" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L674" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M674" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N674" t="inlineStr"/>
+      <c r="O674" t="inlineStr"/>
+      <c r="P674" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q674" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" t="inlineStr">
+        <is>
+          <t>J. S.</t>
+        </is>
+      </c>
+      <c r="B675" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 11, 2013</t>
+        </is>
+      </c>
+      <c r="C675" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D675" t="inlineStr">
+        <is>
+          <t>works very well! a little too well..</t>
+        </is>
+      </c>
+      <c r="E675" t="inlineStr">
+        <is>
+          <t>I have very sensitive skin, and I love the fact that it has no scent, and it cuts through dirt and really does clean my clothes. Despite its wonderful attributes, for an HE soap, it does produce a lot of suds, especially with towels. I have a European HE front loader and I'm careful to never use more than a tablespoon or two (well below the #1 line on the cap). Every time I wash towels, it over produces suds, and I have to run them through again with no soap, and an extra rinse cycle. Additionally, I've noticed some fading on my dark clothes, but that might be due to the fact that I also add an extra rinse cycle because of the suds.
+Overall, great product, although if it were more biodegradable, I would feel less guilty about using it so often.</t>
+        </is>
+      </c>
+      <c r="F675" t="b">
+        <v>1</v>
+      </c>
+      <c r="G675" t="b">
+        <v>1</v>
+      </c>
+      <c r="H675" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I675" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J675" t="n">
+        <v>-0.0916</v>
+      </c>
+      <c r="K675" t="n">
+        <v>0</v>
+      </c>
+      <c r="L675" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M675" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N675" t="inlineStr"/>
+      <c r="O675" t="inlineStr"/>
+      <c r="P675" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q675" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B676" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 26, 2024</t>
+        </is>
+      </c>
+      <c r="C676" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D676" t="inlineStr">
+        <is>
+          <t>Easy to use, no harmful dyes or lingering fragrance</t>
+        </is>
+      </c>
+      <c r="E676" t="inlineStr">
+        <is>
+          <t>I just hold the cap under the spout and hold the button until I have the amount I want. I use a cap saved from a previous container and toss it into the washing machine along with the dirty clothes</t>
+        </is>
+      </c>
+      <c r="F676" t="b">
+        <v>1</v>
+      </c>
+      <c r="G676" t="b">
+        <v>1</v>
+      </c>
+      <c r="H676" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I676" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J676" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K676" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L676" t="inlineStr"/>
+      <c r="M676" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N676" t="inlineStr"/>
+      <c r="O676" t="inlineStr"/>
+      <c r="P676" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q676" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" t="inlineStr">
+        <is>
+          <t>Susan E.</t>
+        </is>
+      </c>
+      <c r="B677" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 9, 2020</t>
+        </is>
+      </c>
+      <c r="C677" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D677" t="inlineStr">
+        <is>
+          <t>Tide Free and Gentle</t>
+        </is>
+      </c>
+      <c r="E677" t="inlineStr">
+        <is>
+          <t>I'm simply a Tide user, for years. I recently started using this one because of my sensitive, dry skin. I can't tell if it's helping with that issue but probably less harsh than regular Tide. It smells like laundry soap and is clear. It cleans as well as regular Tide however, I tend to think I need to add more to a load. I don't have the science on that thought but a half a cap-ful does a large load of man clothes just fine.</t>
+        </is>
+      </c>
+      <c r="F677" t="b">
+        <v>1</v>
+      </c>
+      <c r="G677" t="b">
+        <v>1</v>
+      </c>
+      <c r="H677" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I677" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J677" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K677" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L677" t="inlineStr"/>
+      <c r="M677" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N677" t="inlineStr"/>
+      <c r="O677" t="inlineStr"/>
+      <c r="P677" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q677" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" t="inlineStr">
+        <is>
+          <t>Charlene</t>
+        </is>
+      </c>
+      <c r="B678" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 15, 2023</t>
+        </is>
+      </c>
+      <c r="C678" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D678" t="inlineStr">
+        <is>
+          <t>Broken Cap</t>
+        </is>
+      </c>
+      <c r="E678" t="inlineStr">
+        <is>
+          <t>Good, more affordable option for a “gentle” detergent. Luckily there was no leakage, but the cap came broken upon arrival.</t>
+        </is>
+      </c>
+      <c r="F678" t="b">
+        <v>1</v>
+      </c>
+      <c r="G678" t="b">
+        <v>1</v>
+      </c>
+      <c r="H678" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I678" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J678" t="n">
+        <v>-0.7541</v>
+      </c>
+      <c r="K678" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L678" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M678" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N678" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Charlene_review18_img1.jpg</t>
+        </is>
+      </c>
+      <c r="O678" t="inlineStr"/>
+      <c r="P678" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q678" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" t="inlineStr">
+        <is>
+          <t>joan</t>
+        </is>
+      </c>
+      <c r="B679" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on July 7, 2025</t>
+        </is>
+      </c>
+      <c r="C679" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D679" t="inlineStr">
+        <is>
+          <t>Unsealed Soap Mess :(</t>
+        </is>
+      </c>
+      <c r="E679" t="inlineStr">
+        <is>
+          <t>The laundry soap arrived on time; all looked well, until I opened the box, to find another box inside, that was saturated in sticky soap to the point it went through the 2nd box, the product itself's cap wasn't securely on container. Which left only a half full of laundry soap. only adding to the mess.</t>
+        </is>
+      </c>
+      <c r="F679" t="b">
+        <v>1</v>
+      </c>
+      <c r="G679" t="b">
+        <v>1</v>
+      </c>
+      <c r="H679" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I679" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J679" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K679" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L679" t="inlineStr"/>
+      <c r="M679" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N679" t="inlineStr"/>
+      <c r="O679" t="inlineStr"/>
+      <c r="P679" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q679" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B680" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 28, 2025</t>
+        </is>
+      </c>
+      <c r="C680" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D680" t="inlineStr">
+        <is>
+          <t>Best detergent but arrived leaking</t>
+        </is>
+      </c>
+      <c r="E680" t="inlineStr">
+        <is>
+          <t>This is my favorite detergent but I received it with the blue screw cap not securely on tighted and the detergent leaking.</t>
+        </is>
+      </c>
+      <c r="F680" t="b">
+        <v>1</v>
+      </c>
+      <c r="G680" t="b">
+        <v>1</v>
+      </c>
+      <c r="H680" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I680" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J680" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K680" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L680" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M680" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N680" t="inlineStr"/>
+      <c r="O680" t="inlineStr"/>
+      <c r="P680" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q680" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" t="inlineStr">
+        <is>
+          <t>Susan L Richards</t>
+        </is>
+      </c>
+      <c r="B681" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 8, 2025</t>
+        </is>
+      </c>
+      <c r="C681" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D681" t="inlineStr">
+        <is>
+          <t>Smashed box and cap inside smashed and leaking Tide</t>
+        </is>
+      </c>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>Arrived with the cap smashed and leaking Tide all over the box and leaking into the porch.
+A big mess !!!!</t>
+        </is>
+      </c>
+      <c r="F681" t="b">
+        <v>1</v>
+      </c>
+      <c r="G681" t="b">
+        <v>1</v>
+      </c>
+      <c r="H681" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I681" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J681" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K681" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L681" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M681" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N681" t="inlineStr"/>
+      <c r="O681" t="inlineStr"/>
+      <c r="P681" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q681" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" t="inlineStr">
+        <is>
+          <t>Lauren Smith</t>
+        </is>
+      </c>
+      <c r="B682" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on September 25, 2020</t>
+        </is>
+      </c>
+      <c r="C682" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D682" t="inlineStr">
+        <is>
+          <t>Love this!</t>
+        </is>
+      </c>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>I fill a load and use cap to #2 level and clothes are clean! No scent, the way i like it.</t>
+        </is>
+      </c>
+      <c r="F682" t="b">
+        <v>1</v>
+      </c>
+      <c r="G682" t="b">
+        <v>1</v>
+      </c>
+      <c r="H682" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I682" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J682" t="n">
+        <v>0</v>
+      </c>
+      <c r="K682" t="n">
+        <v>0</v>
+      </c>
+      <c r="L682" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M682" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N682" t="inlineStr"/>
+      <c r="O682" t="inlineStr"/>
+      <c r="P682" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q682" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" t="inlineStr">
+        <is>
+          <t>Scottie Mom</t>
+        </is>
+      </c>
+      <c r="B683" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 23, 2021</t>
+        </is>
+      </c>
+      <c r="C683" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D683" t="inlineStr">
+        <is>
+          <t>Missing top</t>
+        </is>
+      </c>
+      <c r="E683" t="inlineStr">
+        <is>
+          <t>Package was perfect but the little cap for pouring and measuring the detergent is missing. Annoying but not worth sending back.</t>
+        </is>
+      </c>
+      <c r="F683" t="b">
+        <v>1</v>
+      </c>
+      <c r="G683" t="b">
+        <v>1</v>
+      </c>
+      <c r="H683" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I683" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J683" t="n">
+        <v>-0.7949000000000001</v>
+      </c>
+      <c r="K683" t="n">
+        <v>-0.6833</v>
+      </c>
+      <c r="L683" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M683" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N683" t="inlineStr"/>
+      <c r="O683" t="inlineStr"/>
+      <c r="P683" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q683" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" t="inlineStr">
+        <is>
+          <t>Photo_op</t>
+        </is>
+      </c>
+      <c r="B684" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 3, 2013</t>
+        </is>
+      </c>
+      <c r="C684" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D684" t="inlineStr">
+        <is>
+          <t>Great for cloth diapers and HE washers</t>
+        </is>
+      </c>
+      <c r="E684" t="inlineStr">
+        <is>
+          <t>We use Tide Free and Gentle for our cloth diapers. This detergent is great for those with super sensitive skin or for cloth diaper users. I never need to use more than the cap says and my cloth diapers come out clean and (relatively) unstained.</t>
+        </is>
+      </c>
+      <c r="F684" t="b">
+        <v>1</v>
+      </c>
+      <c r="G684" t="b">
+        <v>1</v>
+      </c>
+      <c r="H684" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I684" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J684" t="n">
+        <v>1</v>
+      </c>
+      <c r="K684" t="n">
+        <v>0</v>
+      </c>
+      <c r="L684" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M684" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N684" t="inlineStr"/>
+      <c r="O684" t="inlineStr"/>
+      <c r="P684" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q684" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" t="inlineStr">
+        <is>
+          <t>nancy chandler</t>
+        </is>
+      </c>
+      <c r="B685" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 28, 2024</t>
+        </is>
+      </c>
+      <c r="C685" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D685" t="inlineStr">
+        <is>
+          <t>Leaky cap</t>
+        </is>
+      </c>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>I am NOT returning this as it is too sticky and is inconvenient to drop off.</t>
+        </is>
+      </c>
+      <c r="F685" t="b">
+        <v>1</v>
+      </c>
+      <c r="G685" t="b">
+        <v>1</v>
+      </c>
+      <c r="H685" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I685" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J685" t="n">
+        <v>-0.36</v>
+      </c>
+      <c r="K685" t="n">
+        <v>0</v>
+      </c>
+      <c r="L685" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M685" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N685" t="inlineStr"/>
+      <c r="O685" t="inlineStr"/>
+      <c r="P685" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q685" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" t="inlineStr">
+        <is>
+          <t>EJ</t>
+        </is>
+      </c>
+      <c r="B686" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 28, 2023</t>
+        </is>
+      </c>
+      <c r="C686" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D686" t="inlineStr">
+        <is>
+          <t>Cap not on product. Detergent leaked into shipping box.</t>
+        </is>
+      </c>
+      <c r="E686" t="inlineStr">
+        <is>
+          <t>The measuring cap was on the product but the actual cap that prevents the detergent from leaking out was missing. The item arrived with 1/3 of the detergent leaked into the shipping box.</t>
+        </is>
+      </c>
+      <c r="F686" t="b">
+        <v>1</v>
+      </c>
+      <c r="G686" t="b">
+        <v>1</v>
+      </c>
+      <c r="H686" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I686" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J686" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K686" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L686" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M686" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N686" t="inlineStr"/>
+      <c r="O686" t="inlineStr"/>
+      <c r="P686" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q686" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" t="inlineStr">
+        <is>
+          <t>Iskanderia</t>
+        </is>
+      </c>
+      <c r="B687" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 12, 2025</t>
+        </is>
+      </c>
+      <c r="C687" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D687" t="inlineStr">
+        <is>
+          <t>Extremely difficult to open</t>
+        </is>
+      </c>
+      <c r="E687" t="inlineStr">
+        <is>
+          <t>The measuring cap on top was impossible to open. I tried a plumbers wrench and a strong man applying force, but nothing worked to get it off.
+What is Tide thinking? How can they sell this soap?</t>
+        </is>
+      </c>
+      <c r="F687" t="b">
+        <v>1</v>
+      </c>
+      <c r="G687" t="b">
+        <v>1</v>
+      </c>
+      <c r="H687" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I687" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J687" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K687" t="n">
+        <v>0</v>
+      </c>
+      <c r="L687" t="inlineStr"/>
+      <c r="M687" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N687" t="inlineStr"/>
+      <c r="O687" t="inlineStr"/>
+      <c r="P687" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q687" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" t="inlineStr">
+        <is>
+          <t>Ralph</t>
+        </is>
+      </c>
+      <c r="B688" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 18, 2020</t>
+        </is>
+      </c>
+      <c r="C688" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D688" t="inlineStr">
+        <is>
+          <t>I have used this Tide before, but this bottle is diluted or substandard.</t>
+        </is>
+      </c>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>I have used this Tide before, but this bottle is diluted or substandard. Just like many buyers, my Tide leaked inside the box. I had to use a full cap of detergent to get just a little suds and then add a little more. I have used Tide for many years and did not have this problem with the prior bottles of Tide. When I sent my first reply, Amazon told me to contact Tide. Amazon did not provide any support and did not list my reply on their site.</t>
+        </is>
+      </c>
+      <c r="F688" t="b">
+        <v>1</v>
+      </c>
+      <c r="G688" t="b">
+        <v>1</v>
+      </c>
+      <c r="H688" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I688" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J688" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K688" t="n">
+        <v>-0.71</v>
+      </c>
+      <c r="L688" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M688" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N688" t="inlineStr"/>
+      <c r="O688" t="inlineStr"/>
+      <c r="P688" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q688" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" t="inlineStr">
+        <is>
+          <t>Kathryn A Coats</t>
+        </is>
+      </c>
+      <c r="B689" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 5, 2024</t>
+        </is>
+      </c>
+      <c r="C689" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D689" t="inlineStr">
+        <is>
+          <t>Cap was open, contents everywhere. No one rang bell to alert me as to its presence.</t>
+        </is>
+      </c>
+      <c r="E689" t="inlineStr">
+        <is>
+          <t>A total mess of soap everywhere. Cap was not closed. Soaked packaging.
+A miserable experience.
+No one rang my bell to alert me as to leakage.</t>
+        </is>
+      </c>
+      <c r="F689" t="b">
+        <v>1</v>
+      </c>
+      <c r="G689" t="b">
+        <v>1</v>
+      </c>
+      <c r="H689" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I689" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J689" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K689" t="n">
+        <v>-0.25</v>
+      </c>
+      <c r="L689" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M689" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N689" t="inlineStr"/>
+      <c r="O689" t="inlineStr"/>
+      <c r="P689" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q689" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" t="inlineStr">
+        <is>
+          <t>Janet L. Mooney</t>
+        </is>
+      </c>
+      <c r="B690" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 20, 2024</t>
+        </is>
+      </c>
+      <c r="C690" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D690" t="inlineStr">
+        <is>
+          <t>Shipping</t>
+        </is>
+      </c>
+      <c r="E690" t="inlineStr">
+        <is>
+          <t>Product is good but beware that shipping can be an issue-cap popped off &amp; box was soaked in detergent. Nothing was used to secure cap as is done with other products to avoid leakage.</t>
+        </is>
+      </c>
+      <c r="F690" t="b">
+        <v>1</v>
+      </c>
+      <c r="G690" t="b">
+        <v>1</v>
+      </c>
+      <c r="H690" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I690" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J690" t="n">
+        <v>-0.5292</v>
+      </c>
+      <c r="K690" t="n">
+        <v>0.1204</v>
+      </c>
+      <c r="L690" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M690" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N690" t="inlineStr"/>
+      <c r="O690" t="inlineStr"/>
+      <c r="P690" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q690" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" t="inlineStr">
+        <is>
+          <t>Sophia Kirkby</t>
+        </is>
+      </c>
+      <c r="B691" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 8, 2025</t>
+        </is>
+      </c>
+      <c r="C691" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D691" t="inlineStr">
+        <is>
+          <t>a hole in the cap.</t>
+        </is>
+      </c>
+      <c r="E691" t="inlineStr">
+        <is>
+          <t>There is a hole in the cap. Detergent leaked all over</t>
+        </is>
+      </c>
+      <c r="F691" t="b">
+        <v>1</v>
+      </c>
+      <c r="G691" t="b">
+        <v>1</v>
+      </c>
+      <c r="H691" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I691" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J691" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K691" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L691" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M691" t="inlineStr">
+        <is>
+          <t>cap</t>
+        </is>
+      </c>
+      <c r="N691" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Sophia_Kirkby_review48_img2.jpg</t>
+        </is>
+      </c>
+      <c r="O691" t="inlineStr"/>
+      <c r="P691" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q691" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" t="inlineStr">
+        <is>
+          <t>Maria Romero</t>
+        </is>
+      </c>
+      <c r="B692" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 25, 2026</t>
+        </is>
+      </c>
+      <c r="C692" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D692" t="inlineStr">
+        <is>
+          <t>Broken :/</t>
+        </is>
+      </c>
+      <c r="E692" t="inlineStr">
+        <is>
+          <t>Broken</t>
+        </is>
+      </c>
+      <c r="F692" t="b">
+        <v>1</v>
+      </c>
+      <c r="G692" t="b">
+        <v>1</v>
+      </c>
+      <c r="H692" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I692" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J692" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K692" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L692" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M692" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N692" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Maria_Romero_review2_img1.jpg%2C%20Maria_Romero_review2_img2.jpg</t>
+        </is>
+      </c>
+      <c r="O692" t="inlineStr"/>
+      <c r="P692" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q692" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr">
+        <is>
+          <t>BQ</t>
+        </is>
+      </c>
+      <c r="B693" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 14, 2025</t>
+        </is>
+      </c>
+      <c r="C693" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D693" t="inlineStr">
+        <is>
+          <t>Leaking</t>
+        </is>
+      </c>
+      <c r="E693" t="inlineStr">
+        <is>
+          <t>Bottle is broken and leaked everywhere</t>
+        </is>
+      </c>
+      <c r="F693" t="b">
+        <v>1</v>
+      </c>
+      <c r="G693" t="b">
+        <v>1</v>
+      </c>
+      <c r="H693" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I693" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J693" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K693" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L693" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M693" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N693" t="inlineStr"/>
+      <c r="O693" t="inlineStr"/>
+      <c r="P693" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q693" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr">
+        <is>
+          <t>Donna</t>
+        </is>
+      </c>
+      <c r="B694" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 10, 2021</t>
+        </is>
+      </c>
+      <c r="C694" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D694" t="inlineStr">
+        <is>
+          <t>NOT PACKAGED RIGHT, CAME BROKEN</t>
+        </is>
+      </c>
+      <c r="E694" t="inlineStr">
+        <is>
+          <t>it is liquid laundry soap. it was packaged so poorly, that the measuring cup it comes with came smashed. now i have to take more time out of my day to find a suitable measuring cup so my kids dont over-pour.</t>
+        </is>
+      </c>
+      <c r="F694" t="b">
+        <v>1</v>
+      </c>
+      <c r="G694" t="b">
+        <v>1</v>
+      </c>
+      <c r="H694" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I694" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J694" t="n">
+        <v>0</v>
+      </c>
+      <c r="K694" t="n">
+        <v>0</v>
+      </c>
+      <c r="L694" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M694" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N694" t="inlineStr"/>
+      <c r="O694" t="inlineStr"/>
+      <c r="P694" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q694" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr">
+        <is>
+          <t>Joseph</t>
+        </is>
+      </c>
+      <c r="B695" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 21, 2026</t>
+        </is>
+      </c>
+      <c r="C695" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D695" t="inlineStr">
+        <is>
+          <t>Tide Free &amp; Gentle – Great detergent, baffling new dispenser</t>
+        </is>
+      </c>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>I’ve used Tide Free &amp; Gentle for years because it works well and doesn’t irritate sensitive skin. Unfortunately, the redesigned dispenser is a textbook example of fixing something that was never broken.
+The old system was simple and smart: you poured detergent into the measuring cup, and when you set the cup back on the bottle, any excess flowed neatly back inside. No mess, no waste, no sticky hands.
+Now? That logic is gone.
+With the new design, the measuring cup traps leftover detergent, and instead of draining back into the bottle, you’re forced to screw the soapy cup back on. That means drips, residue buildup, and a sticky bottle every time you do laundry. It’s less hygienic, less convenient, and frankly feels like a step backward in basic usability.
+This isn’t a small nitpick. Detergent design should prioritize cleanliness and ease of use—especially for a product marketed to families and people with sensitivities. Many users have already complained online about Tide’s recent packaging changes being messy or poorly thought out, and this dispenser seems to confirm that trend.
+The detergent itself is still good. The dispenser is not.
+Who approved this design? And more importantly—did anyone actually try using it in a real laundry room before rolling it out?
+Bottom line: excellent product, frustrating packaging. Please bring back the old cup design—or at least one that lets excess detergent drain back where it belongs.</t>
+        </is>
+      </c>
+      <c r="F695" t="b">
+        <v>0</v>
+      </c>
+      <c r="G695" t="b">
+        <v>1</v>
+      </c>
+      <c r="H695" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I695" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J695" t="n">
+        <v>-0.5795</v>
+      </c>
+      <c r="K695" t="n">
+        <v>-0.2671</v>
+      </c>
+      <c r="L695" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M695" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N695" t="inlineStr"/>
+      <c r="O695" t="inlineStr"/>
+      <c r="P695" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q695" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr">
+        <is>
+          <t>betty</t>
+        </is>
+      </c>
+      <c r="B696" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 6, 2023</t>
+        </is>
+      </c>
+      <c r="C696" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D696" t="inlineStr">
+        <is>
+          <t>Broken/open container</t>
+        </is>
+      </c>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>Only had a little bit left of the actual detergent</t>
+        </is>
+      </c>
+      <c r="F696" t="b">
+        <v>1</v>
+      </c>
+      <c r="G696" t="b">
+        <v>1</v>
+      </c>
+      <c r="H696" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="I696" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J696" t="n">
+        <v>0</v>
+      </c>
+      <c r="K696" t="n">
+        <v>0</v>
+      </c>
+      <c r="L696" t="inlineStr"/>
+      <c r="M696" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N696" t="inlineStr"/>
+      <c r="O696" t="inlineStr"/>
+      <c r="P696" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q696" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr">
+        <is>
+          <t>Scott Hellmuth</t>
+        </is>
+      </c>
+      <c r="B697" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 23, 2019</t>
+        </is>
+      </c>
+      <c r="C697" t="inlineStr">
+        <is>
+          <t>2 out of 5</t>
+        </is>
+      </c>
+      <c r="D697" t="inlineStr">
+        <is>
+          <t>Arrived broken</t>
+        </is>
+      </c>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>Tide bottle arrived busted and leaked all over the box</t>
+        </is>
+      </c>
+      <c r="F697" t="b">
+        <v>1</v>
+      </c>
+      <c r="G697" t="b">
+        <v>1</v>
+      </c>
+      <c r="H697" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I697" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J697" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K697" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L697" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M697" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N697" t="inlineStr"/>
+      <c r="O697" t="inlineStr"/>
+      <c r="P697" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q697" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr">
+        <is>
+          <t>Luke</t>
+        </is>
+      </c>
+      <c r="B698" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on August 31, 2020</t>
+        </is>
+      </c>
+      <c r="C698" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D698" t="inlineStr">
+        <is>
+          <t>the bottle is leaking</t>
+        </is>
+      </c>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>hi
+the delivery caused to bottle broken. the liquid is all out. you can check the picture in your delivery photo.
+please resend me a new one.
+best,
+l</t>
+        </is>
+      </c>
+      <c r="F698" t="b">
+        <v>1</v>
+      </c>
+      <c r="G698" t="b">
+        <v>1</v>
+      </c>
+      <c r="H698" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I698" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J698" t="n">
+        <v>-0.4523</v>
+      </c>
+      <c r="K698" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L698" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M698" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N698" t="inlineStr"/>
+      <c r="O698" t="inlineStr"/>
+      <c r="P698" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q698" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr">
+        <is>
+          <t>Fiona</t>
+        </is>
+      </c>
+      <c r="B699" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 26, 2021</t>
+        </is>
+      </c>
+      <c r="C699" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D699" t="inlineStr">
+        <is>
+          <t>Arrived broken, half empty and leaking everywhere !</t>
+        </is>
+      </c>
+      <c r="E699" t="inlineStr">
+        <is>
+          <t>Will not buy this again! It arrived broken with half leaked out all over the box and dirty! Terrible.</t>
+        </is>
+      </c>
+      <c r="F699" t="b">
+        <v>1</v>
+      </c>
+      <c r="G699" t="b">
+        <v>1</v>
+      </c>
+      <c r="H699" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I699" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J699" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K699" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L699" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M699" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N699" t="inlineStr"/>
+      <c r="O699" t="inlineStr"/>
+      <c r="P699" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q699" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr">
+        <is>
+          <t>Jacob E. Zalusky</t>
+        </is>
+      </c>
+      <c r="B700" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 5, 2019</t>
+        </is>
+      </c>
+      <c r="C700" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D700" t="inlineStr">
+        <is>
+          <t>Came in broken and leaking</t>
+        </is>
+      </c>
+      <c r="E700" t="inlineStr">
+        <is>
+          <t>I cant return the item and it showed up broken. Please contact me to replace it and ill change the rating</t>
+        </is>
+      </c>
+      <c r="F700" t="b">
+        <v>1</v>
+      </c>
+      <c r="G700" t="b">
+        <v>1</v>
+      </c>
+      <c r="H700" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I700" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J700" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K700" t="n">
+        <v>-0.5</v>
+      </c>
+      <c r="L700" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M700" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N700" t="inlineStr"/>
+      <c r="O700" t="inlineStr"/>
+      <c r="P700" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q700" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr">
+        <is>
+          <t>Ellen Schwartz</t>
+        </is>
+      </c>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 8, 2020</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D701" t="inlineStr">
+        <is>
+          <t>The cap to measure and close bootle</t>
+        </is>
+      </c>
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>It came with a broken That is used to measure and I cannot measure it with it. It came broken</t>
+        </is>
+      </c>
+      <c r="F701" t="b">
+        <v>1</v>
+      </c>
+      <c r="G701" t="b">
+        <v>1</v>
+      </c>
+      <c r="H701" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I701" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J701" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K701" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L701" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M701" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N701" t="inlineStr"/>
+      <c r="O701" t="inlineStr"/>
+      <c r="P701" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q701" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr">
+        <is>
+          <t>Deborah Wecselman</t>
+        </is>
+      </c>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on May 18, 2023</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D702" t="inlineStr">
+        <is>
+          <t>The box was broken and the packaging leaked-</t>
+        </is>
+      </c>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>Click to play video</t>
+        </is>
+      </c>
+      <c r="F702" t="b">
+        <v>1</v>
+      </c>
+      <c r="G702" t="b">
+        <v>1</v>
+      </c>
+      <c r="H702" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I702" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J702" t="n">
+        <v>0</v>
+      </c>
+      <c r="K702" t="n">
+        <v>0</v>
+      </c>
+      <c r="L702" t="inlineStr"/>
+      <c r="M702" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N702" t="inlineStr"/>
+      <c r="O702" t="inlineStr"/>
+      <c r="P702" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q702" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr">
+        <is>
+          <t>Lady Lauer</t>
+        </is>
+      </c>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on November 14, 2011</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D703" t="inlineStr">
+        <is>
+          <t>Great Detergent for Infants &amp; Sensitive Skin</t>
+        </is>
+      </c>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>I have very sensitive skin and tend to break out with other detergents. I have never broken out with this detergent. It is great for washing my infant daughter's clothes as well and much cheaper than the other infant washes. My daughter's pediatrician told me this is actually better to use for her than other detergents since it is completely free of dyes and perfumes. It washes clothes just as well as other detergents and I have never had any problems with spots or streaks on dark clothes like another user had reported. The price on Amazon is the best I've seen, especially with the subscribe and save discount.
+As a side note regarding the size: When you buy the large container that has the spicket, be warned that it has a tendency to leak. I'd recommend buying the smaller size in bulk so that you don't have to deal with a messy detergent leak.</t>
+        </is>
+      </c>
+      <c r="F703" t="b">
+        <v>0</v>
+      </c>
+      <c r="G703" t="b">
+        <v>1</v>
+      </c>
+      <c r="H703" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I703" t="inlineStr">
+        <is>
+          <t>frustration</t>
+        </is>
+      </c>
+      <c r="J703" t="n">
+        <v>-0.5503</v>
+      </c>
+      <c r="K703" t="n">
+        <v>-0.6133</v>
+      </c>
+      <c r="L703" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M703" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N703" t="inlineStr"/>
+      <c r="O703" t="inlineStr"/>
+      <c r="P703" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q703" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr">
+        <is>
+          <t>Comrade Fancypants</t>
+        </is>
+      </c>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 1, 2015</t>
+        </is>
+      </c>
+      <c r="C704" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D704" t="inlineStr">
+        <is>
+          <t>My poor son has broken out in AWFUL enormous hives on ...</t>
+        </is>
+      </c>
+      <c r="E704" t="inlineStr">
+        <is>
+          <t>My poor son has broken out in AWFUL enormous hives on the two occasions that we used this detergent. I mean awful, huge, angry hives. All Free &amp; Clear does not cause this problem for us.</t>
+        </is>
+      </c>
+      <c r="F704" t="b">
+        <v>0</v>
+      </c>
+      <c r="G704" t="b">
+        <v>1</v>
+      </c>
+      <c r="H704" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I704" t="inlineStr">
+        <is>
+          <t>anger</t>
+        </is>
+      </c>
+      <c r="J704" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K704" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L704" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M704" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N704" t="inlineStr"/>
+      <c r="O704" t="inlineStr"/>
+      <c r="P704" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q704" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr">
+        <is>
+          <t>Cecilia</t>
+        </is>
+      </c>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on November 12, 2020</t>
+        </is>
+      </c>
+      <c r="C705" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D705" t="inlineStr">
+        <is>
+          <t>Item received broken</t>
+        </is>
+      </c>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>The item itself is ok but the package is far from satisfaction. The measuring cup was received broken which could easily cut fingers.</t>
+        </is>
+      </c>
+      <c r="F705" t="b">
+        <v>1</v>
+      </c>
+      <c r="G705" t="b">
+        <v>1</v>
+      </c>
+      <c r="H705" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I705" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J705" t="n">
+        <v>-0.7197</v>
+      </c>
+      <c r="K705" t="n">
+        <v>-0.8539</v>
+      </c>
+      <c r="L705" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M705" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N705" t="inlineStr"/>
+      <c r="O705" t="inlineStr"/>
+      <c r="P705" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q705" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr">
+        <is>
+          <t>Zach</t>
+        </is>
+      </c>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>Reviewed in Canada on February 8, 2019</t>
+        </is>
+      </c>
+      <c r="C706" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D706" t="inlineStr">
+        <is>
+          <t>Measuring cup came broken</t>
+        </is>
+      </c>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>Product was shipped quickly but plastic measuring cup arrived broken in pieces.</t>
+        </is>
+      </c>
+      <c r="F706" t="b">
+        <v>1</v>
+      </c>
+      <c r="G706" t="b">
+        <v>1</v>
+      </c>
+      <c r="H706" t="inlineStr">
+        <is>
+          <t>negative</t>
+        </is>
+      </c>
+      <c r="I706" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J706" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K706" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L706" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
+      <c r="M706" t="inlineStr">
+        <is>
+          <t>broken</t>
+        </is>
+      </c>
+      <c r="N706" t="inlineStr"/>
+      <c r="O706" t="inlineStr"/>
+      <c r="P706" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q706" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr">
+        <is>
+          <t>M. Rathjen</t>
+        </is>
+      </c>
+      <c r="B707" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 26, 2025</t>
+        </is>
+      </c>
+      <c r="C707" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D707" t="inlineStr">
+        <is>
+          <t>Dye-free, scent-free, and works well</t>
+        </is>
+      </c>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>Works well, as you'd expect from a major label like Tide. Not much to say other than it is indeed free of dyes and scents. If you are like me and artificial scents just seem like offensive chemical wall of stench, then this soap is perfect.
+There are still so many cleaner categories that don't yet have a scent-free option so I hope this catches on.</t>
+        </is>
+      </c>
+      <c r="F707" t="b">
+        <v>1</v>
+      </c>
+      <c r="G707" t="b">
+        <v>0</v>
+      </c>
+      <c r="H707" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I707" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J707" t="n">
+        <v>1</v>
+      </c>
+      <c r="K707" t="inlineStr"/>
+      <c r="L707" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M707" t="inlineStr">
+        <is>
+          <t>label</t>
+        </is>
+      </c>
+      <c r="N707" t="inlineStr"/>
+      <c r="O707" t="inlineStr"/>
+      <c r="P707" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q707" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr">
+        <is>
+          <t>Paul H</t>
+        </is>
+      </c>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 1, 2024</t>
+        </is>
+      </c>
+      <c r="C708" t="inlineStr">
+        <is>
+          <t>3 out of 5</t>
+        </is>
+      </c>
+      <c r="D708" t="inlineStr">
+        <is>
+          <t>Beware amount shipped may be different</t>
+        </is>
+      </c>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>I've been using this product via subscription for several months, but the most recent delivery seemed a bit off.
+I compared the label against the product description and found that the amount was 132 FL OZ. The product description and my previous containers indicated 146 FL OZ.
+BOTH containers claim "4+ months" and "100 loads."
+While I've been very happy with the product overall, this instance of "shrinkflation" has prompted me to cancel my subscription and search for a comparable product.
+Procter &amp; Gamble could have reduced costs elsewhere instead of deceptively passing it onto consumers. Additionally, Amazon should have updated the product description and notified subscription customers. Instead, I had to notice the discrepancy myself and now have to return the bottle and spend time shopping for another product.</t>
+        </is>
+      </c>
+      <c r="F708" t="b">
+        <v>1</v>
+      </c>
+      <c r="G708" t="b">
+        <v>1</v>
+      </c>
+      <c r="H708" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I708" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J708" t="n">
+        <v>-0.7079</v>
+      </c>
+      <c r="K708" t="n">
+        <v>0.25</v>
+      </c>
+      <c r="L708" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M708" t="inlineStr">
+        <is>
+          <t>label</t>
+        </is>
+      </c>
+      <c r="N708" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-03-27_13-22-06_B085V5ZMV9/review_images/Paul_H_review3_img1.jpg</t>
+        </is>
+      </c>
+      <c r="O708" t="inlineStr"/>
+      <c r="P708" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q708" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr">
+        <is>
+          <t>Chanele</t>
+        </is>
+      </c>
+      <c r="B709" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 4, 2015</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D709" t="inlineStr">
+        <is>
+          <t>this laundry detergent is perfect for me</t>
+        </is>
+      </c>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>I've ordered this item a handful of times over the past year and had no problems getting the two 50 oz containers as mentioned in the product description. I'm guessing that was a past issue that has now been corrected.
+As an eczema sufferer, this laundry detergent is perfect for me. If you're looking for something that works well for sensitive skin and does not cause irritation, this should work for you. It is not strongly scented, so if you're looking for scented laundry, this is not the detergent for you.
+I also like that this is made for the high-efficiency washing machines. I am not sure what the difference in formula is, but I was told that I would void the warranty on my washing machine if I did not use detergent labeled with the HE symbol, so I'm glad to see this Free &amp; Gentle in the HE formula.</t>
+        </is>
+      </c>
+      <c r="F709" t="b">
+        <v>1</v>
+      </c>
+      <c r="G709" t="b">
+        <v>1</v>
+      </c>
+      <c r="H709" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I709" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J709" t="n">
+        <v>-0.3287</v>
+      </c>
+      <c r="K709" t="n">
+        <v>0</v>
+      </c>
+      <c r="L709" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M709" t="inlineStr">
+        <is>
+          <t>label</t>
+        </is>
+      </c>
+      <c r="N709" t="inlineStr"/>
+      <c r="O709" t="inlineStr"/>
+      <c r="P709" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q709" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr">
+        <is>
+          <t>JT</t>
+        </is>
+      </c>
+      <c r="B710" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 20, 2015</t>
+        </is>
+      </c>
+      <c r="C710" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D710" t="inlineStr">
+        <is>
+          <t>Wrong product dor the fourth time</t>
+        </is>
+      </c>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>For the fourth time I ordered Tide Free and Gentle High Efficiency Unscented Detergent, 50 Ounce (Pack of 2). I received two 32 ounce bottles and neither was high efficiency. The inner box was even labeled Tide Free and Gentle High Efficiency Unscented Detergent, 50 Ounce (Pack of 2).</t>
+        </is>
+      </c>
+      <c r="F710" t="b">
+        <v>1</v>
+      </c>
+      <c r="G710" t="b">
+        <v>1</v>
+      </c>
+      <c r="H710" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I710" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J710" t="n">
+        <v>0</v>
+      </c>
+      <c r="K710" t="n">
+        <v>0</v>
+      </c>
+      <c r="L710" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M710" t="inlineStr">
+        <is>
+          <t>label</t>
+        </is>
+      </c>
+      <c r="N710" t="inlineStr"/>
+      <c r="O710" t="inlineStr"/>
+      <c r="P710" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q710" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr">
+        <is>
+          <t>Lynne Johnson</t>
+        </is>
+      </c>
+      <c r="B711" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on June 15, 2022</t>
+        </is>
+      </c>
+      <c r="C711" t="inlineStr">
+        <is>
+          <t>1 out of 5</t>
+        </is>
+      </c>
+      <c r="D711" t="inlineStr">
+        <is>
+          <t>WARNING: This is the HE formula</t>
+        </is>
+      </c>
+      <c r="E711" t="inlineStr">
+        <is>
+          <t>My son has very sensitive skin and I cannot use the HE formula. I am having a very hard time finding the regular formula. When I saw this image, it did not show The HE image. The HE is not listed in the name of the item. And in the description it did not say that it could be used in high efficiency machines. All of these factors made me think this was the correct product. But when it arrived it was clearly marked and labeled as HE. I just noticed this same complaint by another reviewer back on March. I was the listing could be corrected. My hunt for the regular formula continues!</t>
+        </is>
+      </c>
+      <c r="F711" t="b">
+        <v>0</v>
+      </c>
+      <c r="G711" t="b">
+        <v>1</v>
+      </c>
+      <c r="H711" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I711" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J711" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K711" t="n">
+        <v>-0.3333</v>
+      </c>
+      <c r="L711" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M711" t="inlineStr">
+        <is>
+          <t>label</t>
+        </is>
+      </c>
+      <c r="N711" t="inlineStr"/>
+      <c r="O711" t="inlineStr"/>
+      <c r="P711" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q711" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr">
+        <is>
+          <t>esands</t>
+        </is>
+      </c>
+      <c r="B712" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 14, 2013</t>
+        </is>
+      </c>
+      <c r="C712" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D712" t="inlineStr">
+        <is>
+          <t>Does what you need/doesn't include what you don't want</t>
+        </is>
+      </c>
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>Cleans my clothes well and doesn't have any fragrance or unnecessary chemicals. I use even less than they recommend on the label.</t>
+        </is>
+      </c>
+      <c r="F712" t="b">
+        <v>0</v>
+      </c>
+      <c r="G712" t="b">
+        <v>0</v>
+      </c>
+      <c r="H712" t="inlineStr">
+        <is>
+          <t>positive</t>
+        </is>
+      </c>
+      <c r="I712" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J712" t="n">
+        <v>0</v>
+      </c>
+      <c r="K712" t="inlineStr"/>
+      <c r="L712" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
+      <c r="M712" t="inlineStr">
+        <is>
+          <t>label</t>
+        </is>
+      </c>
+      <c r="N712" t="inlineStr"/>
+      <c r="O712" t="inlineStr"/>
+      <c r="P712" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q712" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>