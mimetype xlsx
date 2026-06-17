--- v2 (2026-05-01)
+++ v3 (2026-06-17)
@@ -426,51 +426,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:Q712"/>
+  <dimension ref="A1:Q99"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Reviewer Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Review Date</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Rating</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -524,44389 +524,5504 @@
       </c>
       <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Review Images</t>
         </is>
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Location</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Helpful Votes</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Total Votes</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>VM</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 12, 2025</t>
+          <t>Reviewed in the United States on May 6, 2026</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>A Reliable Choice for Sensitive Skin</t>
+          <t>Gentle</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>I made the switch to this detergent because of recurring skin sensitivity in my family, and it has made a significant difference. My main priority was finding a product without the dyes and perfumes that are common irritants, and this Tide formula fits the bill perfectly. It is completely fragrance-free and clear, which gives me confidence that we’re not exposing our skin to unnecessary chemicals. After several weeks of use, any issues with skin irritation have completely disappeared.
-[...1 lines deleted...]
-This has become our household's standard detergent. It delivers a thorough clean without compromising on being gentle for those with sensitive skin. It simply does its job very well, providing peace of mind and clean laundry without any problems. It’s a straightforward and effective product that lives up to its name.</t>
+          <t>I’ve been using Tide Free &amp; Gentle for my laundry and really like it so far. It cleans clothes well without being harsh, and there’s no strong fragrance which is perfect for sensitive skin. My clothes come out fresh, soft, and clean even with regular washes. The bottle lasts a good amount of time too. Definitely a great option if you want a gentle but effective detergent.</t>
         </is>
       </c>
       <c r="F2" t="b">
         <v>1</v>
       </c>
       <c r="G2" t="b">
         <v>1</v>
       </c>
-      <c r="H2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J2" t="n">
-        <v>-1</v>
+        <v>-0.3524</v>
       </c>
       <c r="K2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>freshness_integrity</t>
         </is>
       </c>
       <c r="M2" t="inlineStr"/>
       <c r="N2" t="inlineStr"/>
       <c r="O2" t="inlineStr"/>
       <c r="P2" t="n">
         <v>0</v>
       </c>
       <c r="Q2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Nicholas Duncan.</t>
+          <t>Tested By Lisa</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 28, 2026</t>
+          <t>Reviewed in the United States on April 26, 2026</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Good quality, comparable price to original, great for skin allergies</t>
+          <t>Sensitive Skin Approved!</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>I have used tide most of my life and have lived the clean I get from the product and the over all smell is good as well, this product while eliminating all smell offers the same clean otherwise and I believe it is a little cheaper than the regular for people with skin allergies would recommend hands down, for people who do not have allergies that appreciate good smelling clothes I would stick to the original tide detergent</t>
+          <t>The Tide Free &amp; Clear laundry detergent is amazing! My clothes wash well and feel soft. My favorite part it has zero scent and my contact dermatitis went away since I switched to this laundry detergent. Love it!</t>
         </is>
       </c>
       <c r="F3" t="b">
         <v>1</v>
       </c>
       <c r="G3" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J3" t="n">
-        <v>0.84</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K3" t="inlineStr"/>
+      <c r="L3" t="inlineStr"/>
       <c r="M3" t="inlineStr"/>
       <c r="N3" t="inlineStr"/>
       <c r="O3" t="inlineStr"/>
       <c r="P3" t="n">
         <v>0</v>
       </c>
       <c r="Q3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>N. Obbards</t>
+          <t>Darshil</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 31, 2025</t>
+          <t>Reviewed in the United States on May 6, 2026</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Great product, terrible packaging</t>
+          <t>Great detergent for sensitive skin and everyday laundry</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>The product works and is great for sensitive skin and people with scent allergies it sensitivity.
-On the other hand, the packaging and delivery be Amazon is atrocious. I came home to a leaking box that managed to get everywhere. When I opened it, I discovered an inch and a half of liquid and absolutely no packaging at all in the box, just the product with a broken lid. After a far too difficult exchange process where I was originally told to ship it back, I managwd to contact a representative that took 20 minutes for a 2 minute resolution and a new one was sent out the following day. The second package had some brown butcher paper for packaging, but was also damaged in transit and I discovered a small crack on the bottom, causing it to slowly leak. I do not recommend buying this from Amazon.</t>
+          <t>I’m giving Tide Free &amp; Gentle Liquid Laundry Detergent 5 stars because it does a great job cleaning clothes while still being gentle on skin. I like that it is free of dyes and perfumes, which makes it a good choice for people who are sensitive to strong scents or regular scented detergents.
+The cleaning quality is very good. Clothes come out fresh, clean, and soft without any heavy fragrance left behind. It works well for everyday laundry like shirts, towels, bedding, and kids’ clothes. I also appreciate that it dissolves well in the wash and does not leave residue on clothes when used correctly.
+The size is also convenient. The 84 fl oz bottle gives 64 loads, so it lasts a good amount of time and feels like a good value. The bottle is easy to store, and the cap makes it simple to measure the right amount.
+The scent is very mild, which is exactly what I wanted. It does not have that strong perfume smell that some detergents have, but the laundry still feels clean. The strength is good enough for regular stains and daily use, while still being gentle enough for sensitive skin.
+Overall, this is a dependable detergent with good cleaning power, a gentle formula, and no overpowering scent. I would definitely buy it again and recommend it to anyone looking for a clean, simple laundry detergent that is easier on the skin.</t>
         </is>
       </c>
       <c r="F4" t="b">
         <v>1</v>
       </c>
       <c r="G4" t="b">
         <v>1</v>
       </c>
-      <c r="H4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J4" t="n">
-        <v>-0.9207</v>
+        <v>0.5282</v>
       </c>
       <c r="K4" t="n">
-        <v>-0.71</v>
+        <v>0.5</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>durability</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
-      <c r="N4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N4" t="inlineStr"/>
       <c r="O4" t="inlineStr"/>
       <c r="P4" t="n">
         <v>0</v>
       </c>
       <c r="Q4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Seth H.</t>
+          <t>It seems to work on “ bats @ only, not on bugs.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 3, 2025</t>
+          <t>Reviewed in the United States on May 1, 2026</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Cleansing without cruelty, softening without artifice.</t>
+          <t>Great product. No perfumes</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Amidst the ceaseless rhythm of life’s labors, where garments bear the dust of toil and the scent of passing days, I discovered a quiet deliverance in Tide Free &amp; Gentle. It is not a brash cleanser, perfumed with false gaiety or sharp intent, but a tender spirit—pure, uncolored, and kind to both fabric and flesh. Its touch upon the linen is like that of a clear brook running through an untouched glen, cleansing without cruelty, softening without artifice.
-[...2 lines deleted...]
-And when the laundry, once sullied, emerges pale and renewed, I feel a hush of gratitude—small, perhaps, yet sincere. For in this unassuming bottle lies a lesson the world forgets too easily: that true strength may dwell in gentleness, and that the purest kind of cleanliness is that which soothes as it redeems.</t>
+          <t>Great for getting my clothes clean with out harsh chemicals. No sent. I’m not allergic to it.</t>
         </is>
       </c>
       <c r="F5" t="b">
         <v>1</v>
       </c>
       <c r="G5" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J5" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K5" t="inlineStr"/>
       <c r="L5" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M5" t="inlineStr"/>
       <c r="N5" t="inlineStr"/>
       <c r="O5" t="inlineStr"/>
       <c r="P5" t="n">
         <v>0</v>
       </c>
       <c r="Q5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Debbie Lee Wesselmann</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 16, 2026</t>
+          <t>Reviewed in the United States on May 26, 2026</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Effective Laundry Detergent</t>
+          <t>Highly effective detergent</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>I love that this Tide Free &amp; Gentle has in unscented and free of dyes, making it perfect for my grandson's and my sensitive skin. Previously, I had been using All's version, but, while I find All to be just as good for sensitive skin, Tide is slightly more effective when it comes to tough stains. Whites and colors both come out bright. Cold water washing is just as effective as warm.
-My washing machine takes HE detergent only, and this Tide is indeed concentrated. Especially since I have a septic system, I need a detergent that is gentle. This checks all the boxes.</t>
+          <t>This has been great for sensitive skin - no issues whatsoever. I also really appreciate I can use this on the coldest setting to save energy and it works just as well. Using it to pretreat stains is also effective! Got rid of some harsh sweat marks.</t>
         </is>
       </c>
       <c r="F6" t="b">
         <v>1</v>
       </c>
       <c r="G6" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J6" t="n">
-        <v>-0.2926</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K6" t="inlineStr"/>
       <c r="L6" t="inlineStr"/>
       <c r="M6" t="inlineStr"/>
       <c r="N6" t="inlineStr"/>
       <c r="O6" t="inlineStr"/>
       <c r="P6" t="n">
         <v>0</v>
       </c>
       <c r="Q6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Kurt Ishee</t>
+          <t>Mar</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 24, 2026</t>
+          <t>Reviewed in the United States on March 27, 2026</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Great detergent</t>
+          <t>Good product.</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>The problem is several items in box, Amazon agent only used six sheets of toilet paper to stabilize the multiple items. Fortunately none damaged.</t>
+          <t>Tide is the OG in laundry detergent. The free and gentle doesn't seem to make me itch like other brands. But I do miss the scented detergents.</t>
         </is>
       </c>
       <c r="F7" t="b">
         <v>1</v>
       </c>
       <c r="G7" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J7" t="n">
         <v>-1</v>
       </c>
-      <c r="K7" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="K7" t="inlineStr"/>
+      <c r="L7" t="inlineStr"/>
       <c r="M7" t="inlineStr"/>
       <c r="N7" t="inlineStr"/>
       <c r="O7" t="inlineStr"/>
       <c r="P7" t="n">
         <v>0</v>
       </c>
       <c r="Q7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Matthews</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 10, 2026</t>
+          <t>Reviewed in the United States on May 16, 2026</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Gentle on Skin — Great for Eczema</t>
+          <t>Best deal</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>I have eczema, so scented detergents can really irritate my skin, especially with delicate clothing. Tide Free &amp; Gentle works perfectly — no strong smells, no irritation, and my clothes come out clean.
-I also love that it’s nationally recognized as safe for eczema-prone skin. Feels reassuring knowing I can wash my clothes without worrying about flare-ups. Highly recommend for anyone with sensitive skin!</t>
+          <t>Can’t go wrong with my tide. Fresh scent, doesn’t irritate our skin. Best price.</t>
         </is>
       </c>
       <c r="F8" t="b">
         <v>1</v>
       </c>
       <c r="G8" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>joy</t>
         </is>
       </c>
       <c r="J8" t="n">
         <v>1</v>
       </c>
-      <c r="K8" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K8" t="inlineStr"/>
       <c r="L8" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>freshness_integrity</t>
         </is>
       </c>
       <c r="M8" t="inlineStr"/>
       <c r="N8" t="inlineStr"/>
       <c r="O8" t="inlineStr"/>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Atomica Dagger</t>
+          <t>Rachel T</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 9, 2026</t>
+          <t>Reviewed in the United States on May 26, 2026</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Great value and cleans efficiently</t>
+          <t>Good for washing colors</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Cleans well. Dissolves easily. No scent. Great value</t>
+          <t>I always use this soap on clothes I don't want color transfer or fading. Works great and is not heavily scented. Works well if you have skin allergies as well.</t>
         </is>
       </c>
       <c r="F9" t="b">
         <v>1</v>
       </c>
       <c r="G9" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
-      <c r="K9" t="inlineStr"/>
-      <c r="L9" t="inlineStr"/>
+      <c r="K9" t="n">
+        <v>0</v>
+      </c>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t>aesthetics_branding</t>
+        </is>
+      </c>
       <c r="M9" t="inlineStr"/>
       <c r="N9" t="inlineStr"/>
       <c r="O9" t="inlineStr"/>
       <c r="P9" t="n">
         <v>0</v>
       </c>
       <c r="Q9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>JS</t>
+          <t>Kathy Loomis</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 15, 2026</t>
+          <t>Reviewed in the United States on May 23, 2026</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Love it</t>
+          <t>It’s non allergic so I don’t have to worry about it making me sick</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Only detergent i use. Also use the sports laundry sanitizer by clorox. Haven't needed any other products but a stain remover that duplicates as a cleaning aid and a gentle detergent for delicate or special items. Very light scent. Good value and big bottle. Dissolves well in the water and doesn't stick to clothes. Easy to use.</t>
+          <t>I really like this. Because if I use a regular soap with perfumes, I break out. And I’ve learned that you don’t need to use as much as it calls for. So it lasts a long time.</t>
         </is>
       </c>
       <c r="F10" t="b">
         <v>1</v>
       </c>
       <c r="G10" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J10" t="n">
-        <v>-0.7004</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K10" t="inlineStr"/>
+      <c r="L10" t="inlineStr"/>
       <c r="M10" t="inlineStr"/>
       <c r="N10" t="inlineStr"/>
       <c r="O10" t="inlineStr"/>
       <c r="P10" t="n">
         <v>0</v>
       </c>
       <c r="Q10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Mom of Four Towes</t>
+          <t>Kristine Mazon</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 23, 2026</t>
+          <t>Reviewed in the United States on May 23, 2026</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Good product, I use it on a daily basis</t>
+          <t>Great for sensitive skin</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>I use this detergent faithfully. I have four kids and a UPS driving husband, I am washing frequently. I have good luck with stain removal - I always throw a little Borox and Arm and Hammer in every load to ensure good results. The bottle this comes in is easy to handle and a good size, I can easily handle the weight (I wouldn't want to at 70/80 years old). The detergent dissolves nicely and I never have any remains on my clothes.</t>
+          <t>Perfect for people with sensitive skin. I love this because it has no color. We always had issues with the blue detergent, but we have not had any issues with this one.</t>
         </is>
       </c>
       <c r="F11" t="b">
         <v>1</v>
       </c>
       <c r="G11" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J11" t="n">
-        <v>0.4085</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.7188</v>
+      </c>
+      <c r="K11" t="inlineStr"/>
       <c r="L11" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>aesthetics_branding</t>
         </is>
       </c>
       <c r="M11" t="inlineStr"/>
       <c r="N11" t="inlineStr"/>
       <c r="O11" t="inlineStr"/>
       <c r="P11" t="n">
         <v>0</v>
       </c>
       <c r="Q11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr"/>
-      <c r="B12" t="inlineStr"/>
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>jaz</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on April 17, 2026</t>
+        </is>
+      </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
-      <c r="D12" t="inlineStr"/>
-      <c r="E12" t="inlineStr"/>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Sensitive Skin Approved</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>I absolutely love Tide Free &amp; Gentle Liquid Laundry Detergent. I have very sensitive skin, and since switching to this detergent, I haven’t had a single breakout. That alone is a huge win for me.
+What makes it even better is that I feel completely comfortable using it for my baby’s clothes too. It’s gentle, clean, and doesn’t have any harsh fragrances or irritants. Everything comes out fresh without that overpowering scent.
+If you have sensitive skin or a little one at home, I highly recommend this , definitely a 5/5 from me!</t>
+        </is>
+      </c>
       <c r="F12" t="b">
         <v>1</v>
       </c>
       <c r="G12" t="b">
         <v>0</v>
       </c>
-      <c r="H12" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K12" t="inlineStr"/>
-      <c r="L12" t="inlineStr"/>
+      <c r="L12" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M12" t="inlineStr"/>
       <c r="N12" t="inlineStr"/>
       <c r="O12" t="inlineStr"/>
       <c r="P12" t="n">
         <v>0</v>
       </c>
       <c r="Q12" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Steve Fink</t>
+          <t>Robin Lewis</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 8, 2026</t>
+          <t>Reviewed in the United States on May 15, 2026</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Great laundry detergent for people with allergies</t>
+          <t>Don't put 3 into one box.</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>My favorite laundry detergent! Great for people with allergies- no dyes or perfumes. Clothes look and feel soft after washing. Doesn't cause colors to bleed like other detergents. Very pleased</t>
+          <t>They put 3 tide in one box.was just to heavy for me to move it.it should have been not that many in one box.I hurt my leg getting it into the house.way to heavy!</t>
         </is>
       </c>
       <c r="F13" t="b">
         <v>1</v>
       </c>
       <c r="G13" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J13" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K13" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="K13" t="n">
+        <v>0</v>
+      </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>aesthetics_branding</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M13" t="inlineStr"/>
       <c r="N13" t="inlineStr"/>
       <c r="O13" t="inlineStr"/>
       <c r="P13" t="n">
         <v>0</v>
       </c>
       <c r="Q13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Kindle Customer</t>
+          <t>Amazo</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 25, 2026</t>
+          <t>Reviewed in the United States on May 22, 2026</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Cleans well without added scent</t>
+          <t>Great product</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Like the free and clear. Cleans well.</t>
+          <t>So great to still be able to get liquid laundry soap. Works great, no fsilures like you get with pods. Yes it actually is unscented!</t>
         </is>
       </c>
       <c r="F14" t="b">
         <v>1</v>
       </c>
       <c r="G14" t="b">
         <v>0</v>
       </c>
-      <c r="H14" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K14" t="inlineStr"/>
       <c r="L14" t="inlineStr"/>
       <c r="M14" t="inlineStr"/>
       <c r="N14" t="inlineStr"/>
       <c r="O14" t="inlineStr"/>
       <c r="P14" t="n">
         <v>0</v>
       </c>
       <c r="Q14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>RLH</t>
+          <t>GZ</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 21, 2026</t>
+          <t>Reviewed in the United States on April 17, 2026</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Delivered!</t>
+          <t>ONLY DETERGENT I CAN USE!</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>My best laundry detergent right at my door</t>
+          <t>If you are looking for the "regular" Tide Free &amp; Gentle, Amazon does not carry it - only the high efficiency (HE) detergent!
+Because of my sensitive skin, I can only use the Tide Free and Gentle. I do not have a high efficiency (HE) washer, and I thought Amazon had the "regular" detergent because of what I saw on the screen when ordering, but they do not carry it either!
+I will keep the detergent, because as I said above that is the only detergent I can use and not have a breakout!</t>
         </is>
       </c>
       <c r="F15" t="b">
         <v>1</v>
       </c>
       <c r="G15" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J15" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K15" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K15" t="n">
+        <v>0</v>
+      </c>
       <c r="L15" t="inlineStr"/>
       <c r="M15" t="inlineStr"/>
       <c r="N15" t="inlineStr"/>
       <c r="O15" t="inlineStr"/>
       <c r="P15" t="n">
         <v>0</v>
       </c>
       <c r="Q15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Valerie Rafferty</t>
+          <t>Thalia</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 20, 2026</t>
+          <t>Reviewed in the United States on May 4, 2026</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Always on time and great quality</t>
+          <t>Good if you wanna go cleaner</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Always one of the best for sensitive skin</t>
+          <t>Overall, it’s a reliable, dermatologist-friendly detergent—especially great for babies, postpartum use, or anyone with sensitive skin.</t>
         </is>
       </c>
       <c r="F16" t="b">
         <v>1</v>
       </c>
       <c r="G16" t="b">
         <v>0</v>
       </c>
-      <c r="H16" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J16" t="n">
         <v>1</v>
       </c>
       <c r="K16" t="inlineStr"/>
       <c r="L16" t="inlineStr"/>
       <c r="M16" t="inlineStr"/>
       <c r="N16" t="inlineStr"/>
       <c r="O16" t="inlineStr"/>
       <c r="P16" t="n">
         <v>0</v>
       </c>
       <c r="Q16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Donald H.</t>
+          <t>Dian</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 13, 2026</t>
+          <t>Reviewed in the United States on May 23, 2026</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Works great!!</t>
+          <t>Cleans without skin irritation</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Works good and no stinky perfume. Also cheaper than stores</t>
+          <t>Cleans the clothes without causing any skin issues for my son who has excema.</t>
         </is>
       </c>
       <c r="F17" t="b">
         <v>1</v>
       </c>
       <c r="G17" t="b">
         <v>0</v>
       </c>
-      <c r="H17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K17" t="inlineStr"/>
       <c r="L17" t="inlineStr"/>
       <c r="M17" t="inlineStr"/>
       <c r="N17" t="inlineStr"/>
       <c r="O17" t="inlineStr"/>
       <c r="P17" t="n">
         <v>0</v>
       </c>
       <c r="Q17" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Nomi JBC</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 13, 2026</t>
+          <t>Reviewed in the United States on May 16, 2026</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Cleans great and easy on sensitive skin.</t>
+          <t>I keep this in stock.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Love my Tide, easy on your skin. Cleans great</t>
+          <t>Great product. I use mostly for undergarments and whites. Cleans well even in hard water. I keep it stocked.</t>
         </is>
       </c>
       <c r="F18" t="b">
         <v>1</v>
       </c>
       <c r="G18" t="b">
         <v>0</v>
       </c>
-      <c r="H18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H18" t="inlineStr"/>
       <c r="I18" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J18" t="n">
         <v>1</v>
       </c>
       <c r="K18" t="inlineStr"/>
-      <c r="L18" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L18" t="inlineStr"/>
       <c r="M18" t="inlineStr"/>
       <c r="N18" t="inlineStr"/>
       <c r="O18" t="inlineStr"/>
       <c r="P18" t="n">
         <v>0</v>
       </c>
       <c r="Q18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Never received it</t>
+          <t>Taylor</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 7, 2026</t>
+          <t>Reviewed in the United States on May 12, 2026</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Tide free &amp; gentle Liquid laundry detergent</t>
+          <t>Great for little ones</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Tide is great on clothes for washing and smell good too. The price is great on Amazon</t>
+          <t>Our baby had a reaction to our precious detergent and switching to free and clear cleared it up right away!</t>
         </is>
       </c>
       <c r="F19" t="b">
         <v>1</v>
       </c>
       <c r="G19" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H19" t="inlineStr"/>
       <c r="I19" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J19" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K19" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="K19" t="n">
+        <v>0</v>
+      </c>
       <c r="L19" t="inlineStr"/>
       <c r="M19" t="inlineStr"/>
       <c r="N19" t="inlineStr"/>
       <c r="O19" t="inlineStr"/>
       <c r="P19" t="n">
         <v>0</v>
       </c>
       <c r="Q19" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>JKK</t>
+          <t>Carolyn</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 18, 2026</t>
+          <t>Reviewed in the United States on May 15, 2026</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Used before</t>
+          <t>Top needs to be firmly tightened</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Liked</t>
+          <t>Please screw the top on the tide tighter. It came in the manufacturer's box and leaked out some. The manufacturer needs to make sure the top is tightly screwed before shipping.</t>
         </is>
       </c>
       <c r="F20" t="b">
         <v>1</v>
       </c>
       <c r="G20" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H20" t="inlineStr"/>
       <c r="I20" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>frustration</t>
         </is>
       </c>
       <c r="J20" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L20" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K20" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L20" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M20" t="inlineStr"/>
       <c r="N20" t="inlineStr"/>
       <c r="O20" t="inlineStr"/>
       <c r="P20" t="n">
         <v>0</v>
       </c>
       <c r="Q20" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Alexis A.</t>
+          <t>M. Hurt</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 31, 2026</t>
+          <t>Reviewed in the United States on May 19, 2026</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Good product</t>
+          <t>Works as it should!</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>We have to use detergent that is free of stuff, due to allergic reactions. This does not have a scent, and does not irritate our skin. We prefer Tide, because it still gets the stains out while also providing the free &amp; clear that we need. We never have issues with leakage, the product always arrives sealed and leak free. The convenience of this just arriving at our door rather than having to go get it, is great!!</t>
+          <t>Nice value!</t>
         </is>
       </c>
       <c r="F21" t="b">
         <v>1</v>
       </c>
       <c r="G21" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H21" t="inlineStr"/>
       <c r="I21" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J21" t="n">
-        <v>0.96</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K21" t="inlineStr"/>
+      <c r="L21" t="inlineStr"/>
       <c r="M21" t="inlineStr"/>
       <c r="N21" t="inlineStr"/>
       <c r="O21" t="inlineStr"/>
       <c r="P21" t="n">
         <v>0</v>
       </c>
       <c r="Q21" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Kindle Customer</t>
+          <t>Debbie Lee Wesselmann</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 5, 2026</t>
+          <t>Reviewed in the United States on March 16, 2026</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Just as good</t>
+          <t>Effective Laundry Detergent</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Works excellent no difference than the regular with all the perfumes</t>
+          <t>I love that this Tide Free &amp; Gentle has in unscented and free of dyes, making it perfect for my grandson's and my sensitive skin. Previously, I had been using All's version, but, while I find All to be just as good for sensitive skin, Tide is slightly more effective when it comes to tough stains. Whites and colors both come out bright. Cold water washing is just as effective as warm.
+My washing machine takes HE detergent only, and this Tide is indeed concentrated. Especially since I have a septic system, I need a detergent that is gentle. This checks all the boxes.</t>
         </is>
       </c>
       <c r="F22" t="b">
         <v>1</v>
       </c>
       <c r="G22" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H22" t="inlineStr"/>
       <c r="I22" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J22" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K22" t="inlineStr"/>
+        <v>-0.2926</v>
+      </c>
+      <c r="K22" t="n">
+        <v>0</v>
+      </c>
       <c r="L22" t="inlineStr"/>
       <c r="M22" t="inlineStr"/>
       <c r="N22" t="inlineStr"/>
       <c r="O22" t="inlineStr"/>
       <c r="P22" t="n">
         <v>0</v>
       </c>
       <c r="Q22" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Arg</t>
+          <t>Fernando Morales</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 21, 2026</t>
+          <t>Reviewed in the United States on May 17, 2026</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Cleans just as good as regular Tide</t>
+          <t>Great Tide</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>I never noticed how much fragrance bothered me until I consciously tried to get away from it. Everything from my sheets to my clothing has been overly perfumed and I have found that sleeping without unnecessary scents is actually more relaxing. This tide replaced my previous tide, and I have not noticed any difference in cleanliness, only that it does not affect the feel and cleanliness of my laundry. So far I'm really happy with this product and intend to continue to purchase it.</t>
+          <t>Usual Tide Excellence</t>
         </is>
       </c>
       <c r="F23" t="b">
         <v>1</v>
       </c>
       <c r="G23" t="b">
         <v>0</v>
       </c>
-      <c r="H23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H23" t="inlineStr"/>
       <c r="I23" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K23" t="inlineStr"/>
       <c r="L23" t="inlineStr"/>
       <c r="M23" t="inlineStr"/>
       <c r="N23" t="inlineStr"/>
       <c r="O23" t="inlineStr"/>
       <c r="P23" t="n">
         <v>0</v>
       </c>
       <c r="Q23" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Trinity Banks</t>
+          <t>Matthew Timm</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 9, 2026</t>
+          <t>Reviewed in the United States on May 16, 2026</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Great laundry soap that works best &amp; is very gentle.</t>
+          <t>Recommended</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>We really like this Tide detergent. We all have sensitive skin, and thos soap causes no reaction on our skin. Also nice to use a more pure product.
-Tide gets clothes cleaner than any other free &amp; gentle laundry soap we use.</t>
+          <t>Works great, recommended.</t>
         </is>
       </c>
       <c r="F24" t="b">
         <v>1</v>
       </c>
       <c r="G24" t="b">
         <v>0</v>
       </c>
-      <c r="H24" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H24" t="inlineStr"/>
       <c r="I24" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K24" t="inlineStr"/>
       <c r="L24" t="inlineStr"/>
       <c r="M24" t="inlineStr"/>
       <c r="N24" t="inlineStr"/>
       <c r="O24" t="inlineStr"/>
       <c r="P24" t="n">
         <v>0</v>
       </c>
       <c r="Q24" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Brian</t>
+          <t>karen gibble</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 11, 2026</t>
+          <t>Reviewed in the United States on May 8, 2026</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>This is my new go to!</t>
+          <t>Free &amp; clear</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Works really well, seems to work better than regular Tide. Clothes still smell good, and I feel better about using it for the whole family.</t>
+          <t>It’s free &amp; clear for my dogs</t>
         </is>
       </c>
       <c r="F25" t="b">
         <v>1</v>
       </c>
       <c r="G25" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H25" t="inlineStr"/>
       <c r="I25" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J25" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K25" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="K25" t="n">
+        <v>0</v>
+      </c>
       <c r="L25" t="inlineStr"/>
       <c r="M25" t="inlineStr"/>
       <c r="N25" t="inlineStr"/>
       <c r="O25" t="inlineStr"/>
       <c r="P25" t="n">
         <v>0</v>
       </c>
       <c r="Q25" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Suzy</t>
+          <t>KansasMom411</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 12, 2026</t>
+          <t>Reviewed in the United States on April 19, 2026</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Great laundry detergent!’</t>
+          <t>Too many competing fragrances</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Easy to use no drip spout,’eco friendly! Laundry comes out smelling fresh and clean! I recommend.. good value for the money</t>
+          <t>I bought this because I have started to use a dryer sheet which aids in removing pet here. It has a competing fragrance with regular tide, so I switched to fragrance free tide.</t>
         </is>
       </c>
       <c r="F26" t="b">
         <v>1</v>
       </c>
       <c r="G26" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H26" t="inlineStr"/>
       <c r="I26" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J26" t="n">
-        <v>1</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K26" t="inlineStr"/>
+      <c r="L26" t="inlineStr"/>
       <c r="M26" t="inlineStr"/>
       <c r="N26" t="inlineStr"/>
       <c r="O26" t="inlineStr"/>
       <c r="P26" t="n">
         <v>0</v>
       </c>
       <c r="Q26" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Ikky</t>
+          <t>Michael M</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 25, 2026</t>
+          <t>Reviewed in the United States on May 7, 2026</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>👍</t>
+          <t>Item as described</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Pretty good price</t>
+          <t>Works great, very happy</t>
         </is>
       </c>
       <c r="F27" t="b">
         <v>1</v>
       </c>
       <c r="G27" t="b">
         <v>0</v>
       </c>
-      <c r="H27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H27" t="inlineStr"/>
       <c r="I27" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J27" t="n">
         <v>1</v>
       </c>
       <c r="K27" t="inlineStr"/>
       <c r="L27" t="inlineStr"/>
       <c r="M27" t="inlineStr"/>
       <c r="N27" t="inlineStr"/>
       <c r="O27" t="inlineStr"/>
       <c r="P27" t="n">
         <v>0</v>
       </c>
       <c r="Q27" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Donna F. McCullough</t>
+          <t>Herschel Joseph (Belkin) Balkin</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 17, 2026</t>
+          <t>Reviewed in the United States on April 22, 2026</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>It’s what I need</t>
+          <t>Excellant product, purchase and delivery experience</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>This is an easy order for me. I’m glad it was delivered cause it’s heavy.</t>
+          <t>Trusted &amp; effective product, competatively priced, delivered in a timely fashion as pledged. A positive experience</t>
         </is>
       </c>
       <c r="F28" t="b">
         <v>1</v>
       </c>
       <c r="G28" t="b">
         <v>0</v>
       </c>
-      <c r="H28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H28" t="inlineStr"/>
       <c r="I28" t="inlineStr">
         <is>
-          <t>relief</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K28" t="inlineStr"/>
-      <c r="L28" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L28" t="inlineStr"/>
       <c r="M28" t="inlineStr"/>
       <c r="N28" t="inlineStr"/>
       <c r="O28" t="inlineStr"/>
       <c r="P28" t="n">
         <v>0</v>
       </c>
       <c r="Q28" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>J</t>
+          <t>Tracy Compton</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 17, 2026</t>
+          <t>Reviewed in the United States on April 29, 2026</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Not leaking</t>
+          <t>Thank you</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>I'm happy, detergent came leak free.</t>
+          <t>Well needed</t>
         </is>
       </c>
       <c r="F29" t="b">
         <v>1</v>
       </c>
       <c r="G29" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H29" t="inlineStr"/>
       <c r="I29" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J29" t="n">
-        <v>1</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K29" t="inlineStr"/>
+      <c r="L29" t="inlineStr"/>
       <c r="M29" t="inlineStr"/>
       <c r="N29" t="inlineStr"/>
       <c r="O29" t="inlineStr"/>
       <c r="P29" t="n">
         <v>0</v>
       </c>
       <c r="Q29" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>UtahRecluse</t>
+          <t>Palladio</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 26, 2026</t>
+          <t>Reviewed in the United States on April 10, 2026</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>It's heavy but worth the effort</t>
+          <t>Best version of Tide IMO.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>For one person, this item has lasted almost a year. Very satisfied with cleaning capacity. I pour into smaller bottle because I do not have a spot to set it up and place it near washer.</t>
+          <t>Cleans as well as any detergent I've used, and doesn't leave an annoying fragrance on clothes. I see no reason to ever go back to regular Tide.</t>
         </is>
       </c>
       <c r="F30" t="b">
         <v>1</v>
       </c>
       <c r="G30" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>frustration</t>
         </is>
       </c>
       <c r="J30" t="n">
-        <v>1</v>
-[...8 lines deleted...]
-      </c>
+        <v>-1</v>
+      </c>
+      <c r="K30" t="inlineStr"/>
+      <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" t="n">
         <v>0</v>
       </c>
       <c r="Q30" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Pfw</t>
+          <t>Subqueen</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 17, 2026</t>
+          <t>Reviewed in the United States on April 6, 2026</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>No dyes</t>
+          <t>Quality product used everyday for our family laundry. Clean Clothes that don't itchwith wear</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Cleans well. Free and clear.</t>
+          <t>Great quality. shipped securely, Gets the clutches clean with no itchy reside left behind. This is an everyday washing detergent for our family whose children have itchy skin.</t>
         </is>
       </c>
       <c r="F31" t="b">
         <v>1</v>
       </c>
       <c r="G31" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H31" t="inlineStr"/>
       <c r="I31" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J31" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L31" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="K31" t="n">
+        <v>0</v>
+      </c>
+      <c r="L31" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M31" t="inlineStr"/>
       <c r="N31" t="inlineStr"/>
       <c r="O31" t="inlineStr"/>
       <c r="P31" t="n">
         <v>0</v>
       </c>
       <c r="Q31" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Demi</t>
+          <t>JT</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 26, 2026</t>
+          <t>Reviewed in the United States on April 8, 2026</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Great for sensitive skin.</t>
+          <t>Great product!</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>I was worried that the "scent-free" detergent wouldn't get my husband's work clothes to actually smell clean, but it did! It made hus clothes smell fresh, go minor stains out, and kept his clothes feeling soft.</t>
+          <t>Great product, no scent, and is perfect for sensitive skin. Very concentrated so it lasts a long time.</t>
         </is>
       </c>
       <c r="F32" t="b">
         <v>1</v>
       </c>
       <c r="G32" t="b">
         <v>0</v>
       </c>
-      <c r="H32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H32" t="inlineStr"/>
       <c r="I32" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J32" t="n">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="K32" t="inlineStr"/>
-      <c r="L32" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L32" t="inlineStr"/>
       <c r="M32" t="inlineStr"/>
       <c r="N32" t="inlineStr"/>
       <c r="O32" t="inlineStr"/>
       <c r="P32" t="n">
         <v>0</v>
       </c>
       <c r="Q32" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Mike Appignani</t>
+          <t>Gims</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 4, 2026</t>
+          <t>Reviewed in the United States on April 21, 2026</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>It really cleans your Laundry and is good on the skin</t>
+          <t>I wash all my laundry with it</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Free and clear are good for people with sensitive 🥺 skin good product</t>
+          <t>Good product</t>
         </is>
       </c>
       <c r="F33" t="b">
         <v>1</v>
       </c>
       <c r="G33" t="b">
         <v>0</v>
       </c>
-      <c r="H33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H33" t="inlineStr"/>
       <c r="I33" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J33" t="n">
         <v>1</v>
       </c>
       <c r="K33" t="inlineStr"/>
       <c r="L33" t="inlineStr"/>
       <c r="M33" t="inlineStr"/>
       <c r="N33" t="inlineStr"/>
       <c r="O33" t="inlineStr"/>
       <c r="P33" t="n">
         <v>0</v>
       </c>
       <c r="Q33" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Product tester</t>
+          <t>Katie J</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 19, 2026</t>
+          <t>Reviewed in the United States on March 30, 2026</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Best laundry detergent</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Good</t>
+          <t>Best laundry detergent. Scent-free, gentle, never irritates skin, and cleans well. I use it for my own clothes as well as my baby's clothes. Good-sized bottle, I like the manageable size.</t>
         </is>
       </c>
       <c r="F34" t="b">
         <v>1</v>
       </c>
       <c r="G34" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H34" t="inlineStr"/>
       <c r="I34" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J34" t="n">
         <v>1</v>
       </c>
-      <c r="K34" t="inlineStr"/>
-      <c r="L34" t="inlineStr"/>
+      <c r="K34" t="n">
+        <v>1</v>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M34" t="inlineStr"/>
       <c r="N34" t="inlineStr"/>
       <c r="O34" t="inlineStr"/>
       <c r="P34" t="n">
         <v>0</v>
       </c>
       <c r="Q34" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>margaret pavao</t>
+          <t>JS</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 17, 2026</t>
+          <t>Reviewed in the United States on March 15, 2026</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Cleans well</t>
+          <t>Love it</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Great gentle</t>
+          <t>Only detergent i use. Also use the sports laundry sanitizer by clorox. Haven't needed any other products but a stain remover that duplicates as a cleaning aid and a gentle detergent for delicate or special items. Very light scent. Good value and big bottle. Dissolves well in the water and doesn't stick to clothes. Easy to use.</t>
         </is>
       </c>
       <c r="F35" t="b">
         <v>1</v>
       </c>
       <c r="G35" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H35" t="inlineStr"/>
       <c r="I35" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J35" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L35" t="inlineStr"/>
+        <v>-0.7004</v>
+      </c>
+      <c r="K35" t="n">
+        <v>1</v>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M35" t="inlineStr"/>
       <c r="N35" t="inlineStr"/>
       <c r="O35" t="inlineStr"/>
       <c r="P35" t="n">
         <v>0</v>
       </c>
       <c r="Q35" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Shoplifter</t>
+          <t>Peter B.</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 15, 2026</t>
+          <t>Reviewed in the United States on April 17, 2026</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Good!</t>
+          <t>Tide</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>I like the Tide Free &amp; Gentle line so far. I haven’t had any kind irritation to my skin or anything. It’s not too strong but still manages to get clothes good and clean.</t>
+          <t>It works!</t>
         </is>
       </c>
       <c r="F36" t="b">
         <v>1</v>
       </c>
       <c r="G36" t="b">
         <v>0</v>
       </c>
-      <c r="H36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H36" t="inlineStr"/>
       <c r="I36" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J36" t="n">
-        <v>-0.432</v>
+        <v>0</v>
       </c>
       <c r="K36" t="inlineStr"/>
-      <c r="L36" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L36" t="inlineStr"/>
       <c r="M36" t="inlineStr"/>
       <c r="N36" t="inlineStr"/>
       <c r="O36" t="inlineStr"/>
       <c r="P36" t="n">
         <v>0</v>
       </c>
       <c r="Q36" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Nguyen Lam</t>
+          <t>Cyman</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 26, 2026</t>
+          <t>Reviewed in the United States on April 11, 2026</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Love the free-dye!</t>
+          <t>Great Product</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Love this tide because of free-dye. My clothes are clean and I did not produce so much dye waste into the environment so I am very happy about that.</t>
+          <t>Works well. No perfume smell. Our go to detergent.</t>
         </is>
       </c>
       <c r="F37" t="b">
         <v>1</v>
       </c>
       <c r="G37" t="b">
         <v>0</v>
       </c>
-      <c r="H37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H37" t="inlineStr"/>
       <c r="I37" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J37" t="n">
         <v>1</v>
       </c>
       <c r="K37" t="inlineStr"/>
-      <c r="L37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L37" t="inlineStr"/>
       <c r="M37" t="inlineStr"/>
       <c r="N37" t="inlineStr"/>
       <c r="O37" t="inlineStr"/>
       <c r="P37" t="n">
         <v>0</v>
       </c>
       <c r="Q37" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Jarred</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 28, 2026</t>
+          <t>Reviewed in the United States on April 18, 2026</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Excellent Cleaning and Gentle</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>This is excellent, and doesn't trigger my eczema as others do. Cleans well, and I never need a stain remover. The only laundry detergent I use!</t>
+          <t>Good</t>
         </is>
       </c>
       <c r="F38" t="b">
         <v>1</v>
       </c>
       <c r="G38" t="b">
         <v>0</v>
       </c>
-      <c r="H38" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H38" t="inlineStr"/>
       <c r="I38" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J38" t="n">
-        <v>0.4706</v>
+        <v>1</v>
       </c>
       <c r="K38" t="inlineStr"/>
       <c r="L38" t="inlineStr"/>
       <c r="M38" t="inlineStr"/>
       <c r="N38" t="inlineStr"/>
       <c r="O38" t="inlineStr"/>
       <c r="P38" t="n">
         <v>0</v>
       </c>
       <c r="Q38" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Jerome P. Lukas</t>
+          <t>Jason vanguard</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 13, 2026</t>
+          <t>Reviewed in the United States on April 12, 2026</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Always good and reliable</t>
+          <t>Thanks</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Always good and reliable</t>
+          <t>I love ride. Thanks</t>
         </is>
       </c>
       <c r="F39" t="b">
         <v>1</v>
       </c>
       <c r="G39" t="b">
         <v>0</v>
       </c>
-      <c r="H39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H39" t="inlineStr"/>
       <c r="I39" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J39" t="n">
         <v>1</v>
       </c>
       <c r="K39" t="inlineStr"/>
       <c r="L39" t="inlineStr"/>
       <c r="M39" t="inlineStr"/>
       <c r="N39" t="inlineStr"/>
       <c r="O39" t="inlineStr"/>
       <c r="P39" t="n">
         <v>0</v>
       </c>
       <c r="Q39" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>L Rush</t>
+          <t>Mom of Four Towes</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 28, 2026</t>
+          <t>Reviewed in the United States on February 23, 2026</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>I love this and that it is odorless</t>
+          <t>Good product, I use it on a daily basis</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>I love this! It is odorless, cleans well, great size and price. I received it promptly and it was packaged well. Thanks!</t>
+          <t>I use this detergent faithfully. I have four kids and a UPS driving husband, I am washing frequently. I have good luck with stain removal - I always throw a little Borox and Arm and Hammer in every load to ensure good results. The bottle this comes in is easy to handle and a good size, I can easily handle the weight (I wouldn't want to at 70/80 years old). The detergent dissolves nicely and I never have any remains on my clothes.</t>
         </is>
       </c>
       <c r="F40" t="b">
         <v>1</v>
       </c>
       <c r="G40" t="b">
         <v>1</v>
       </c>
-      <c r="H40" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H40" t="inlineStr"/>
       <c r="I40" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J40" t="n">
-        <v>1</v>
+        <v>0.4085</v>
       </c>
       <c r="K40" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L40" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M40" t="inlineStr"/>
       <c r="N40" t="inlineStr"/>
       <c r="O40" t="inlineStr"/>
       <c r="P40" t="n">
         <v>0</v>
       </c>
       <c r="Q40" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Dan N</t>
+          <t>N. Obbards</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 26, 2025</t>
+          <t>Reviewed in the United States on December 31, 2025</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Gentle on Sensitive Skin – A Winter Essential</t>
+          <t>Great product, terrible packaging</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>During the winter, my skin gets especially dry, and I often struggle with eczema and contact dermatitis. Since switching to Tide Free &amp; Gentle Liquid Laundry Detergent, I’ve noticed a big difference. My clothes and bedding feel very soft without irritating my skin, and I’ve experienced fewer flare-ups even in the dry winter heat. It cleans well, smells neutral, and gives me peace of mind knowing it’s free of dyes and perfumes. I plan to continue using this year-round—it’s become a winter essential for my sensitive skin.</t>
+          <t>The product works and is great for sensitive skin and people with scent allergies it sensitivity.
+On the other hand, the packaging and delivery be Amazon is atrocious. I came home to a leaking box that managed to get everywhere. When I opened it, I discovered an inch and a half of liquid and absolutely no packaging at all in the box, just the product with a broken lid. After a far too difficult exchange process where I was originally told to ship it back, I managwd to contact a representative that took 20 minutes for a 2 minute resolution and a new one was sent out the following day. The second package had some brown butcher paper for packaging, but was also damaged in transit and I discovered a small crack on the bottom, causing it to slowly leak. I do not recommend buying this from Amazon.</t>
         </is>
       </c>
       <c r="F41" t="b">
         <v>1</v>
       </c>
       <c r="G41" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H41" t="inlineStr"/>
       <c r="I41" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J41" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L41" t="inlineStr"/>
+        <v>-0.9207</v>
+      </c>
+      <c r="K41" t="n">
+        <v>-0.71</v>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
       <c r="M41" t="inlineStr"/>
-      <c r="N41" t="inlineStr"/>
+      <c r="N41" t="inlineStr">
+        <is>
+          <t>/static/Tide_Free_%26_Gentle_Liquid_Laundry_Detergent%2C_64_Loads%2C_84_fl_oz%2C_Tide_Laundry_Detergent%2C_Clean_Laundry_Detergent_2026-06-02_13-14-50_B085V5ZMV9/review_images/N_Obbards_review69_img1.jpg%2C%20N_Obbards_review69_img2.jpg%2C%20N_Obbards_review69_img3.jpg</t>
+        </is>
+      </c>
       <c r="O41" t="inlineStr"/>
       <c r="P41" t="n">
         <v>0</v>
       </c>
       <c r="Q41" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A42" t="inlineStr"/>
+      <c r="B42" t="inlineStr"/>
       <c r="C42" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
-      <c r="D42" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
       <c r="F42" t="b">
         <v>1</v>
       </c>
       <c r="G42" t="b">
         <v>0</v>
       </c>
-      <c r="H42" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H42" t="inlineStr"/>
       <c r="I42" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J42" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K42" t="inlineStr"/>
       <c r="L42" t="inlineStr"/>
       <c r="M42" t="inlineStr"/>
       <c r="N42" t="inlineStr"/>
       <c r="O42" t="inlineStr"/>
       <c r="P42" t="n">
         <v>0</v>
       </c>
       <c r="Q42" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>LMK</t>
+          <t>UconnSlider</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 24, 2026</t>
+          <t>Reviewed in the United States on March 24, 2026</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Subscription worthy</t>
+          <t>Odor free, clean great</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Consistent product that cleans well (unlike many other free and clear brands) and is good for children with sensitive skin. Worth the money. Highly recommend.</t>
+          <t>Cleans like tide without any fake smells! Also mix this with Diva Laundry soup if you want sheets and towels to smell devine!</t>
         </is>
       </c>
       <c r="F43" t="b">
         <v>1</v>
       </c>
       <c r="G43" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H43" t="inlineStr"/>
       <c r="I43" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J43" t="n">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="K43" t="inlineStr"/>
+        <v>0</v>
+      </c>
+      <c r="K43" t="n">
+        <v>0</v>
+      </c>
       <c r="L43" t="inlineStr"/>
       <c r="M43" t="inlineStr"/>
       <c r="N43" t="inlineStr"/>
       <c r="O43" t="inlineStr"/>
       <c r="P43" t="n">
         <v>0</v>
       </c>
       <c r="Q43" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>doreen</t>
+          <t>Miller B</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 3, 2026</t>
+          <t>Reviewed in the United States on April 3, 2026</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Gets The Job Done!!!</t>
+          <t>great</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Excellent product , cleans well, fragrance free &amp; cost effective!</t>
+          <t>came right, delivered right, very successful purchase</t>
         </is>
       </c>
       <c r="F44" t="b">
         <v>1</v>
       </c>
       <c r="G44" t="b">
         <v>0</v>
       </c>
-      <c r="H44" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H44" t="inlineStr"/>
       <c r="I44" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J44" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K44" t="inlineStr"/>
       <c r="L44" t="inlineStr"/>
       <c r="M44" t="inlineStr"/>
       <c r="N44" t="inlineStr"/>
       <c r="O44" t="inlineStr"/>
       <c r="P44" t="n">
         <v>0</v>
       </c>
       <c r="Q44" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Tyree McDuff</t>
+          <t>Maudie Martin</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 3, 2026</t>
+          <t>Reviewed in the United States on April 8, 2026</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Great stuff</t>
+          <t>Clean</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Doesn’t make me itch, keeps the clothes clean and fresh 10/10</t>
+          <t>Great product</t>
         </is>
       </c>
       <c r="F45" t="b">
         <v>1</v>
       </c>
       <c r="G45" t="b">
         <v>0</v>
       </c>
-      <c r="H45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H45" t="inlineStr"/>
       <c r="I45" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J45" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K45" t="inlineStr"/>
-      <c r="L45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L45" t="inlineStr"/>
       <c r="M45" t="inlineStr"/>
       <c r="N45" t="inlineStr"/>
       <c r="O45" t="inlineStr"/>
       <c r="P45" t="n">
         <v>0</v>
       </c>
       <c r="Q45" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Chris Ball</t>
+          <t>Seth H.</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on February 2, 2026</t>
+          <t>Reviewed in the United States on November 3, 2025</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Tide laundry soap</t>
+          <t>Cleansing without cruelty, softening without artifice.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Really like this product. Cleans well does not irritate my sensitive skin.</t>
+          <t>Amidst the ceaseless rhythm of life’s labors, where garments bear the dust of toil and the scent of passing days, I discovered a quiet deliverance in Tide Free &amp; Gentle. It is not a brash cleanser, perfumed with false gaiety or sharp intent, but a tender spirit—pure, uncolored, and kind to both fabric and flesh. Its touch upon the linen is like that of a clear brook running through an untouched glen, cleansing without cruelty, softening without artifice.
+When poured, it flows with a serene consistency, neither frothing nor stinging the senses. Within the wash, it performs its work unseen yet certain, drawing forth the soil and sorrow of use until each thread breathes again with a modest freshness. There is no harsh perfume to betray its hand—only the quiet honesty of clean cloth, cool and unburdened.
+For the skin that recoils from lesser brews, this detergent is a balm: gentle as the morning mist, faithful as the tide from which it takes its name. One might almost call it maternal in its benevolence—protecting, purifying, restoring.
+And when the laundry, once sullied, emerges pale and renewed, I feel a hush of gratitude—small, perhaps, yet sincere. For in this unassuming bottle lies a lesson the world forgets too easily: that true strength may dwell in gentleness, and that the purest kind of cleanliness is that which soothes as it redeems.</t>
         </is>
       </c>
       <c r="F46" t="b">
         <v>1</v>
       </c>
       <c r="G46" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H46" t="inlineStr"/>
       <c r="I46" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J46" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L46" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K46" t="n">
+        <v>0</v>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M46" t="inlineStr"/>
       <c r="N46" t="inlineStr"/>
       <c r="O46" t="inlineStr"/>
       <c r="P46" t="n">
         <v>0</v>
       </c>
       <c r="Q46" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>shopper</t>
+          <t>Kurt Ishee</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 22, 2026</t>
+          <t>Reviewed in the United States on February 24, 2026</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>clean and non-irritating</t>
+          <t>Great detergent</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Cleans well and does not irritate my fickle skin. Generally, my laundry is never dirty . . . it just needs washing for freshness.</t>
+          <t>The problem is several items in box, Amazon agent only used six sheets of toilet paper to stabilize the multiple items. Fortunately none damaged.</t>
         </is>
       </c>
       <c r="F47" t="b">
         <v>1</v>
       </c>
       <c r="G47" t="b">
         <v>1</v>
       </c>
-      <c r="H47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H47" t="inlineStr"/>
       <c r="I47" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>frustration</t>
         </is>
       </c>
       <c r="J47" t="n">
-        <v>-0.432</v>
+        <v>-1</v>
       </c>
       <c r="K47" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="L47" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
+          <t>durability</t>
         </is>
       </c>
       <c r="M47" t="inlineStr"/>
       <c r="N47" t="inlineStr"/>
       <c r="O47" t="inlineStr"/>
       <c r="P47" t="n">
         <v>0</v>
       </c>
       <c r="Q47" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Amanda</t>
+          <t>Maddie's Mom</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 17, 2026</t>
+          <t>Reviewed in the United States on March 30, 2026</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Product is great, Amazon shipping sucks</t>
+          <t>Love Tide</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Item is fine but it was shipped in a box and arrived damaged and spilled detergent all over my porch, then I still had to go to Whole Foods to return it.</t>
+          <t>Never use anything but Tide</t>
         </is>
       </c>
       <c r="F48" t="b">
         <v>1</v>
       </c>
       <c r="G48" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H48" t="inlineStr"/>
       <c r="I48" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J48" t="n">
-        <v>-1</v>
-[...8 lines deleted...]
-      </c>
+        <v>-0.432</v>
+      </c>
+      <c r="K48" t="inlineStr"/>
+      <c r="L48" t="inlineStr"/>
       <c r="M48" t="inlineStr"/>
       <c r="N48" t="inlineStr"/>
       <c r="O48" t="inlineStr"/>
       <c r="P48" t="n">
         <v>0</v>
       </c>
       <c r="Q48" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Maria G</t>
+          <t>Steve Fink</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 27, 2026</t>
+          <t>Reviewed in the United States on March 8, 2026</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>Great laundry detergent for people with allergies</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>It’s a good size. I love the quality very easy to use. Smells amazing.</t>
+          <t>My favorite laundry detergent! Great for people with allergies- no dyes or perfumes. Clothes look and feel soft after washing. Doesn't cause colors to bleed like other detergents. Very pleased</t>
         </is>
       </c>
       <c r="F49" t="b">
         <v>1</v>
       </c>
       <c r="G49" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H49" t="inlineStr"/>
       <c r="I49" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J49" t="n">
         <v>1</v>
       </c>
-      <c r="K49" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K49" t="inlineStr"/>
       <c r="L49" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>aesthetics_branding</t>
         </is>
       </c>
       <c r="M49" t="inlineStr"/>
       <c r="N49" t="inlineStr"/>
       <c r="O49" t="inlineStr"/>
       <c r="P49" t="n">
         <v>0</v>
       </c>
       <c r="Q49" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Sabrina P</t>
+          <t>Kindle Customer</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 26, 2026</t>
+          <t>Reviewed in the United States on March 25, 2026</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Does the job</t>
+          <t>Cleans well without added scent</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>This size detergent lasts a long time and works really well. And has a great price</t>
+          <t>Like the free and clear. Cleans well.</t>
         </is>
       </c>
       <c r="F50" t="b">
         <v>1</v>
       </c>
       <c r="G50" t="b">
         <v>0</v>
       </c>
-      <c r="H50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H50" t="inlineStr"/>
       <c r="I50" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J50" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K50" t="inlineStr"/>
-      <c r="L50" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L50" t="inlineStr"/>
       <c r="M50" t="inlineStr"/>
       <c r="N50" t="inlineStr"/>
       <c r="O50" t="inlineStr"/>
       <c r="P50" t="n">
         <v>0</v>
       </c>
       <c r="Q50" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>John M.</t>
+          <t>NVFamily</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 1, 2026</t>
+          <t>Reviewed in the United States on October 12, 2025</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Much better on skin than scented detergent</t>
+          <t>A Reliable Choice for Sensitive Skin</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>I have eczema and my doctor recommended a laundry detergent that didn't have any fragrance.
-[...2 lines deleted...]
-I recommend it and will buy it again when my current bottle runs low.</t>
+          <t>I made the switch to this detergent because of recurring skin sensitivity in my family, and it has made a significant difference. My main priority was finding a product without the dyes and perfumes that are common irritants, and this Tide formula fits the bill perfectly. It is completely fragrance-free and clear, which gives me confidence that we’re not exposing our skin to unnecessary chemicals. After several weeks of use, any issues with skin irritation have completely disappeared.
+I was initially a bit concerned that a "gentle" detergent might not have the same cleaning power as traditional formulas, but those worries were unfounded. This detergent handles all of our regular laundry loads with ease, from everyday clothes to more soiled items. It works effectively in both warm and cold water washes and rinses out completely. I haven’t noticed any residue left on the fabrics, and our clothes come out feeling soft and genuinely clean.
+This has become our household's standard detergent. It delivers a thorough clean without compromising on being gentle for those with sensitive skin. It simply does its job very well, providing peace of mind and clean laundry without any problems. It’s a straightforward and effective product that lives up to its name.</t>
         </is>
       </c>
       <c r="F51" t="b">
         <v>1</v>
       </c>
       <c r="G51" t="b">
         <v>1</v>
       </c>
-      <c r="H51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H51" t="inlineStr"/>
       <c r="I51" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J51" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K51" t="n">
         <v>0</v>
       </c>
-      <c r="L51" t="inlineStr"/>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M51" t="inlineStr"/>
       <c r="N51" t="inlineStr"/>
       <c r="O51" t="inlineStr"/>
       <c r="P51" t="n">
         <v>0</v>
       </c>
       <c r="Q51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Lost in NJ</t>
+          <t>Alexis A.</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 23, 2026</t>
+          <t>Reviewed in the United States on January 31, 2026</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Great product</t>
+          <t>Good product</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Love this stuff. My family has sensitive skin and it his is what I use</t>
+          <t>We have to use detergent that is free of stuff, due to allergic reactions. This does not have a scent, and does not irritate our skin. We prefer Tide, because it still gets the stains out while also providing the free &amp; clear that we need. We never have issues with leakage, the product always arrives sealed and leak free. The convenience of this just arriving at our door rather than having to go get it, is great!!</t>
         </is>
       </c>
       <c r="F52" t="b">
         <v>1</v>
       </c>
       <c r="G52" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H52" t="inlineStr"/>
       <c r="I52" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J52" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L52" t="inlineStr"/>
+        <v>0.96</v>
+      </c>
+      <c r="K52" t="n">
+        <v>0</v>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M52" t="inlineStr"/>
       <c r="N52" t="inlineStr"/>
       <c r="O52" t="inlineStr"/>
       <c r="P52" t="n">
         <v>0</v>
       </c>
       <c r="Q52" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Erika B.</t>
+          <t>RLH</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 9, 2026</t>
+          <t>Reviewed in the United States on March 21, 2026</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Perfect</t>
+          <t>Delivered!</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Has been helpful for my sensitive skin. There is no scent, I do miss having good scent but I know it helps keep the irritants away so it's understandable. Clothes come out fresh and clean!</t>
+          <t>My best laundry detergent right at my door</t>
         </is>
       </c>
       <c r="F53" t="b">
         <v>1</v>
       </c>
       <c r="G53" t="b">
         <v>0</v>
       </c>
-      <c r="H53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H53" t="inlineStr"/>
       <c r="I53" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J53" t="n">
-        <v>-0.432</v>
+        <v>1</v>
       </c>
       <c r="K53" t="inlineStr"/>
-      <c r="L53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L53" t="inlineStr"/>
       <c r="M53" t="inlineStr"/>
       <c r="N53" t="inlineStr"/>
       <c r="O53" t="inlineStr"/>
       <c r="P53" t="n">
         <v>0</v>
       </c>
       <c r="Q53" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Rachel Carrithers</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 26, 2026</t>
+          <t>Reviewed in the United States on May 3, 2026</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>3 out of 5</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Rachel Carrithers</t>
+          <t>Beware of possible leaking</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>It’s good . Just what I wanted !.</t>
+          <t>Love the product and have been using it for decades: it cleans great and doesn't bother my sensitive skin. However, I will no longer be purchasing it from Amazon. This is the third time it's arrived with the detergent leaking. It was so bad, there were spots on the box where it had congealed into a mess. I had to wash the bottle and cap several times. Buy the Tide, just buy it somewhere else.</t>
         </is>
       </c>
       <c r="F54" t="b">
         <v>1</v>
       </c>
       <c r="G54" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H54" t="inlineStr"/>
       <c r="I54" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J54" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L54" t="inlineStr"/>
+        <v>-0.4887</v>
+      </c>
+      <c r="K54" t="n">
+        <v>-0.6667</v>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M54" t="inlineStr"/>
       <c r="N54" t="inlineStr"/>
       <c r="O54" t="inlineStr"/>
       <c r="P54" t="n">
         <v>0</v>
       </c>
       <c r="Q54" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>YC</t>
+          <t>Zuhair Family</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 25, 2026</t>
+          <t>Reviewed in the United States on February 10, 2026</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Quality brand I depend on, like larger size container</t>
+          <t>Gentle on Skin — Great for Eczema</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Quality brand as always, dependable product, will continue to purchase.</t>
+          <t>I have eczema, so scented detergents can really irritate my skin, especially with delicate clothing. Tide Free &amp; Gentle works perfectly — no strong smells, no irritation, and my clothes come out clean.
+I also love that it’s nationally recognized as safe for eczema-prone skin. Feels reassuring knowing I can wash my clothes without worrying about flare-ups. Highly recommend for anyone with sensitive skin!</t>
         </is>
       </c>
       <c r="F55" t="b">
         <v>1</v>
       </c>
       <c r="G55" t="b">
         <v>1</v>
       </c>
-      <c r="H55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H55" t="inlineStr"/>
       <c r="I55" t="inlineStr">
         <is>
-          <t>appreciation</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J55" t="n">
         <v>1</v>
       </c>
       <c r="K55" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L55" t="inlineStr">
         <is>
-          <t>aesthetics_branding</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M55" t="inlineStr"/>
       <c r="N55" t="inlineStr"/>
       <c r="O55" t="inlineStr"/>
       <c r="P55" t="n">
         <v>0</v>
       </c>
       <c r="Q55" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>AndyJ</t>
+          <t>Shoplifter</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 30, 2025</t>
+          <t>Reviewed in the United States on January 15, 2026</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Hopefully it’s not news that Tide is laundry detergent</t>
+          <t>Good!</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Surely you know what Tide is. We started getting the free and clear so we could wash all the clothes, even newborn clothes, and for those adults who are certain that they will break into hives because of all the “chemicals,” but are fine if you don’t say anything about it.</t>
+          <t>I like the Tide Free &amp; Gentle line so far. I haven’t had any kind irritation to my skin or anything. It’s not too strong but still manages to get clothes good and clean.</t>
         </is>
       </c>
       <c r="F56" t="b">
         <v>1</v>
       </c>
       <c r="G56" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H56" t="inlineStr"/>
       <c r="I56" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
       <c r="J56" t="n">
-        <v>-1</v>
-[...4 lines deleted...]
-      <c r="L56" t="inlineStr"/>
+        <v>-0.432</v>
+      </c>
+      <c r="K56" t="inlineStr"/>
+      <c r="L56" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M56" t="inlineStr"/>
       <c r="N56" t="inlineStr"/>
       <c r="O56" t="inlineStr"/>
       <c r="P56" t="n">
         <v>0</v>
       </c>
       <c r="Q56" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Carolyn Toering</t>
+          <t>Nicholas Duncan.</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 24, 2026</t>
+          <t>Reviewed in the United States on January 28, 2026</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Soft and gental</t>
+          <t>Good quality, comparable price to original, great for skin allergies</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Cleans clothing very well in the washer. It is also soft</t>
+          <t>I have used tide most of my life and have lived the clean I get from the product and the over all smell is good as well, this product while eliminating all smell offers the same clean otherwise and I believe it is a little cheaper than the regular for people with skin allergies would recommend hands down, for people who do not have allergies that appreciate good smelling clothes I would stick to the original tide detergent</t>
         </is>
       </c>
       <c r="F57" t="b">
         <v>1</v>
       </c>
       <c r="G57" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H57" t="inlineStr"/>
       <c r="I57" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J57" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L57" t="inlineStr"/>
+        <v>0.84</v>
+      </c>
+      <c r="K57" t="n">
+        <v>0.84</v>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M57" t="inlineStr"/>
       <c r="N57" t="inlineStr"/>
       <c r="O57" t="inlineStr"/>
       <c r="P57" t="n">
         <v>0</v>
       </c>
       <c r="Q57" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Vincent F Zabbo</t>
+          <t>Donald H.</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 3, 2026</t>
+          <t>Reviewed in the United States on March 13, 2026</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>More for less!</t>
+          <t>Works great!!</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>$7.00 price jump! Goodbye!
-Better deal @ " All" sensitive skin! More for less!</t>
+          <t>Works good and no stinky perfume. Also cheaper than stores</t>
         </is>
       </c>
       <c r="F58" t="b">
         <v>1</v>
       </c>
       <c r="G58" t="b">
         <v>0</v>
       </c>
-      <c r="H58" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H58" t="inlineStr"/>
       <c r="I58" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J58" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K58" t="inlineStr"/>
       <c r="L58" t="inlineStr"/>
       <c r="M58" t="inlineStr"/>
       <c r="N58" t="inlineStr"/>
       <c r="O58" t="inlineStr"/>
       <c r="P58" t="n">
         <v>0</v>
       </c>
       <c r="Q58" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Libby e berman</t>
+          <t>Mike Appignani</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 8, 2026</t>
+          <t>Reviewed in the United States on February 4, 2026</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>A better option.</t>
+          <t>It really cleans your Laundry and is good on the skin</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>I love the unscented laundry detergent, heavily suggested by my GP. Most charities only have scented. To insure no scent, I will continue to pay for a saner option. Good value.</t>
+          <t>Free and clear are good for people with sensitive 🥺 skin good product</t>
         </is>
       </c>
       <c r="F59" t="b">
         <v>1</v>
       </c>
       <c r="G59" t="b">
         <v>0</v>
       </c>
-      <c r="H59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H59" t="inlineStr"/>
       <c r="I59" t="inlineStr">
         <is>
-          <t>joy</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J59" t="n">
         <v>1</v>
       </c>
       <c r="K59" t="inlineStr"/>
       <c r="L59" t="inlineStr"/>
       <c r="M59" t="inlineStr"/>
       <c r="N59" t="inlineStr"/>
       <c r="O59" t="inlineStr"/>
       <c r="P59" t="n">
         <v>0</v>
       </c>
       <c r="Q59" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>doris</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 1, 2026</t>
+          <t>Reviewed in the United States on March 13, 2026</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Did not leak as much.</t>
+          <t>Cleans great and easy on sensitive skin.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Click to play video
-132oz and it seems like it leaked but not too much compared to others.</t>
+          <t>Love my Tide, easy on your skin. Cleans great</t>
         </is>
       </c>
       <c r="F60" t="b">
         <v>1</v>
       </c>
       <c r="G60" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H60" t="inlineStr"/>
       <c r="I60" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J60" t="n">
-        <v>-1</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K60" t="inlineStr"/>
       <c r="L60" t="inlineStr">
         <is>
-          <t>freshness_integrity</t>
+          <t>convenience_usability</t>
         </is>
       </c>
       <c r="M60" t="inlineStr"/>
       <c r="N60" t="inlineStr"/>
       <c r="O60" t="inlineStr"/>
       <c r="P60" t="n">
         <v>0</v>
       </c>
       <c r="Q60" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Patricia W.</t>
+          <t>Never received it</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 26, 2026</t>
+          <t>Reviewed in the United States on March 7, 2026</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Great scent</t>
+          <t>Tide free &amp; gentle Liquid laundry detergent</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Smells refreshing</t>
+          <t>Tide is great on clothes for washing and smell good too. The price is great on Amazon</t>
         </is>
       </c>
       <c r="F61" t="b">
         <v>1</v>
       </c>
       <c r="G61" t="b">
         <v>0</v>
       </c>
-      <c r="H61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H61" t="inlineStr"/>
       <c r="I61" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J61" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K61" t="inlineStr"/>
       <c r="L61" t="inlineStr"/>
       <c r="M61" t="inlineStr"/>
       <c r="N61" t="inlineStr"/>
       <c r="O61" t="inlineStr"/>
       <c r="P61" t="n">
         <v>0</v>
       </c>
       <c r="Q61" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Linda</t>
+          <t>JKK</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 17, 2026</t>
+          <t>Reviewed in the United States on March 18, 2026</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Good product</t>
+          <t>Used before</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>I like it a lot. It cleans well and no extra scent.</t>
+          <t>Liked</t>
         </is>
       </c>
       <c r="F62" t="b">
         <v>1</v>
       </c>
       <c r="G62" t="b">
         <v>0</v>
       </c>
-      <c r="H62" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H62" t="inlineStr"/>
       <c r="I62" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J62" t="n">
         <v>0</v>
       </c>
       <c r="K62" t="inlineStr"/>
       <c r="L62" t="inlineStr"/>
       <c r="M62" t="inlineStr"/>
       <c r="N62" t="inlineStr"/>
       <c r="O62" t="inlineStr"/>
       <c r="P62" t="n">
         <v>0</v>
       </c>
       <c r="Q62" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>he</t>
+          <t>Dan N</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 22, 2026</t>
+          <t>Reviewed in the United States on December 26, 2025</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Good product.</t>
+          <t>Gentle on Sensitive Skin – A Winter Essential</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Top of the line gentle cleaner.</t>
+          <t>During the winter, my skin gets especially dry, and I often struggle with eczema and contact dermatitis. Since switching to Tide Free &amp; Gentle Liquid Laundry Detergent, I’ve noticed a big difference. My clothes and bedding feel very soft without irritating my skin, and I’ve experienced fewer flare-ups even in the dry winter heat. It cleans well, smells neutral, and gives me peace of mind knowing it’s free of dyes and perfumes. I plan to continue using this year-round—it’s become a winter essential for my sensitive skin.</t>
         </is>
       </c>
       <c r="F63" t="b">
         <v>1</v>
       </c>
       <c r="G63" t="b">
         <v>0</v>
       </c>
-      <c r="H63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H63" t="inlineStr"/>
       <c r="I63" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J63" t="n">
         <v>0</v>
       </c>
       <c r="K63" t="inlineStr"/>
       <c r="L63" t="inlineStr"/>
       <c r="M63" t="inlineStr"/>
       <c r="N63" t="inlineStr"/>
       <c r="O63" t="inlineStr"/>
       <c r="P63" t="n">
         <v>0</v>
       </c>
       <c r="Q63" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 21, 2026</t>
+          <t>Reviewed in the United States on March 10, 2026</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Too much plastic</t>
+          <t>Great value</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Formula is effective, packaging is completely over the top unnecessary. Can we just have a plastic pouch refill-style? I’m not a huge plastic avoidant person but I don’t understand why this much plastic is needed for this item.</t>
+          <t>Great value for the multiple purchase. Will buy again</t>
         </is>
       </c>
       <c r="F64" t="b">
         <v>1</v>
       </c>
       <c r="G64" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H64" t="inlineStr"/>
       <c r="I64" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J64" t="n">
-        <v>-1</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K64" t="inlineStr"/>
+      <c r="L64" t="inlineStr"/>
       <c r="M64" t="inlineStr"/>
       <c r="N64" t="inlineStr"/>
       <c r="O64" t="inlineStr"/>
       <c r="P64" t="n">
         <v>0</v>
       </c>
       <c r="Q64" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Dana Campbell</t>
+          <t>Kindle Customer</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 22, 2026</t>
+          <t>Reviewed in the United States on May 19, 2026</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>3 out of 5</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Tide soap is the best</t>
+          <t>Product leaked</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Excellent soap</t>
+          <t>Cap on Tide container not tight and liquid leaked out</t>
         </is>
       </c>
       <c r="F65" t="b">
         <v>1</v>
       </c>
       <c r="G65" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H65" t="inlineStr"/>
       <c r="I65" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>frustration</t>
         </is>
       </c>
       <c r="J65" t="n">
-        <v>1</v>
-[...2 lines deleted...]
-      <c r="L65" t="inlineStr"/>
+        <v>-0.84</v>
+      </c>
+      <c r="K65" t="n">
+        <v>-0.84</v>
+      </c>
+      <c r="L65" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M65" t="inlineStr"/>
       <c r="N65" t="inlineStr"/>
       <c r="O65" t="inlineStr"/>
       <c r="P65" t="n">
         <v>0</v>
       </c>
       <c r="Q65" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>G. M. FIRESTONE</t>
+          <t>Atomica Dagger</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 28, 2025</t>
+          <t>Reviewed in the United States on March 9, 2026</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Not as good as the regular Tide</t>
+          <t>Great value and cleans efficiently</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Tide's regular soap works better.</t>
+          <t>Cleans well. Dissolves easily. No scent. Great value</t>
         </is>
       </c>
       <c r="F66" t="b">
         <v>1</v>
       </c>
       <c r="G66" t="b">
         <v>0</v>
       </c>
-      <c r="H66" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H66" t="inlineStr"/>
       <c r="I66" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J66" t="n">
         <v>0</v>
       </c>
       <c r="K66" t="inlineStr"/>
       <c r="L66" t="inlineStr"/>
       <c r="M66" t="inlineStr"/>
       <c r="N66" t="inlineStr"/>
       <c r="O66" t="inlineStr"/>
       <c r="P66" t="n">
         <v>0</v>
       </c>
       <c r="Q66" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Trinity Banks</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 31, 2025</t>
+          <t>Reviewed in the United States on February 9, 2026</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Great detergent</t>
+          <t>Great laundry soap that works best &amp; is very gentle.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Great detergent! Use this for my newborn and now the whole family! Gets stains out great and leaves clothes feeling clean and fresh without the harmful chemicals!!</t>
+          <t>We really like this Tide detergent. We all have sensitive skin, and thos soap causes no reaction on our skin. Also nice to use a more pure product.
+Tide gets clothes cleaner than any other free &amp; gentle laundry soap we use.</t>
         </is>
       </c>
       <c r="F67" t="b">
         <v>1</v>
       </c>
       <c r="G67" t="b">
         <v>0</v>
       </c>
-      <c r="H67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H67" t="inlineStr"/>
       <c r="I67" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J67" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K67" t="inlineStr"/>
-      <c r="L67" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L67" t="inlineStr"/>
       <c r="M67" t="inlineStr"/>
       <c r="N67" t="inlineStr"/>
       <c r="O67" t="inlineStr"/>
       <c r="P67" t="n">
         <v>0</v>
       </c>
       <c r="Q67" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Philip</t>
+          <t>Kindle Customer</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 28, 2025</t>
+          <t>Reviewed in the United States on March 5, 2026</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Great Detergent, Terrible Packaging</t>
+          <t>Just as good</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Great product that removes stains well, dissolves well, didn't leak on arrival, and seems skin safe. HOWEVER, terrible packaging. If you use the measuring cup and don't fully wash and remove all residue, then put it back it will leak all over the packaging. Who thought it was a good idea to have the measuring cup FACE DOWN was a good idea?</t>
+          <t>Works excellent no difference than the regular with all the perfumes</t>
         </is>
       </c>
       <c r="F68" t="b">
         <v>1</v>
       </c>
       <c r="G68" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H68" t="inlineStr"/>
       <c r="I68" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J68" t="n">
-        <v>-0.1143</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K68" t="inlineStr"/>
+      <c r="L68" t="inlineStr"/>
       <c r="M68" t="inlineStr"/>
       <c r="N68" t="inlineStr"/>
       <c r="O68" t="inlineStr"/>
       <c r="P68" t="n">
         <v>0</v>
       </c>
       <c r="Q68" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Jerry Blevins</t>
+          <t>Vincent F Zabbo</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 23, 2025</t>
+          <t>Reviewed in the United States on January 3, 2026</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>4 out of 5</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Laundry detergent</t>
+          <t>More for less!</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Works as advertised</t>
+          <t>$7.00 price jump! Goodbye!
+Better deal @ " All" sensitive skin! More for less!</t>
         </is>
       </c>
       <c r="F69" t="b">
         <v>1</v>
       </c>
       <c r="G69" t="b">
         <v>0</v>
       </c>
-      <c r="H69" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H69" t="inlineStr"/>
       <c r="I69" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J69" t="n">
         <v>0</v>
       </c>
       <c r="K69" t="inlineStr"/>
       <c r="L69" t="inlineStr"/>
       <c r="M69" t="inlineStr"/>
       <c r="N69" t="inlineStr"/>
       <c r="O69" t="inlineStr"/>
       <c r="P69" t="n">
         <v>0</v>
       </c>
       <c r="Q69" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>D</t>
+          <t>UtahRecluse</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on January 17, 2026</t>
+          <t>Reviewed in the United States on January 26, 2026</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Tide</t>
+          <t>It's heavy but worth the effort</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Ok</t>
+          <t>For one person, this item has lasted almost a year. Very satisfied with cleaning capacity. I pour into smaller bottle because I do not have a spot to set it up and place it near washer.</t>
         </is>
       </c>
       <c r="F70" t="b">
         <v>1</v>
       </c>
       <c r="G70" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H70" t="inlineStr"/>
       <c r="I70" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J70" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L70" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="K70" t="n">
+        <v>0.5</v>
+      </c>
+      <c r="L70" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
       <c r="M70" t="inlineStr"/>
       <c r="N70" t="inlineStr"/>
       <c r="O70" t="inlineStr"/>
       <c r="P70" t="n">
         <v>0</v>
       </c>
       <c r="Q70" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
+          <t>Brian</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 11, 2026</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>This is my new go to!</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Works really well, seems to work better than regular Tide. Clothes still smell good, and I feel better about using it for the whole family.</t>
+        </is>
+      </c>
+      <c r="F71" t="b">
+        <v>1</v>
+      </c>
+      <c r="G71" t="b">
+        <v>0</v>
+      </c>
+      <c r="H71" t="inlineStr"/>
+      <c r="I71" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J71" t="n">
+        <v>1</v>
+      </c>
+      <c r="K71" t="inlineStr"/>
+      <c r="L71" t="inlineStr"/>
+      <c r="M71" t="inlineStr"/>
+      <c r="N71" t="inlineStr"/>
+      <c r="O71" t="inlineStr"/>
+      <c r="P71" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q71" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>Philip</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 28, 2025</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Great Detergent, Terrible Packaging</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Great product that removes stains well, dissolves well, didn't leak on arrival, and seems skin safe. HOWEVER, terrible packaging. If you use the measuring cup and don't fully wash and remove all residue, then put it back it will leak all over the packaging. Who thought it was a good idea to have the measuring cup FACE DOWN was a good idea?</t>
+        </is>
+      </c>
+      <c r="F72" t="b">
+        <v>1</v>
+      </c>
+      <c r="G72" t="b">
+        <v>1</v>
+      </c>
+      <c r="H72" t="inlineStr"/>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J72" t="n">
+        <v>-0.1143</v>
+      </c>
+      <c r="K72" t="n">
+        <v>0</v>
+      </c>
+      <c r="L72" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M72" t="inlineStr"/>
+      <c r="N72" t="inlineStr"/>
+      <c r="O72" t="inlineStr"/>
+      <c r="P72" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q72" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>John M.</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 1, 2026</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Much better on skin than scented detergent</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>I have eczema and my doctor recommended a laundry detergent that didn't have any fragrance.
+I read the reviews on this product and decided to buy it.
+It was a pleasant surprise when my eczema subsided.
+I recommend it and will buy it again when my current bottle runs low.</t>
+        </is>
+      </c>
+      <c r="F73" t="b">
+        <v>1</v>
+      </c>
+      <c r="G73" t="b">
+        <v>1</v>
+      </c>
+      <c r="H73" t="inlineStr"/>
+      <c r="I73" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J73" t="n">
+        <v>0</v>
+      </c>
+      <c r="K73" t="n">
+        <v>0</v>
+      </c>
+      <c r="L73" t="inlineStr"/>
+      <c r="M73" t="inlineStr"/>
+      <c r="N73" t="inlineStr"/>
+      <c r="O73" t="inlineStr"/>
+      <c r="P73" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q73" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>Demi</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 26, 2026</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Great for sensitive skin.</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>I was worried that the "scent-free" detergent wouldn't get my husband's work clothes to actually smell clean, but it did! It made hus clothes smell fresh, go minor stains out, and kept his clothes feeling soft.</t>
+        </is>
+      </c>
+      <c r="F74" t="b">
+        <v>1</v>
+      </c>
+      <c r="G74" t="b">
+        <v>0</v>
+      </c>
+      <c r="H74" t="inlineStr"/>
+      <c r="I74" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J74" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K74" t="inlineStr"/>
+      <c r="L74" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M74" t="inlineStr"/>
+      <c r="N74" t="inlineStr"/>
+      <c r="O74" t="inlineStr"/>
+      <c r="P74" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q74" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>Sad</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 12, 2026</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Great laundry detergent!’</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Easy to use no drip spout,’eco friendly! Laundry comes out smelling fresh and clean! I recommend.. good value for the money</t>
+        </is>
+      </c>
+      <c r="F75" t="b">
+        <v>1</v>
+      </c>
+      <c r="G75" t="b">
+        <v>1</v>
+      </c>
+      <c r="H75" t="inlineStr"/>
+      <c r="I75" t="inlineStr">
+        <is>
+          <t>satisfaction</t>
+        </is>
+      </c>
+      <c r="J75" t="n">
+        <v>1</v>
+      </c>
+      <c r="K75" t="n">
+        <v>0</v>
+      </c>
+      <c r="L75" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M75" t="inlineStr"/>
+      <c r="N75" t="inlineStr"/>
+      <c r="O75" t="inlineStr"/>
+      <c r="P75" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q75" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>Donna F.</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on February 17, 2026</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>It’s what I need</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>This is an easy order for me. I’m glad it was delivered cause it’s heavy.</t>
+        </is>
+      </c>
+      <c r="F76" t="b">
+        <v>1</v>
+      </c>
+      <c r="G76" t="b">
+        <v>0</v>
+      </c>
+      <c r="H76" t="inlineStr"/>
+      <c r="I76" t="inlineStr">
+        <is>
+          <t>relief</t>
+        </is>
+      </c>
+      <c r="J76" t="n">
+        <v>1</v>
+      </c>
+      <c r="K76" t="inlineStr"/>
+      <c r="L76" t="inlineStr">
+        <is>
+          <t>convenience_usability</t>
+        </is>
+      </c>
+      <c r="M76" t="inlineStr"/>
+      <c r="N76" t="inlineStr"/>
+      <c r="O76" t="inlineStr"/>
+      <c r="P76" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q76" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>Joshua K.</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on October 27, 2025</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Good maybe-ish</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>It's not really free...and i cannot analyze the gentleness % compared to a normal gentle baseline so the name is kinda misleading but it works. Doesn't take out stains as well as regular tide....so actually not sure why i really bought this and keep on buying it. Good self reflection I had here. Thanks Amazon!</t>
+        </is>
+      </c>
+      <c r="F77" t="b">
+        <v>1</v>
+      </c>
+      <c r="G77" t="b">
+        <v>0</v>
+      </c>
+      <c r="H77" t="inlineStr"/>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J77" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K77" t="inlineStr"/>
+      <c r="L77" t="inlineStr"/>
+      <c r="M77" t="inlineStr"/>
+      <c r="N77" t="inlineStr"/>
+      <c r="O77" t="inlineStr"/>
+      <c r="P77" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q77" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>AndyJ</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 30, 2025</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Hopefully it’s not news that Tide is laundry detergent</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Surely you know what Tide is. We started getting the free and clear so we could wash all the clothes, even newborn clothes, and for those adults who are certain that they will break into hives because of all the “chemicals,” but are fine if you don’t say anything about it.</t>
+        </is>
+      </c>
+      <c r="F78" t="b">
+        <v>1</v>
+      </c>
+      <c r="G78" t="b">
+        <v>1</v>
+      </c>
+      <c r="H78" t="inlineStr"/>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J78" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K78" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L78" t="inlineStr"/>
+      <c r="M78" t="inlineStr"/>
+      <c r="N78" t="inlineStr"/>
+      <c r="O78" t="inlineStr"/>
+      <c r="P78" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q78" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>doris</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on March 1, 2026</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Did not leak as much.</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Click to play video
+132oz and it seems like it leaked but not too much compared to others.</t>
+        </is>
+      </c>
+      <c r="F79" t="b">
+        <v>1</v>
+      </c>
+      <c r="G79" t="b">
+        <v>1</v>
+      </c>
+      <c r="H79" t="inlineStr"/>
+      <c r="I79" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J79" t="n">
+        <v>-1</v>
+      </c>
+      <c r="K79" t="n">
+        <v>-1</v>
+      </c>
+      <c r="L79" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
+      <c r="M79" t="inlineStr"/>
+      <c r="N79" t="inlineStr"/>
+      <c r="O79" t="inlineStr"/>
+      <c r="P79" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q79" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Nguyen Lam</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 26, 2026</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Love the free-dye!</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Love this tide because of free-dye. My clothes are clean and I did not produce so much dye waste into the environment so I am very happy about that.</t>
+        </is>
+      </c>
+      <c r="F80" t="b">
+        <v>1</v>
+      </c>
+      <c r="G80" t="b">
+        <v>0</v>
+      </c>
+      <c r="H80" t="inlineStr"/>
+      <c r="I80" t="inlineStr">
+        <is>
+          <t>joy</t>
+        </is>
+      </c>
+      <c r="J80" t="n">
+        <v>1</v>
+      </c>
+      <c r="K80" t="inlineStr"/>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>sustainability_materials</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr"/>
+      <c r="N80" t="inlineStr"/>
+      <c r="O80" t="inlineStr"/>
+      <c r="P80" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q80" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>G. M. FIRESTONE</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on December 28, 2025</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>4 out of 5</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Not as good as the regular Tide</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Tide's regular soap works better.</t>
+        </is>
+      </c>
+      <c r="F81" t="b">
+        <v>1</v>
+      </c>
+      <c r="G81" t="b">
+        <v>0</v>
+      </c>
+      <c r="H81" t="inlineStr"/>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>neutral</t>
+        </is>
+      </c>
+      <c r="J81" t="n">
+        <v>0</v>
+      </c>
+      <c r="K81" t="inlineStr"/>
+      <c r="L81" t="inlineStr"/>
+      <c r="M81" t="inlineStr"/>
+      <c r="N81" t="inlineStr"/>
+      <c r="O81" t="inlineStr"/>
+      <c r="P81" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q81" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>Amazon Customer</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Reviewed in the United States on January 28, 2026</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>5 out of 5</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Excellent Cleaning and Gentle</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>This is excellent, and doesn't trigger my eczema as others do. Cleans well, and I never need a stain remover. The only laundry detergent I use!</t>
+        </is>
+      </c>
+      <c r="F82" t="b">
+        <v>1</v>
+      </c>
+      <c r="G82" t="b">
+        <v>0</v>
+      </c>
+      <c r="H82" t="inlineStr"/>
+      <c r="I82" t="inlineStr">
+        <is>
+          <t>disappointment</t>
+        </is>
+      </c>
+      <c r="J82" t="n">
+        <v>0.4706</v>
+      </c>
+      <c r="K82" t="inlineStr"/>
+      <c r="L82" t="inlineStr"/>
+      <c r="M82" t="inlineStr"/>
+      <c r="N82" t="inlineStr"/>
+      <c r="O82" t="inlineStr"/>
+      <c r="P82" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q82" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
           <t>Tay The Critter Mom</t>
         </is>
       </c>
-      <c r="B71" t="inlineStr">
+      <c r="B83" t="inlineStr">
         <is>
           <t>Reviewed in the United States on November 12, 2025</t>
         </is>
       </c>
-      <c r="C71" t="inlineStr">
+      <c r="C83" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
-      <c r="D71" t="inlineStr">
+      <c r="D83" t="inlineStr">
         <is>
           <t>Salvation at last!</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
+      <c r="E83" t="inlineStr">
         <is>
           <t>Can’t tell you how grateful I am for this detergent!
 1. It somehow seems to clean better than anything I’ve used
 2. It isn’t scented, but because of its thoroughness, it makes everything so fresh and clean smelling
 3. It actually makes everything softer than anything else Ive tried
 4. It protects colors very well
 5. It isn’t absurdly priced
 6. As diabolically sensitive as my skin, lungs and immune systems are, this detergent has only helped my issues!
 Thank you, Tide!</t>
         </is>
       </c>
-      <c r="F71" t="b">
-[...10 lines deleted...]
-      <c r="I71" t="inlineStr">
+      <c r="F83" t="b">
+        <v>1</v>
+      </c>
+      <c r="G83" t="b">
+        <v>1</v>
+      </c>
+      <c r="H83" t="inlineStr"/>
+      <c r="I83" t="inlineStr">
         <is>
           <t>disappointment</t>
         </is>
       </c>
-      <c r="J71" t="n">
+      <c r="J83" t="n">
         <v>-0.7593</v>
       </c>
-      <c r="K71" t="n">
-[...2 lines deleted...]
-      <c r="L71" t="inlineStr">
+      <c r="K83" t="n">
+        <v>0</v>
+      </c>
+      <c r="L83" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
-      <c r="M71" t="inlineStr"/>
-[...720 lines deleted...]
-      <c r="L83" t="inlineStr"/>
       <c r="M83" t="inlineStr"/>
       <c r="N83" t="inlineStr"/>
       <c r="O83" t="inlineStr"/>
       <c r="P83" t="n">
         <v>0</v>
       </c>
       <c r="Q83" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Amazon Customer</t>
+          <t>Amanda</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on March 2, 2026</t>
+          <t>Reviewed in the United States on January 17, 2026</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>3 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Packaging</t>
+          <t>Product is great, Amazon shipping sucks</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>The tide was fine. The fleet enemas were crused</t>
+          <t>Item is fine but it was shipped in a box and arrived damaged and spilled detergent all over my porch, then I still had to go to Whole Foods to return it.</t>
         </is>
       </c>
       <c r="F84" t="b">
         <v>1</v>
       </c>
       <c r="G84" t="b">
         <v>1</v>
       </c>
-      <c r="H84" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H84" t="inlineStr"/>
       <c r="I84" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J84" t="n">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="K84" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L84" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="L84" t="inlineStr">
+        <is>
+          <t>durability</t>
+        </is>
+      </c>
       <c r="M84" t="inlineStr"/>
       <c r="N84" t="inlineStr"/>
       <c r="O84" t="inlineStr"/>
       <c r="P84" t="n">
         <v>0</v>
       </c>
       <c r="Q84" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Sean Bozarth</t>
+          <t>Ikky</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 10, 2025</t>
+          <t>Reviewed in the United States on February 25, 2026</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Great for Sensitive Skin — Cleans Just as Well as Regular Tide</t>
+          <t>👍</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>I’ve always loved how well Tide works, but my skin is super sensitive, so I switched to the Free &amp; Gentle version — and it’s been perfect. It doesn’t have any strong fragrance or dyes, but it still gets my clothes just as clean as the original formula.
-[...1 lines deleted...]
-The bottle is easy to pour, and a little goes a long way. Honestly, I don’t feel like I’m sacrificing anything by using a gentler option. Highly recommend if you want something powerful but safe on skin.</t>
+          <t>Pretty good price</t>
         </is>
       </c>
       <c r="F85" t="b">
         <v>1</v>
       </c>
       <c r="G85" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H85" t="inlineStr"/>
       <c r="I85" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J85" t="n">
-        <v>-0.4974</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K85" t="inlineStr"/>
+      <c r="L85" t="inlineStr"/>
       <c r="M85" t="inlineStr"/>
       <c r="N85" t="inlineStr"/>
       <c r="O85" t="inlineStr"/>
       <c r="P85" t="n">
         <v>0</v>
       </c>
       <c r="Q85" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>L Rush</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 19, 2025</t>
+          <t>Reviewed in the United States on January 28, 2026</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>New and Improved Hygienic Clean</t>
+          <t>I love this and that it is odorless</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>This has been a great detergent. I was using Tide Hygienic Clean Free &amp; Clear and when it was discontinued I reluctantly bought this. It’s the same formula with one or two added ingredients that are supposed to be an improvement. I’ve been wet gappy with it. Would recommend.</t>
+          <t>I love this! It is odorless, cleans well, great size and price. I received it promptly and it was packaged well. Thanks!</t>
         </is>
       </c>
       <c r="F86" t="b">
         <v>1</v>
       </c>
       <c r="G86" t="b">
         <v>1</v>
       </c>
-      <c r="H86" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H86" t="inlineStr"/>
       <c r="I86" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J86" t="n">
         <v>1</v>
       </c>
       <c r="K86" t="n">
         <v>0</v>
       </c>
       <c r="L86" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M86" t="inlineStr"/>
       <c r="N86" t="inlineStr"/>
       <c r="O86" t="inlineStr"/>
       <c r="P86" t="n">
         <v>0</v>
       </c>
       <c r="Q86" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>kayla</t>
+          <t>Jerry Blevins</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 10, 2025</t>
+          <t>Reviewed in the United States on December 23, 2025</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>4 out of 5</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Wonderful detergent for sensitive skin!</t>
+          <t>Laundry detergent</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>This Tide has been very helpful with getting our clothes clean effectively, and efficiently while also being gentle on skin. The fragrance and dyes that are usually in detergents are absent, but all of the extra strength cleaning elements are still there. My daughter has sensitive skin, and eczema issues as well. This has been a wonderful replacement for the other Tide I was using before the skin sensitivity was as problematic as it is now. This product works well, is a great value for the money paid, and is accurate with the color/description of the product. The size of this is just right for my family and I to be able to have clean, fresh clothes for well over a month. I highly recommend this product!</t>
+          <t>Works as advertised</t>
         </is>
       </c>
       <c r="F87" t="b">
         <v>1</v>
       </c>
       <c r="G87" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H87" t="inlineStr"/>
       <c r="I87" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J87" t="n">
-        <v>-0.3703</v>
-[...8 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="K87" t="inlineStr"/>
+      <c r="L87" t="inlineStr"/>
       <c r="M87" t="inlineStr"/>
       <c r="N87" t="inlineStr"/>
       <c r="O87" t="inlineStr"/>
       <c r="P87" t="n">
         <v>0</v>
       </c>
       <c r="Q87" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Happy quilter</t>
+          <t>Erika B.</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 15, 2025</t>
+          <t>Reviewed in the United States on January 9, 2026</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>All I use</t>
+          <t>Perfect</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Very good cleaning without all the fragrance</t>
+          <t>Has been helpful for my sensitive skin. There is no scent, I do miss having good scent but I know it helps keep the irritants away so it's understandable. Clothes come out fresh and clean!</t>
         </is>
       </c>
       <c r="F88" t="b">
         <v>1</v>
       </c>
       <c r="G88" t="b">
         <v>0</v>
       </c>
-      <c r="H88" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H88" t="inlineStr"/>
       <c r="I88" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J88" t="n">
-        <v>1</v>
+        <v>-0.432</v>
       </c>
       <c r="K88" t="inlineStr"/>
-      <c r="L88" t="inlineStr"/>
+      <c r="L88" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M88" t="inlineStr"/>
       <c r="N88" t="inlineStr"/>
       <c r="O88" t="inlineStr"/>
       <c r="P88" t="n">
         <v>0</v>
       </c>
       <c r="Q88" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>outdoor girl</t>
+          <t>LMK</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 16, 2025</t>
+          <t>Reviewed in the United States on January 24, 2026</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Free of dyes</t>
+          <t>Subscription worthy</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>I only purchase this Tide Free. It gets my clothes clean without leaving a smell or residue. I have a ton of allergies and never have a problem with this product</t>
+          <t>Consistent product that cleans well (unlike many other free and clear brands) and is good for children with sensitive skin. Worth the money. Highly recommend.</t>
         </is>
       </c>
       <c r="F89" t="b">
         <v>1</v>
       </c>
       <c r="G89" t="b">
         <v>0</v>
       </c>
-      <c r="H89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H89" t="inlineStr"/>
       <c r="I89" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J89" t="n">
-        <v>-0.36</v>
+        <v>1</v>
       </c>
       <c r="K89" t="inlineStr"/>
-      <c r="L89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L89" t="inlineStr"/>
       <c r="M89" t="inlineStr"/>
       <c r="N89" t="inlineStr"/>
       <c r="O89" t="inlineStr"/>
       <c r="P89" t="n">
         <v>0</v>
       </c>
       <c r="Q89" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Rosa M.</t>
+          <t>J</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 24, 2025</t>
+          <t>Reviewed in the United States on February 17, 2026</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Calidad</t>
+          <t>Not leaking</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Buen producto</t>
+          <t>I'm happy, detergent came leak free.</t>
         </is>
       </c>
       <c r="F90" t="b">
         <v>1</v>
       </c>
       <c r="G90" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H90" t="inlineStr"/>
       <c r="I90" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>satisfaction</t>
         </is>
       </c>
       <c r="J90" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L90" t="inlineStr"/>
+        <v>1</v>
+      </c>
+      <c r="K90" t="n">
+        <v>1</v>
+      </c>
+      <c r="L90" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M90" t="inlineStr"/>
       <c r="N90" t="inlineStr"/>
       <c r="O90" t="inlineStr"/>
       <c r="P90" t="n">
         <v>0</v>
       </c>
       <c r="Q90" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>JennaJustin</t>
+          <t>Erica J Rader</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 10, 2025</t>
+          <t>Reviewed in the United States on November 30, 2025</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Clean clothes</t>
+          <t>Cleans Better than 7th Generation</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Clean and good for my sensitive skin good price and no scent</t>
+          <t>I'm scent-sensitive so Free/Clear products are my go-to. For years I was using a 7th generation product but not feeling like the clothing was truly clean. After seeing this product recommended on WireCutter, I have it a try,
+Great product! Works well in both hot and cold water. You don't have to use a lot in each wash. It rinses out well.</t>
         </is>
       </c>
       <c r="F91" t="b">
         <v>1</v>
       </c>
       <c r="G91" t="b">
         <v>1</v>
       </c>
-      <c r="H91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H91" t="inlineStr"/>
       <c r="I91" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J91" t="n">
-        <v>1</v>
+        <v>0.25</v>
       </c>
       <c r="K91" t="n">
         <v>0</v>
       </c>
       <c r="L91" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M91" t="inlineStr"/>
       <c r="N91" t="inlineStr"/>
       <c r="O91" t="inlineStr"/>
       <c r="P91" t="n">
         <v>0</v>
       </c>
       <c r="Q91" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Beware</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 13, 2025</t>
+          <t>Reviewed in the United States on August 10, 2025</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Terrific laundry detergent</t>
+          <t>Amazing price</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>So much better than the pods. The pods would often only partially dissolve, and clumps would stick to clothing, thus requiring another cycle. No such problem exists with the liquid.</t>
+          <t>Tide has been my go-to laundry detergent for years, and it never disappoints! It consistently delivers fresh, clean clothes, no matter how tough the stains are. Even on heavily soiled loads, it removes dirt, grease, and odors without needing extra products. The scent is fresh but not overpowering, leaving laundry smelling clean for days.
+I also appreciate how well Tide works in both hot and cold water, which saves energy without sacrificing results. It’s gentle enough on fabrics to keep them looking new, yet powerful enough to tackle stubborn stains on the first wash. The formula rinses out completely, leaving no residue behind.
+From everyday wear to delicate items, Tide keeps everything looking bright, feeling soft, and smelling great. It’s dependable, effective, and worth every penny — a true laundry essential in my home.</t>
         </is>
       </c>
       <c r="F92" t="b">
         <v>1</v>
       </c>
       <c r="G92" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H92" t="inlineStr"/>
       <c r="I92" t="inlineStr">
         <is>
-          <t>frustration</t>
+          <t>appreciation</t>
         </is>
       </c>
       <c r="J92" t="n">
-        <v>-0.36</v>
-[...2 lines deleted...]
-      <c r="L92" t="inlineStr"/>
+        <v>0.4286</v>
+      </c>
+      <c r="K92" t="n">
+        <v>0</v>
+      </c>
+      <c r="L92" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M92" t="inlineStr"/>
       <c r="N92" t="inlineStr"/>
       <c r="O92" t="inlineStr"/>
       <c r="P92" t="n">
         <v>0</v>
       </c>
       <c r="Q92" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Katie</t>
+          <t>shopper</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 2, 2025</t>
+          <t>Reviewed in the United States on January 22, 2026</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Good detergent</t>
+          <t>clean and non-irritating</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>We have sensitive skin in the household and this does not create any flare ups!</t>
+          <t>Cleans well and does not irritate my fickle skin. Generally, my laundry is never dirty . . . it just needs washing for freshness.</t>
         </is>
       </c>
       <c r="F93" t="b">
         <v>1</v>
       </c>
       <c r="G93" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H93" t="inlineStr"/>
       <c r="I93" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J93" t="n">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="L93" t="inlineStr"/>
+        <v>-0.432</v>
+      </c>
+      <c r="K93" t="n">
+        <v>0</v>
+      </c>
+      <c r="L93" t="inlineStr">
+        <is>
+          <t>freshness_integrity</t>
+        </is>
+      </c>
       <c r="M93" t="inlineStr"/>
       <c r="N93" t="inlineStr"/>
       <c r="O93" t="inlineStr"/>
       <c r="P93" t="n">
         <v>0</v>
       </c>
       <c r="Q93" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Sean B</t>
+          <t>Amazon Customer</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 12, 2025</t>
+          <t>Reviewed in the United States on March 21, 2026</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>5 out of 5</t>
+          <t>3 out of 5</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Free and gentle tide</t>
+          <t>Too much plastic</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Other tides will have more of a tendency to cause sensitive skin to break out. Use this to avoid that. Works on HE machines for less bubbles and easy rinse.</t>
+          <t>Formula is effective, packaging is completely over the top unnecessary. Can we just have a plastic pouch refill-style? I’m not a huge plastic avoidant person but I don’t understand why this much plastic is needed for this item.</t>
         </is>
       </c>
       <c r="F94" t="b">
         <v>1</v>
       </c>
       <c r="G94" t="b">
-        <v>0</v>
-[...5 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="H94" t="inlineStr"/>
       <c r="I94" t="inlineStr">
         <is>
-          <t>neutral</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J94" t="n">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K94" t="inlineStr"/>
+        <v>-1</v>
+      </c>
+      <c r="K94" t="n">
+        <v>-0.3333</v>
+      </c>
       <c r="L94" t="inlineStr">
         <is>
-          <t>convenience_usability</t>
+          <t>sustainability_materials</t>
         </is>
       </c>
       <c r="M94" t="inlineStr"/>
       <c r="N94" t="inlineStr"/>
       <c r="O94" t="inlineStr"/>
       <c r="P94" t="n">
         <v>0</v>
       </c>
       <c r="Q94" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Krista Ottinger</t>
+          <t>Pfw</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 19, 2025</t>
+          <t>Reviewed in the United States on February 17, 2026</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Good stuff</t>
+          <t>No dyes</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>I've tried a million more ecologically friendly detergents, but varying skin issues always send me back to Tide. Alas, I am a fan.</t>
+          <t>Cleans well. Free and clear.</t>
         </is>
       </c>
       <c r="F95" t="b">
         <v>1</v>
       </c>
       <c r="G95" t="b">
         <v>0</v>
       </c>
-      <c r="H95" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H95" t="inlineStr"/>
       <c r="I95" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>neutral</t>
         </is>
       </c>
       <c r="J95" t="n">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="K95" t="inlineStr"/>
       <c r="L95" t="inlineStr"/>
       <c r="M95" t="inlineStr"/>
       <c r="N95" t="inlineStr"/>
       <c r="O95" t="inlineStr"/>
       <c r="P95" t="n">
         <v>0</v>
       </c>
       <c r="Q95" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>AHG</t>
+          <t>Libby e berman</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on July 5, 2025</t>
+          <t>Reviewed in the United States on January 8, 2026</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>4 out of 5</t>
+          <t>5 out of 5</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Great detergent, just avoid the messy push spout container</t>
+          <t>A better option.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>This is the BEST laundry detergent. I dislike scented laundry on my clothing as it irritates my skin and the fragrances generally give me a headache. My clothes come out clean and fresh without a perfumed fragrance. I however DO NOT recommend the jumbo size with push to dispense spout; It makes an absolute mess and leaks everywhere after using. Otherwise this product is great, I’ll just stick to the classic sizes without the push button.</t>
+          <t>I love the unscented laundry detergent, heavily suggested by my GP. Most charities only have scented. To insure no scent, I will continue to pay for a saner option. Good value.</t>
         </is>
       </c>
       <c r="F96" t="b">
         <v>1</v>
       </c>
       <c r="G96" t="b">
-        <v>1</v>
-[...5 lines deleted...]
-      </c>
+        <v>0</v>
+      </c>
+      <c r="H96" t="inlineStr"/>
       <c r="I96" t="inlineStr">
         <is>
-          <t>disappointment</t>
+          <t>joy</t>
         </is>
       </c>
       <c r="J96" t="n">
-        <v>-0.6532</v>
-[...8 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="K96" t="inlineStr"/>
+      <c r="L96" t="inlineStr"/>
       <c r="M96" t="inlineStr"/>
       <c r="N96" t="inlineStr"/>
       <c r="O96" t="inlineStr"/>
       <c r="P96" t="n">
         <v>0</v>
       </c>
       <c r="Q96" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Rosa</t>
+          <t>Jerome P. Lukas</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on November 23, 2025</t>
+          <t>Reviewed in the United States on February 13, 2026</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>For sensitive skin</t>
+          <t>Always good and reliable</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>No perfume and for gentle used. Great for people who have sensitive skin. Arrived without any issues and I recommend it.</t>
+          <t>Always good and reliable</t>
         </is>
       </c>
       <c r="F97" t="b">
         <v>1</v>
       </c>
       <c r="G97" t="b">
         <v>0</v>
       </c>
-      <c r="H97" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H97" t="inlineStr"/>
       <c r="I97" t="inlineStr">
         <is>
           <t>satisfaction</t>
         </is>
       </c>
       <c r="J97" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K97" t="inlineStr"/>
       <c r="L97" t="inlineStr"/>
       <c r="M97" t="inlineStr"/>
       <c r="N97" t="inlineStr"/>
       <c r="O97" t="inlineStr"/>
       <c r="P97" t="n">
         <v>0</v>
       </c>
       <c r="Q97" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>ANNETTE GILBERTSON</t>
+          <t>Chris Ball</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on December 13, 2025</t>
+          <t>Reviewed in the United States on February 2, 2026</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>works</t>
+          <t>Tide laundry soap</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>cleans clothes like it should</t>
+          <t>Really like this product. Cleans well does not irritate my sensitive skin.</t>
         </is>
       </c>
       <c r="F98" t="b">
         <v>1</v>
       </c>
       <c r="G98" t="b">
         <v>0</v>
       </c>
-      <c r="H98" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H98" t="inlineStr"/>
       <c r="I98" t="inlineStr">
         <is>
           <t>neutral</t>
         </is>
       </c>
       <c r="J98" t="n">
         <v>0</v>
       </c>
       <c r="K98" t="inlineStr"/>
       <c r="L98" t="inlineStr"/>
       <c r="M98" t="inlineStr"/>
       <c r="N98" t="inlineStr"/>
       <c r="O98" t="inlineStr"/>
       <c r="P98" t="n">
         <v>0</v>
       </c>
       <c r="Q98" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Madeline</t>
+          <t>Sean Bozarth</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Reviewed in the United States on October 27, 2025</t>
+          <t>Reviewed in the United States on July 10, 2025</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>5 out of 5</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Works great for our newborn</t>
+          <t>Great for Sensitive Skin — Cleans Just as Well as Regular Tide</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>We just welcomed our newborn 3 weeks ago. We started searching for clean laundry detergent and this was our winner! It works great with cleaning her clothes, getting the stains, and most importantly does not bother her skin.</t>
+          <t>I’ve always loved how well Tide works, but my skin is super sensitive, so I switched to the Free &amp; Gentle version — and it’s been perfect. It doesn’t have any strong fragrance or dyes, but it still gets my clothes just as clean as the original formula.
+I use it for everything — clothes, towels, sheets — and haven’t had any issues with residue or irritation. It’s especially great if you’re washing things for kids or anyone with allergies or eczema.
+The bottle is easy to pour, and a little goes a long way. Honestly, I don’t feel like I’m sacrificing anything by using a gentler option. Highly recommend if you want something powerful but safe on skin.</t>
         </is>
       </c>
       <c r="F99" t="b">
         <v>1</v>
       </c>
       <c r="G99" t="b">
         <v>1</v>
       </c>
-      <c r="H99" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H99" t="inlineStr"/>
       <c r="I99" t="inlineStr">
         <is>
-          <t>satisfaction</t>
+          <t>disappointment</t>
         </is>
       </c>
       <c r="J99" t="n">
-        <v>1</v>
+        <v>-0.4974</v>
       </c>
       <c r="K99" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L99" t="inlineStr">
         <is>
           <t>convenience_usability</t>
         </is>
       </c>
       <c r="M99" t="inlineStr"/>
       <c r="N99" t="inlineStr"/>
       <c r="O99" t="inlineStr"/>
       <c r="P99" t="n">
         <v>0</v>
       </c>
       <c r="Q99" t="n">
-        <v>0</v>
-[...38490 lines deleted...]
-      <c r="Q712" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>